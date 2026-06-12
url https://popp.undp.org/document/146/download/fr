--- v0 (2025-10-04)
+++ v1 (2026-06-12)
@@ -1,13015 +1,8560 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="380CFB41" w14:textId="6592DFC8" w:rsidR="007C6BC9" w:rsidRDefault="007C6BC9" w:rsidP="007C6BC9">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="481FCE9A" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gestion des marchés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650FC746" w14:textId="77777777" w:rsidR="007C6BC9" w:rsidRPr="007C6BC9" w:rsidRDefault="007C6BC9" w:rsidP="007C6BC9">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="0745B9BF" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F39906" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La gestion des marchés est le suivi efficace et effectif des activités contractuelles pour garantir que les biens, services ou travaux contractés par le Programme des Nations Unies pour le Développement soient livrés en temps voulu, au coût convenu et aux exigences spécifiées ; tous ces éléments doivent être clairement établis dans les termes de référence, les spécifications techniques ou les cahiers de charge au stade préalable à l'attribution du processus de passation des marchés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54423D57" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C381B5C" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...89 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La gestion des marchés englobe toutes les tâches postérieures à l’attribution, y compris le suivi des résultats, la gestion des relations, la gestion des risques, l’administration des contrats et le règlement des différends. La nature et l’étendue de la gestion des contrats varient en fonction de la nature, de la valeur et de la complexité de chaque marché.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7E4959" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD0CCA1" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Principes de gestion des contrats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0746E22E" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica"/>
           <w:b/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455FC033" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tous les contrats, y compris les bons de commande, doivent être contrôlés par l’unité requérante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...100 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec l’appui de l’unité chargée des achats. L’unité chargée des achats doit mettre en œuvre toutes les exigences administratives, y compris la gestion de la documentation requise, la gestion des modifications et la clôture du marché ; elle doit collaborer avec le demandeur ou utilisateur final pour gérer la relation avec le fournisseur et assurer une communication efficace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055D34EE" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C43E1D" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...92 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lors de l’attribution du marché, l’unité requérante et l’unité chargée des achats analysent les modalités et les conditions du contrat signé, rencontrent le fournisseur et élaborent une stratégie de gestion de contrats qui régira la gestion du marché. Dans le cadre de cette stratégie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="001D4430">
-[...138 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et en fonction de la complexité du marché, ces unités doivent identifier les activités postérieures à l’attribution du marché telles que les objectifs intermédiaires de résultats pour le suivi de la mise en œuvre du marché ainsi que les risques et mesures d’atténuation possibles, examiner les rôles et les responsabilités, établir des dispositions de suivi et de communication, y compris la nature et la fréquence des réunions qui se tiendront avec le fournisseur lors de la mise en œuvre du marché. Cette stratégie permettra à l’unité requérante de mesurer les progrès, de détecter les écarts de résultats importants, de prendre des mesures correctives et d’assurer un suivi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8FCC74" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A369E2" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tous les contrats doivent être gérés efficacement afin d’éviter des conséquences telles que l’incompréhension des exigences techniques, le suivi inadéquat des résultats du fournisseur, la certification tardive des jalons ou des livrables, les paiements différés ou tardifs, l’imprécision des rôles et des responsabilités, autant de conséquences qui peuvent entraîner de mauvais résultats, une résiliation du marché et des modifications ou prolongations de marchés coûteuses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D220B1A" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E108BA1" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...159 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC99F9F" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00F5619C">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50FD3B40" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Seuils pour les activités de gestion de contrats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD6F1B3" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A0325A2" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’étendue des activités de gestion de contrats dépend de la valeur et de la complexité de chaque marché. Dans le cas de bons de commande de biens ou de matériel de faible valeur, une réunion clarifiant les actions attendues de gestion du marché, communiquée verbalement en personne, par téléphone ou par courriel suffit pour que les deux parties s’accordent sur les activités de suivi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C7AE3D" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...79 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="187433B4" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...141 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsque les marchés sont de montants élevés, complexes ou de longue durée, une équipe de gestion des marchés composée d’experts en la matière, de l’unité chargée des achats, de l’unité requérante, de l’utilisateur final et du fournisseur est constituée pour convenir des activités de gestion du marché, et se réunit régulièrement à une fréquence convenue, pour le suivi des activités de mise en œuvre et pour résoudre les problèmes rencontrés lors de la période de mise en œuvre. Les marchés complexes ou de montants élevés sont ceux d’un montant supérieur à 2 millions de dollars des États-Unis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF03631" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="665BB94F" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Suivi des résultats :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E0FEC9" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9B6539" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...56 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les mesures de résultats déjà identifiées lors de la phase préalable à l’attribution pour répondre aux exigences d’un marché doivent être définies dans le contrat. Elles doivent fournir une preuve claire et démontrable du succès (ou autre) des obligations contractuelles du fournisseur :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D870D62" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11191BA2" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...118 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’unité requérante doit suivre les résultats du fournisseur pour s’assurer que les biens, les services ou les travaux qui sont l’objet du contrat sont livrés conformément aux obligations contractuelles convenues, aux niveaux de qualité et au prix fixés dans le contrat. Les thèmes suivants peuvent être utilisés pour mesurer les résultats du fournisseur, le cas échéant :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B45BDB8" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8BE13D" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Financier - tous les coûts doivent être maintenus au montant contractuel ou réduits.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79752F29" w14:textId="77777777" w:rsidR="00566A3B" w:rsidRPr="00623F2C" w:rsidRDefault="00566A3B" w:rsidP="00A80A0C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4A4C86C6" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74DB3ACF" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Capacité de livraison - le fournisseur doit bel et bien être en mesure de livrer dans le cadre du marché.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196C1216" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FE8545" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prestations réalisées - les besoins et les objectifs du marché doivent être atteints</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4B9981" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B4CEA36" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...97 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La qualité de service selon l’accord de prestation de services le cas échéant, relative, entre autres, au temps d’intervention, au temps de réponse du service client et aux résultats par rapport aux délais de livraison convenus, doit être conforme au marché.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C21FAA" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424594F3" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Qualité du produit - le pourcentage de rejets de livraison et les réclamations de garantie doivent être conformes au marché.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0270001A" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC0A669" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...84 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorBidi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’accessibilité et la réactivité du fournisseur aux demandes, observations et retours d’informations de l’unité en charge de la passation des marchés relatives au contrat doivent être vérifiées et contrôlées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2089657F" w14:textId="27D0B5EC" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52077502" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Gérer les mauvais résultats</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C384CF" w14:textId="77777777" w:rsidR="00A15A70" w:rsidRPr="00A80A0C" w:rsidRDefault="00A15A70" w:rsidP="00A80A0C">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="03209D3B" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153C8933" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque les résultats obtenus ne satisfont pas aux normes de performance convenues, l’unité requérante vérifie si la situation s’est produite en raison d’une défaillance du PNUD ou de ses partenaires de réalisation, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>tels que des retards de paiement, des aspects imprécis dans les spécifications, un soutien logistique inadéquat et d’autres causes possibles. Si les mauvais résultats ne sont pas imputables au fournisseur, l’unité requérante doit prendre les mesures correctives nécessaires, y compris en intervenant auprès d’autres entités tierces susceptibles d’être à l’origine des problèmes de mise en œuvre du marché.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6815D0" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...178 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A19A475" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...79 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsque les mauvais résultats sont dus à des actions, omissions ou erreurs imputables au fournisseur, l’unité requérante doit documenter l’observation, aviser le fournisseur et demander que des mesures correctives soient rapidement prises. En cas de mauvais résultats récurrents, elle doit informer l’unité chargée des achats et fournir des preuves documentées de ces mauvais résultats, y compris les actions correctives entreprises ou non par le fournisseur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C6D275" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A847D97" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...242 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le chef de l’unité chargée des achats ou des opérations doit : négocier avec le demandeur, puis le fournisseur ; évaluer la situation et recommander les mesures correctives à prendre ou transmettre la situation pour consultation auprès de l’Unité des services d’achat et du Service juridique si l’unité administrative n’est pas en mesure de résoudre la situation. Chaque fois que la résiliation est envisagée, l’unité administrative doit consulter le Service juridique avant de prendre une telle mesure. Le Service juridique examinera la situation et donnera des conseils sur les mesures qui pourraient être prises, y compris des mesures correctives supplémentaires à l’égard de ce marché. S’il est recommandé de suspendre ou d’exclure ce fournisseur de futurs appels à la concurrence du PNUD, l’Unité des services d’achat doit en examiner la teneur et en déterminer les modalités.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D2CE57" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D42BA32" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gestion des relations et de la communication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7585564F" w14:textId="77777777" w:rsidR="002017E3" w:rsidRPr="001B37EA" w:rsidRDefault="002017E3" w:rsidP="00A80A0C">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="73EDDACA" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06EF744B" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...93 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une relation ouverte et constructive doit être entretenue avec le fournisseur pour lui permettre de partager les problèmes rencontrés dans la mise en œuvre du marché, offrir des solutions novatrices et économiques et faciliter les négociations en cas de besoin. L’unité requérante et l’unité chargée des achats doivent bien connaître les exigences du marché, s’assurer que les rôles et les responsabilités sont bien compris par les deux parties et obtenir l’appui et les conseils des cadres supérieurs dans la gestion de la relation avec le fournisseur, le cas échéant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4D0CEE" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F5DC54" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...39 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toutes les communications doivent être faites par écrit et, chaque fois qu’une communication verbale est faite, elle doit par la suite être documentée et classée dans le dossier de la documentation contractuelle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04126281" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50599620" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...39 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Des réunions ou des discussions régulières portant sur l’examen du marché doivent avoir lieu avec le fournisseur pour examiner et discuter des faits nouveaux ou des risques identifiés au cours de la mise en œuvre du marché. La fréquence des réunions ou des discussions doit être déterminée selon l’étendue, le montant et la complexité du marché.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E12A5C" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3422D201" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...56 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La politique existante en matière de conflits d’intérêts doit être respectée dans toutes les relations avec le fournisseur et l’utilisateur final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DF4E40" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC9B795" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Administration des contrats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689489CC" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25773991" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lors de l’attribution du marché, les éléments administratifs de la gestion des contrats, dont le traitement des modifications contractuelles, l’obtention des approbations requises, la tenue d’un dossier d’audit pour le marché, y compris toutes les correspondances, la facilitation des réunions contractuelles si nécessaire, l’appui au suivi des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Lors de l</w:t>
-[...82 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+        <w:t>paiements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, des échéances et des activités de clôture du marché, doivent être effectués par l’unité chargée des achats en collaboration avec l’unité requérante et à sa demande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E83D13" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D7BF419" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gestion des changements et modification du contrat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67500FAA" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0575C986" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...158 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les contrats sont modifiés lorsqu’il existe des exigences justifiables telles que la prolongation de la durée, la modification du champ d’application des biens ou des services à fournir ou d’autres aspects pertinents du marché et qu’elles sont dûment approuvées par les autorités compétentes de l’unité administrative et les comités d’examen des marchés (Autorité des achats, Comité des marchés, du matériel et des achats, Comité consultatif régional pour les achats, Comité consultatif pour les achats), le cas échéant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C0C837" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08CD91BE" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="ArialMT" w:hAnsi="Calibri" w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les marchés ne doivent pas être augmentés ou étendus comme moyen d’éviter indûment la sollicitation concurrentielle pour le besoin. Ils ne doivent être modifiés que pour refléter une évolution de l’accord contractuel ou d’autres changements importants de circonstances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515CDC7F" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7283CFFF" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...38 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les modifications doivent être faites bien avant la date d’entrée en vigueur proposée de la modification, et toujours avant la date d’expiration du marché, car les marchés expirés ne sont pas valides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CF5E00" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="ArialMT" w:hAnsi="Calibri" w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F560349" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...65 lines deleted...]
-    <w:p w14:paraId="7550F9AC" w14:textId="77777777" w:rsidR="00D05CE5" w:rsidRPr="00623F2C" w:rsidRDefault="00D05CE5" w:rsidP="00A80A0C">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La modification du prix ou du coût après l’attribution du marché n’est pas autorisée, sauf en cas d’augmentation ou de diminution de la portée du marché par le PNUD, auquel cas les prix unitaires du marché seront maintenus. En concluant une modification qui prolonge la durée ou augmente la valeur d’un marché, les étapes suivantes doivent être entreprises :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C8E6D4" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734C2EA6" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Un </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="004936F1">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00867602">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>rapport d</w:t>
-[...13 lines deleted...]
-          <w:t>évaluation des résultats du fournisseur satisfaisant</w:t>
+          <w:t>rapport d’évaluation des résultats du fournisseur satisfaisant</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00957977">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en anglais)</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doit être conservé et tout document de garantie (par exemple, la garantie de bonne exécution) émis au moment du marché original doit être délivré de nouveau ou modifié, selon le cas, avec les nouveaux montants et la nouvelle durée ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA69C20" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC0615A" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La justification de la modification doit être documentée dans une note au dossier, y compris une analyse de l’optimisation des ressources et, le cas échéant, une évaluation comparative des coûts (étalonnage) doit être effectuée pour déterminer si les prix en vertu du marché sont toujours compétitifs et sont inférieurs aux coûts encourus si l’unité administrative devait procéder à une mise en concurrence formelle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563787D" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74120F20" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les modifications doivent être documentées avec le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00DE6097">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00867602">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>modèle standard de modification de marché</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00957977">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en anglais)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE6097">
-[...21 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Lors de l’achat de marchandises avec bon de commande, un bon de commande modifié ou un ordre de modification doit être délivré au fournisseur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DB35E8" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB00C14" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...108 lines deleted...]
-    <w:p w14:paraId="6DB1DF4D" w14:textId="77777777" w:rsidR="00A15C4E" w:rsidRPr="00A80A0C" w:rsidRDefault="00A15C4E" w:rsidP="00A80A0C">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les modifications au contrat doivent être numérotées de façon séquentielle ; les dates, la nature et la portée de chaque avenant doivent être clairement indiquées telles que requises dans le modèle et doivent inclure une déclaration selon laquelle toutes les autres modalités et conditions du marché</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doivent demeurer inchangées, telles qu’elles figurent dans le modèle de modification de marché. Les procédures pour la signature d’une modification sont les mêmes que pour le marché initial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCC2C69" w14:textId="77777777" w:rsidR="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="ArialMT" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06757AE8" w14:textId="77777777" w:rsidR="00F5619C" w:rsidRPr="00867602" w:rsidRDefault="00F5619C" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="ArialMT" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D0AD7C" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Évaluation des résultats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9C32E7" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0559C55A" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...116 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’évaluation des résultats doit être effectuée à la fin de la prestation des services et des biens ou travaux requis, et avant que [toute] modification puisse être apportée. Il s’agit d’évaluer le respect des exigences contractuelles par le fournisseur depuis le début de la mise en œuvre du contrat jusqu’à la fin des termes du marché ou au moment de la demande de modification. L’unité requérante est principalement chargée de la conduite de l’évaluation des résultats, mais elle doit obtenir les informations de l’unité chargée des achats et de l’utilisateur final, le cas échéant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF4C3B8" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C054242" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conduite de l’évaluation des résultats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CBC4B5" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2446085B" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...36 lines deleted...]
-        <w:r w:rsidRPr="00BE526E">
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’évaluation des résultats doit être conforme aux exigences du marché et inclure, sans toutefois s’y limiter, les aspects suivants du marché qui sont indiqués dans le </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00867602">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>modèle d'évaluation des résultats</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00957977">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en anglais)</w:t>
       </w:r>
-      <w:r w:rsidR="001776DF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3439585B" w14:textId="77777777" w:rsidR="00DD5407" w:rsidRPr="00BE526E" w:rsidRDefault="00DD5407">
+    <w:p w14:paraId="2DBB522B" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="064C0910" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Respect de l’échéancier de livraison, livraison dans les délais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0466F2" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79EE0F9D" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Respect des conditions contractuelles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD9FD59" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D91295" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Respect des dispositions de garantie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAA8A09" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7E660A" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Respect des exigences sociales et environnementales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781D879D" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FE88726" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Qualité des biens ou services fournis conformément au marché</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3695930C" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23370FD3" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Réponse rapide aux demandes du PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1266CAAD" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7A0B18" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Retard injustifié dans l’exécution du marché</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41084CB1" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76730C3F" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Existence de toute réclamation contre le PNUD par le fournisseur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A9C6F2" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00F5619C">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A4207B5" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Défaut de divulguer des informations pertinentes pour les résultats telles que la faillite ou des litiges en cours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422E83C5" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D81EE51" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les unités administratives peuvent vérifier les aspects ci-dessus du marché en envoyant un questionnaire aux utilisateurs finaux ou en effectuant des visites de site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA0536B" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B775C0" w14:textId="47E78EF6" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00F5619C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les documents d’évaluation des résultats doivent être dûment classés et conservés et doivent être consultés lorsqu’il est envisagé d’engager ultérieurement le même fournisseur après du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272D3964" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CFF87B9" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Réclamations, différends contractuels et règlement des différends</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4206883E" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA589AB" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD s’est engagé à régler les différends entre les fournisseurs et le demandeur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de manière juste, rapide et ordonnée, et l’unité chargée des achats doit être informée des dispositions contractuelles relatives au règlement des différends et des réclamations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9F221C" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FEC86D4" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En cas de différend contractuel, les contrats du PNUD prévoient que les parties tenteront d’abord de résoudre le différend par voie de négociations en vue de parvenir à un règlement amiable. Les litiges contractuels doivent être traités comme suit, conformément aux Conditions générales de vente :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFD5A1F" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05770858" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Étape 1 : L’unité requérante doit s’efforcer de résoudre tout différend avec le fournisseur pour satisfaire aux exigences contractuelles et communiquer directement avec lui pour discuter et mettre en œuvre une solution amiable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4287CA78" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E6F47C4" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Étape 2 : Si l’unité requérante n’est pas en mesure de résoudre le différend, elle en informera le responsable des achats ou des opérations, qui interviendra auprès du fournisseur, et prendra des mesures comme demander au fournisseur ou au PNUD de corriger ou de régler les points litigieux. À ce stade, il est recommandé de consulter l’Unité des services d’achat pour éviter d’autres complications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2112CE" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15DB3232" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Étape 3 : Si le responsable des achats ou des opérations n’est pas en mesure de résoudre le différend à l’amiable, l’unité administrative doit immédiatement consulter l’Unité d’appui aux achats (PSU) et le Service juridique et fournir les éléments suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152154F9" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC59FC3" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toutes les informations générales pertinentes ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8EC45F" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une chronologie des événements qui ont mené au différend ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621043C1" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une description des efforts déployés pour régler le différend, y compris son développement actuel ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25043BC0" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le montant contesté ou les montants réclamés par le PNUD ou le fournisseur, l’entrepreneur ou le vendeur ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E74F929" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une copie du marché correspondant en vertu duquel le différend est survenu ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58876D83" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Des copies de toute autre documentation pertinente, y compris les modifications au marché, les termes de référence, les courriels ou les lettres de correspondance, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E812FB4" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D0FE290" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le responsable des achats doit fournir une évaluation de la situation, y compris une analyse des conséquences possibles (financières, opérationnelles, politiques et de réputation) du différend pour le PNUD et tenir un compte rendu écrit de tout différend avec les fournisseurs, ainsi qu’une description des mesures prises par l’unité administrative pour résoudre le différend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05735D72" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D49B8E" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des directives sur le processus de règlement des différends et les mesures à prendre, y compris la conclusion d’un accord de règlement et de libération, sont disponibles ici : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00867602">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Note de politique générale sur le règlement des différends et les accords de règlement (en anglais)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386078D1" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6807C8C8" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...218 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Étape 4 : L’arbitrage est le dernier recours pour le règlement des différends et ne doit être poursuivi qu’en consultation avec le Bureau juridique. Si les parties ne sont pas en mesure de résoudre le différend à l’amiable par la négociation, chacune des parties a le droit de soumettre le différend à l’arbitrage. Il convient toutefois de noter que le PNUD n’organisera normalement pas d’arbitrage et que cela nécessiterait des consultations et des approbations approfondies. Ainsi, les unités administratives doivent résoudre toutes les questions pour lesquelles le PNUD est en mesure de présenter une demande, de manière aussi proactive et pratique que possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D026BE4" w14:textId="77777777" w:rsidR="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C19C03F" w14:textId="77777777" w:rsidR="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16FAC1A7" w14:textId="77777777" w:rsidR="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8181D3" w14:textId="77777777" w:rsidR="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F8535E" w14:textId="77777777" w:rsidR="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DAE9F37" w14:textId="27E13699" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Manquement ou résiliation du marché</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Page ContentStructure Element - Description</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1EAC6F" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Manquement au marché</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CA2C03" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25075B83" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...49 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les fournisseurs sont responsables de tout manquement important à leurs obligations contractuelles. Il y a manquement important lorsque le PNUD est privé d’une valeur significative raisonnablement attendue du marché. Si un fournisseur manque à ses obligations, l’unité administrative doit en informer le fournisseur par écrit, avec une copie à l’Unité d’appui aux achats, en lui accordant un délai commercialement raisonnable pour remédier au défaut. Dans le cas où le fournisseur ne parvient pas à remédier au manquement allégué, l’unité administrative doit en informer l’Unité d’appui aux achats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602" w:rsidDel="008733E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w14:paraId="6DDA1B99" w14:textId="77777777" w:rsidR="00544CB5" w:rsidRPr="00544CB5" w:rsidRDefault="00544CB5" w:rsidP="00544CB5">
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou le chef de la section des achats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264E8410" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D2D1AA0" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Résiliation du marché</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36634A89" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2F3E84" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un marché peut être résilié lorsque 1) il y a manquement substantiel à l’ensemble du marché et que le manquement n’a pas été corrigé ou n’a pas fait l’objet d’une renonciation ; ou 2) l’accord autorise l’annulation pour manquement. Cependant, la résiliation d’un marché n’est pas une mesure recommandée. Si l’entité adjudicatrice souhaite toujours demander la résiliation, les fonctionnaires chargés de l’approvisionnement doivent contacter le Bureau juridique pour obtenir des conseils et une approbation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Structure Element - Relevant Policies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voir les détails sur les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réclamations, les différends contractuels et le règlement des différends</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans ce politique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217E1224" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Structure Element - Deliverables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8AADCA" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3A1FDB" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Achèvement, clôture du marché</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E50FF8" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-        </w:rPr>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25A256DE" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...51 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’unité chargée des achats doit, à la requête de l’unité requérante, clôturer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le marché dès la livraison de tous les biens, travaux, ou services requis. Tous les paiements dus au fournisseur doivent être effectués en temps utile et le bon de commande doit être immédiatement clôturé. La garantie de bonne exécution doit être restituée conformément aux termes du marché et à la garantie bancaire. Le fournisseur doit restituer sans délai au PNUD tout équipement ou matériel non utilisé fourni par le PNUD. Le marché ne doit pas être clôturé s’il y a des différends en cours entre les parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FEB37D9" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DCA5852" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Documentation efficace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AB2F7C" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60497EE3" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...66 lines deleted...]
-    <w:p w14:paraId="67CB7946" w14:textId="77777777" w:rsidR="00D24A2D" w:rsidRPr="00A80A0C" w:rsidRDefault="00D24A2D" w:rsidP="00A80A0C">
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les unités chargées des achats, des finances et l’unité requérante doivent veiller à ce que tous les documents relatifs à leur rôle dans la gestion des marchés soient complets, à jour, signés au besoin et classés de manière appropriée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E95B84E" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50CC937A" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...76 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les documents requis comprennent les originaux des marchés, toutes les modifications du marché, toutes les communications avec le fournisseur (correspondance électronique, interne et externe), les documents d’adjudication incluant l’offre gagnante pour les références lors de la mise en œuvre du marché, les procès-verbaux des réunions, les notes de conversations téléphoniques, les rapports, les photos, les films vidéo, les preuves de réception des marchandises telles que des documents d’expédition, une preuve de paiement, un rapport d’évaluation du fournisseur et un rapport d’acceptation de la part de l’unité ou de l’utilisateur final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4447AA4D" w14:textId="77777777" w:rsidR="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...99 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2960ACF3" w14:textId="77777777" w:rsidR="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C1B56D" w14:textId="77777777" w:rsidR="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...121 lines deleted...]
-    <w:p w14:paraId="3A66D667" w14:textId="77777777" w:rsidR="002B321A" w:rsidRPr="00A80A0C" w:rsidRDefault="002B321A" w:rsidP="00A80A0C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67DAF223" w14:textId="77777777" w:rsidR="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D67E89" w14:textId="77777777" w:rsidR="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...30 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534294FF" w14:textId="6BE05980" w:rsidR="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...30 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rôles et responsabilités standard pour la gestion des marchés :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271235B2" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...407 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...848 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11448" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1771"/>
         <w:gridCol w:w="2071"/>
         <w:gridCol w:w="2230"/>
         <w:gridCol w:w="2371"/>
         <w:gridCol w:w="1217"/>
         <w:gridCol w:w="1788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="0C48B233" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00867602" w:rsidRPr="00867602" w14:paraId="1E2C3883" w14:textId="77777777" w:rsidTr="007544FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="678F7B5E" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
+          <w:p w14:paraId="3C5AE722" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Activité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="067CA489" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
+          <w:p w14:paraId="0661DDCB" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Principale responsabilité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76C0D802" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
+          <w:p w14:paraId="7386716F" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...30 lines deleted...]
-              <w:t>unité chargée des achats</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Activités connexes de l’unité chargée des achats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F2BC66D" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
+          <w:p w14:paraId="07BAB47A" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...30 lines deleted...]
-              <w:t>unité requérante</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Activités connexes de l’unité requérante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D682D9F" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
+          <w:p w14:paraId="20AA5742" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10AB076E" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00DD5407">
+          <w:p w14:paraId="41E23586" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fournisseur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="7AD8A4A3" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00867602" w:rsidRPr="00867602" w14:paraId="70C25EA5" w14:textId="77777777" w:rsidTr="007544FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE8FA95" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="2180C379" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature du marché</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13E21ED7" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="63D7B02D" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unité chargée des achats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64C5E97B" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="648EA987" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Préparer le marché</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="179B098C" w14:textId="77777777" w:rsidR="00A337D0" w:rsidRPr="00A80A0C" w:rsidRDefault="00A337D0">
-[...133 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="500A918F" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Partager l’ébauche du marché pour examen par le soumissionnaire retenu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="407EFBE8" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Organiser la signature du marché par les autorités désignées au PNUD et par le fournisseur</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6292CEC4" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Transmettre le bon de commande dans Quantum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35132D17" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Classement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E1BC719" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...54 lines deleted...]
-              <w:t>il est conforme aux exigences convenues</w:t>
+          <w:p w14:paraId="3BB596CF" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Examiner le marché pour s’assurer qu’il est conforme aux exigences convenues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB20112" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="406759AB" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59DFD419" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...36 lines deleted...]
-              <w:t>ébauche, fournir des commentaires et signer le marché convenu</w:t>
+          <w:p w14:paraId="57E7C020" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Examiner l’ébauche, fournir des commentaires et signer le marché convenu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="3BE40DD6" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00867602" w:rsidRPr="00867602" w14:paraId="590A49D5" w14:textId="77777777" w:rsidTr="007544FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6430EE15" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="6BB5C3AB" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Suivi du marché</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="442A98FC" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="000721FF">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="37206E55" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unité requérante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="313BD0F7" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="00373215">
-[...76 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="72358C6A" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Organiser des réunions de lancement si nécessaire avec le fournisseur et l’unité requérante</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B58C109" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Classer les correspondances pertinentes, les procès-verbaux des réunions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66F239ED" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D104292" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="75A53A1F" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Superviser et surveiller les résultats du fournisseur.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03D6B6C1" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="0051091C">
-[...25 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="5EB3AF38" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E55F034" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gérer les délais convenus pour chaque produit livrable. Vérifier la qualité du travail, des rapports, des livrables</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AB205CC" w14:textId="77777777" w:rsidR="00DF3BE7" w:rsidRPr="00A80A0C" w:rsidRDefault="00DF3BE7">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="31ECD435" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Classer les rapports, enregistrer les inspections du site et toutes les interactions de suivi avec le fournisseur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A956111" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="6595BC82" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB989B0" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="3C6DBD77" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Atteindre les résultats attendus dans les délais convenus dans le marché</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="448554F1" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00867602" w:rsidRPr="00867602" w14:paraId="0F1E1DFB" w14:textId="77777777" w:rsidTr="007544FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE0859C" w14:textId="77777777" w:rsidR="00C84942" w:rsidRDefault="00C84942">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="7ABF54C8" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Logistique telle que le dédouanement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="536CA393" w14:textId="77777777" w:rsidR="008A4BA4" w:rsidRDefault="008A4BA4" w:rsidP="008A4BA4">
-[...12 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="192465C9" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24617D81" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB2A625" w14:textId="77777777" w:rsidR="00C84942" w:rsidRPr="00A80A0C" w:rsidRDefault="00C84942">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="4B187B27" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Approvisionnement </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="099CA63F" w14:textId="77777777" w:rsidR="00DF3BE7" w:rsidRPr="00A80A0C" w:rsidRDefault="00C84942">
-[...122 lines deleted...]
-              <w:t xml:space="preserve"> pour vérification.</w:t>
+          <w:p w14:paraId="05397757" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Préparer les documents de dédouanement et traiter l’autorisation avec le gouvernement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08A3F4DD" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Partager les copies des documents d’expédition avec l’unité requérante pour vérification.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49157F6E" w14:textId="77777777" w:rsidR="00C84942" w:rsidRPr="00A80A0C" w:rsidRDefault="00DF3BE7">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">expédition </w:t>
+          <w:p w14:paraId="14F574DD" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérifier la conformité des documents d’expédition </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58C678B9" w14:textId="77777777" w:rsidR="00C84942" w:rsidRPr="00A80A0C" w:rsidRDefault="00C84942">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="27910D11" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51124246" w14:textId="77777777" w:rsidR="00C84942" w:rsidRPr="00A80A0C" w:rsidRDefault="00C84942">
-[...36 lines deleted...]
-              <w:t>expédition et les documents de dédouanement correspondants</w:t>
+          <w:p w14:paraId="02AF034C" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Soumettre les documents d’expédition et les documents de dédouanement correspondants</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="78C73D98" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00867602" w:rsidRPr="00867602" w14:paraId="04400AFD" w14:textId="77777777" w:rsidTr="007544FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A186F67" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...18 lines deleted...]
-              <w:t>Gestion des changements (variations, réclamations, modifications)</w:t>
+          <w:p w14:paraId="1170CF79" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion des changements (variations, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>réclamations, modifications)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="267691B2" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="000721FF">
-[...17 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2FD422A9" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Unité requérante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC013E3" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="78426EBB" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Préparer et vérifier </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CC7A41C" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00CD4BD0">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="279EE4C3" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>les pièces justificatives</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51EFAC4C" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="0051091C">
-[...156 lines deleted...]
-              <w:t>avenant au marché et obtenir des signatures</w:t>
+          <w:p w14:paraId="15BAC4D0" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="391D2D57" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Soumettre la demande d’examen et d’approbation au PA, CAP, RACP ou ACP, le cas échéant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F612AEA" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DB81159" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>En cas d’approbation, préparer l’avenant au marché et obtenir des signatures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7743FE88" w14:textId="77777777" w:rsidR="004161DB" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...17 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="597E61F7" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Émettre la demande, fournir des justifications pour une modification</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06889255" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="60812A61" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40628226" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="5643A96C" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E27B948" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...87 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="7CC77A6F" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Examiner et accepter les termes des </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>changements requis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BB0EB3D" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D3D40D4" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Soumettre les coûts, le personnel, les échéanciers pour les changements requis, le cas échéant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51ECCB4C" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signer la modification du marché</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="4CB96D07" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00867602" w:rsidRPr="00867602" w14:paraId="2C5AF009" w14:textId="77777777" w:rsidTr="007544FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E92DB12" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...17 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="27F2405D" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Paiements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32EB0CD8" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...53 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="139BE8F5" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Approvisionnements de l’unité requérante</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F44C92E" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24A66A3F" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="004161DB">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="6CE6E32B" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Émettre les pièces justificatives, comme un contrat, un bon de commande</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F46C53C" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="70A5D351" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79095A2C" w14:textId="77777777" w:rsidR="00B47C51" w:rsidRPr="00275EFF" w:rsidRDefault="00B47C51">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="24A8BD71" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vérifier la réalisation des livrables</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76D53FD8" w14:textId="3CB3CE89" w:rsidR="00B47C51" w:rsidRPr="00275EFF" w:rsidRDefault="00B47C51">
-[...55 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="78786AFE" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Créer un reçu Qunatum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EAD9566" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Certifier la facture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72EF0798" w14:textId="77777777" w:rsidR="00373215" w:rsidRPr="00A80A0C" w:rsidRDefault="00373215">
-[...111 lines deleted...]
-              <w:t>évaluation des résultats doit être présentée avant le paiement</w:t>
+          <w:p w14:paraId="24493F1A" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29068224" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Émettre l’attestation de paiement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79BB73AB" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27516A19" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Demander le paiement En cas de paiement final, l’évaluation des résultats doit être présentée avant le paiement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="454885FD" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="79600809" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vérifier la demande de paiement et traiter le paiement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A490697" w14:textId="77777777" w:rsidR="00C85716" w:rsidRPr="00A80A0C" w:rsidRDefault="00C85716">
-[...26 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="742141FE" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AEDAFE0" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Classer les documents relatifs aux paiements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECB6A4A" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="4B80EEEE" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Soumettre les factures et les pièces justificatives telles que les rapports, les bons de livraison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="7E97E069" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00867602" w:rsidRPr="00867602" w14:paraId="3D4DC20A" w14:textId="77777777" w:rsidTr="007544FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00987EB6" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="37B75F5D" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Certificat de prise de possession (le cas échéant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7541C56F" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="000721FF">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="10D24150" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unité requérante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="774031CD" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> et le fournisseur</w:t>
+          <w:p w14:paraId="6D205B53" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Coordonner avec l’unité requérante et le fournisseur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74C3823A" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="0D5C6103" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signer le certificat de prise de possession</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B67D58C" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="2C026C42" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="297813AF" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="73FFF458" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="1DD2E5C3" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00867602" w:rsidRPr="00867602" w14:paraId="13DEF91D" w14:textId="77777777" w:rsidTr="007544FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2389130F" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F" w:rsidP="001574BE">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="6B19CD07" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Période de garantie (le cas échéant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CACE41D" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="000721FF">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="57DB65C0" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unité requérante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB8192E" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F" w:rsidP="001574BE">
-[...36 lines deleted...]
-              <w:t>correspondants</w:t>
+          <w:p w14:paraId="16DB5949" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dépôt des documents de la période de garantie correspondants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04AAE217" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...111 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="77FCF386" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gérer la période de garantie et les réclamations éventuelles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E1749C0" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Soumettre les documents de la période de garantie à l’approvisionnement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E751E26" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Classement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1BB695" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="0E1251A7" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2438459A" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="6FD32FD5" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Corriger les défauts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="0FEB7E95" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00867602" w:rsidRPr="00867602" w14:paraId="128A3A7F" w14:textId="77777777" w:rsidTr="007544FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC521E3" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...37 lines deleted...]
-              <w:t>achèvement final / Certification pour le paiement final</w:t>
+          <w:p w14:paraId="6C079564" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Certificat d’achèvement final / Certification pour le paiement final</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB1D636" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="000721FF">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="79FAFE95" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unité requérante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="607399CD" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> et le fournisseur</w:t>
+          <w:p w14:paraId="2D0591A4" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Coordonner avec l’unité requérante et le fournisseur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE0328D" w14:textId="77777777" w:rsidR="00C85716" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...36 lines deleted...]
-              <w:t>achèvement ou la certification pour le paiement final et verser au dossier</w:t>
+          <w:p w14:paraId="49B10FA1" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Signer le certificat d’achèvement ou la certification pour le paiement final et verser au dossier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D002656" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="28B15F2B" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79CB8648" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="379CB9A2" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="16E8F15A" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00867602" w:rsidRPr="00867602" w14:paraId="7D272833" w14:textId="77777777" w:rsidTr="007544FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5863C882" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...17 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5BF2C7EB" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Certificat de remise (le cas échéant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07100DC7" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="0BEC5B8A" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Demandeur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DED4A03" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> et le fournisseur</w:t>
+          <w:p w14:paraId="05807675" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Coordonner avec l’unité requérante et le fournisseur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="633D09D6" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...53 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="2C4D1842" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Préparer le certificat à signer par le PNUD, le client ou l’utilisateur final</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24A866D5" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Classement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BEF5BDD" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="6B7DBE76" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08A401E2" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="5200A0D7" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Signer certificat de transfert </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="1DFB577E" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00867602" w:rsidRPr="00867602" w14:paraId="5E30B5C0" w14:textId="77777777" w:rsidTr="007544FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="017FD0A8" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00DD5407">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="623E3366" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Évaluation des résultats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F747109" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="0746A819" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Demandeur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51211BFE" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...44 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3CAB8AF8" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>L’approvisionnement doit tenir un registre de toutes les évaluations de résultats</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E3BCDAD" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="0051091C">
-[...69 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="1BFF154D" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23E0F035" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Déposer une copie de tout formulaire ou rapport d’évaluation des résultats dans le dossier d’achat</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="076BF4CD" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77140B9E" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="539B2441" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Évaluer les résultats du fournisseur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="570EB4FE" w14:textId="77777777" w:rsidR="00DD5407" w:rsidRPr="00A80A0C" w:rsidRDefault="00DD5407">
-[...110 lines deleted...]
-              <w:t>unité chargée des achats</w:t>
+          <w:p w14:paraId="01CAABE8" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57319209" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informer l’unité chargée des achats de la qualité des résultats du fournisseur </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23BC4A4D" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="097B2D17" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Soumettre une copie de l’évaluation des résultats à l’unité chargée des achats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54ABB7F4" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="557D78E9" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ABCF477" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="49946D44" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="6510EBDE" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00867602" w:rsidRPr="00867602" w14:paraId="4AD09971" w14:textId="77777777" w:rsidTr="007544FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E584395" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="0DB95DBF" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Clôture du marché</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B25778F" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="1B4E1772" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="576866EA" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="1DE62697" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Approvisionnement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B41012A" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="21632ED9" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67D68026" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...80 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="7508F2F3" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Clôturer le bon de commande</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="735D565A" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Renvoyer la garantie de bonne exécution conformément aux termes du marché</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EC6A11F" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="052007CB" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3016B484" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...54 lines deleted...]
-              <w:t>achèvement du marché</w:t>
+          <w:p w14:paraId="38D7AEF1" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Informer l’unité chargée des achats de l’achèvement du marché</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7217F694" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="455F363B" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5B88AC" w14:textId="77777777" w:rsidR="00B47C51" w:rsidRPr="00A80A0C" w:rsidRDefault="00B47C51">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="70B057BD" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Retourner tout équipement ou matériel non utilisé au PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E970087" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...84 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="3822D37D" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Soumettre les factures finales, le cas échéant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B18368E" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Recueillir la caution de bonne exécution ou la garantie, le cas échéant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AF1BEC0" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Soumettre les notes de transfert, le cas échéant</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="370F67E1" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="072FAB70" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="2A7A7039" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00867602" w:rsidRPr="00867602" w14:paraId="4958847E" w14:textId="77777777" w:rsidTr="007544FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55358847" w14:textId="0861B9CF" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00275EFF">
-[...37 lines deleted...]
-              <w:t>matériel ou équipement</w:t>
+          <w:p w14:paraId="3F9B4EE8" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Destruction, cession ou réutilisation de matériel ou équipement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01B9E377" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...18 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="442EDF5D" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Demandeur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5357ED46" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="553BDEC1" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Approvisionnement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F36743D" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="74DD887F" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Préparer document </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="171648E4" w14:textId="3EEB40B6" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...112 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="71CA7009" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fournir des lignes directrices sur le processus et obtenir les approbations, le cas échéant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E390BDE" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Diriger le processus si nécessaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D893490" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Classement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="266F529E" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...37 lines deleted...]
-              <w:t>élimination.</w:t>
+          <w:p w14:paraId="43B26E53" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Initier le processus d’élimination.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17C1519D" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="2F3F434A" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E64C22F" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="29053F42" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36300AF5" w14:textId="77777777" w:rsidR="00006F99" w:rsidRDefault="00006F99">
+    <w:p w14:paraId="63DFB47B" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181BC34E" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="07FE591D" w14:textId="77777777" w:rsidR="000D3616" w:rsidRPr="000D3616" w:rsidRDefault="000D3616" w:rsidP="000D3616">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C83A386" w14:textId="34A7A91A" w:rsidR="00867602" w:rsidRDefault="00867602" w:rsidP="00F5619C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-          <w:lang w:val="en-US"/>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5619C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="54E11FD7" w14:textId="3E9207F9" w:rsidR="009C52E1" w:rsidRPr="00A80A0C" w:rsidRDefault="009C52E1">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5619C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04493AC5" w14:textId="77777777" w:rsidR="00867602" w:rsidRDefault="00867602" w:rsidP="00F5619C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C203B08" w14:textId="57CA3B13" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00F5619C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5619C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B85AED8" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="529187EF" w14:textId="19645D78" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3418B238" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3279D261" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0688AA62" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId18"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0642206D" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00F5619C">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1596" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6185611F" w14:textId="77777777" w:rsidR="00BD34FD" w:rsidRDefault="00BD34FD" w:rsidP="006A295A">
+    <w:p w14:paraId="24734F13" w14:textId="77777777" w:rsidR="00AB1C40" w:rsidRDefault="00AB1C40" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77A3C92D" w14:textId="77777777" w:rsidR="00BD34FD" w:rsidRDefault="00BD34FD" w:rsidP="006A295A">
+    <w:p w14:paraId="72257E39" w14:textId="77777777" w:rsidR="00AB1C40" w:rsidRDefault="00AB1C40" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica-Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ITCGaramondStd-Bk">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...35 lines deleted...]
-  </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="81"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:id w:val="533620432"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:id w:val="-1705238520"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="1F97ACC6" w14:textId="3EC519DE" w:rsidR="00B94826" w:rsidRPr="00B05F34" w:rsidRDefault="00B94826" w:rsidP="00E01858">
+          <w:p w14:paraId="77D1B4CD" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00F5619C" w:rsidRDefault="00867602" w:rsidP="00867602">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4680"/>
               </w:tabs>
               <w:ind w:firstLine="720"/>
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C538289" w14:textId="124CCFE8" w:rsidR="00867602" w:rsidRDefault="00867602" w:rsidP="00F5619C">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4680"/>
+              </w:tabs>
+              <w:ind w:firstLine="720"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...28 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5619C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date d’entrée en vigueur</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5619C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01/08/2017</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...48 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Version</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">                         </w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>Date d’entrée en vigueur</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="POPPRefItemVersion"/>
                 <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
                 <w:id w:val="720944586"/>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{73628B67-8EAC-464D-95F8-1E8537CD22EA}"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00A249C6">
+                <w:r w:rsidRPr="00867602">
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                    <w:bCs/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>6</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="18CBF8DB" w14:textId="77777777" w:rsidR="00B94826" w:rsidRDefault="00B94826">
-[...6 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="153C493C" w14:textId="77777777" w:rsidR="00BD34FD" w:rsidRDefault="00BD34FD" w:rsidP="006A295A">
+    <w:p w14:paraId="72B00880" w14:textId="77777777" w:rsidR="00AB1C40" w:rsidRDefault="00AB1C40" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="535B805B" w14:textId="77777777" w:rsidR="00BD34FD" w:rsidRDefault="00BD34FD" w:rsidP="006A295A">
+    <w:p w14:paraId="36B0EA61" w14:textId="77777777" w:rsidR="00AB1C40" w:rsidRDefault="00AB1C40" w:rsidP="00867602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="34E32A85" w14:textId="63719C25" w:rsidR="00B94826" w:rsidRPr="00A80A0C" w:rsidRDefault="00B94826" w:rsidP="00DE6097">
+    <w:p w14:paraId="43FD2E98" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Le personnel désigné par l'unité requérante ou le projet demandeur. Il peut s'agir du chargé de projet, de l'ingénieur, du conseiller technique ou du partenaire de réalisation du PNUD dans une modalité de réalisation nationale ou de l'équipe de gestion des contrats pour les marchés supérieurs à 2 millions de dollars des États-Unis. Tout fonctionnaire affecté à la gestion de contrats doit connaître les exigences du contrat.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="09E2F22F" w14:textId="51DA8F6C" w:rsidR="00B94826" w:rsidRDefault="00B94826" w:rsidP="00DE6097">
+    <w:p w14:paraId="62F15183" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00F5619C" w:rsidRDefault="00867602" w:rsidP="00867602">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t>les modalités et les conditions du marché.</w:t>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La stratégie de gestion de contrats consiste à définir les éléments « quoi », « comment », « qui » et « quand » de la gestion régulière du contrat, depuis son attribution jusqu'à son achèvement, et intègre les exigences déjà définies aux étapes préalables au processus de passation des marchés dans les termes de référence, les spécifications, les cahiers de charges, les modalités et les conditions du marché.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="62719B96" w14:textId="77777777" w:rsidR="00B94826" w:rsidRDefault="00B94826">
+    <w:p w14:paraId="5ED0F5B1" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00F5619C" w:rsidRDefault="00867602" w:rsidP="00867602">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="720"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Les paiements sont traités par le demandeur, tandis que l'unité chargée des achats fournit les documents contractuels correspondants et fournit un soutien en cas de litige ou de désaccord sur les paiements dus au fournisseur.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3B6AB145" w14:textId="77777777" w:rsidR="00B94826" w:rsidRPr="00A80A0C" w:rsidRDefault="00B94826">
+    <w:p w14:paraId="116E5EBF" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004B1025">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004B1025">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ou l'équipe de gestion des marchés dans le cas de marchés complexes et d’un montant supérieur à 2 millions de dollars des États-Unis.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="071F6D80" w14:textId="13C194CC" w:rsidR="00B94826" w:rsidRPr="00A80A0C" w:rsidRDefault="00B94826">
+    <w:p w14:paraId="523577E3" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>. Il est différent de la clôture du projet qui est gérée par l'équipe du projet conformément aux directives programmatiques.</w:t>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Il s’agit de la clôture du marché avec le fournisseur et l'achèvement du bon de commande dans Quantum. Il est différent de la clôture du projet qui est gérée par l'équipe du projet conformément aux directives programmatiques.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="5BB87B46" w14:textId="77777777" w:rsidR="00B94826" w:rsidRPr="00A80A0C" w:rsidRDefault="00B94826" w:rsidP="00765C5F">
+    <w:p w14:paraId="684529A3" w14:textId="77777777" w:rsidR="00867602" w:rsidRPr="00867602" w:rsidRDefault="00867602" w:rsidP="00867602">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867602">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00867602">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> L'évaluation des résultats doit être examinée dans le cadre du processus d'évaluation pour l'engagement ultérieur du soumissionnaire, et les mesures à prendre pour remédier à tout problème éventuel doivent être identifiées.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="33FE0057" w14:textId="574E0DB1" w:rsidR="00B94826" w:rsidRDefault="009515F8" w:rsidP="00A80A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="405B3AD1" w14:textId="0052FE42" w:rsidR="00867602" w:rsidRDefault="00867602" w:rsidP="00A80A0C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="386B7536" wp14:editId="0D7C7049">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E96689A" wp14:editId="21696E80">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:posOffset>-353834</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-174929</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="661166713" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03B02831"/>
+    <w:nsid w:val="272A2224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="081EDA88"/>
-    <w:lvl w:ilvl="0" w:tplc="4FF6EEAC">
+    <w:tmpl w:val="A5BA4F8A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3678F9E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...10 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...76 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...124 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05C92F36"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28353373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B5CCF29C"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="DC9008D0"/>
+    <w:lvl w:ilvl="0" w:tplc="5DBA3BD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...85 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold" w:hint="default"/>
-[...1382 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -13044,64 +8589,153 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AB216B0"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32D253CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0C22D058"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="1DACC3C8"/>
+    <w:lvl w:ilvl="0" w:tplc="6728BF90">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A1A123F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B40236FA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -13157,2475 +8791,253 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="321E63E8"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A6A12EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="128ABF2C"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:tmpl w:val="D8F60C1E"/>
+    <w:lvl w:ilvl="0" w:tplc="4482BF70">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...76 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32D253CE"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DD95AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1DACC3C8"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="02A0F456"/>
+    <w:lvl w:ilvl="0" w:tplc="A866CB32">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
-[...260 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...1874 lines deleted...]
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74617DC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14AA14DE"/>
     <w:lvl w:ilvl="0" w:tplc="02249994">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -15672,2642 +9084,488 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-[...125 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79A34801"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08A88928"/>
+    <w:lvl w:ilvl="0" w:tplc="A866CB32">
       <w:start w:val="9"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
-      </w:rPr>
-[...197 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79A34801"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B6A62AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="08A88928"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:tmpl w:val="F27032DA"/>
+    <w:lvl w:ilvl="0" w:tplc="25381C4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D6134D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6608A136"/>
+    <w:lvl w:ilvl="0" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-[...485 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1186673316">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="660354202">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="328171191">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="3" w16cid:durableId="340738558">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="340738558">
-    <w:abstractNumId w:val="53"/>
+  <w:num w:numId="4" w16cid:durableId="5405845">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="17321954">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="5" w16cid:durableId="1766607461">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1308123715">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="6" w16cid:durableId="2028016618">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1045914191">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="7" w16cid:durableId="1146358485">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2030599391">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="8" w16cid:durableId="1571378801">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1771387915">
-[...5 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1326860974">
+  <w:num w:numId="9" w16cid:durableId="928462702">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="320087595">
-[...89 lines deleted...]
-  <w:num w:numId="42" w16cid:durableId="380597465">
+  <w:num w:numId="10" w16cid:durableId="559099119">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1441992593">
-[...38 lines deleted...]
-  <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A295A"/>
-[...1313 lines deleted...]
-    <w:rsid w:val="00FF67C4"/>
+    <w:rsidRoot w:val="00867602"/>
+    <w:rsid w:val="00204E2C"/>
+    <w:rsid w:val="004060E7"/>
+    <w:rsid w:val="00524B25"/>
+    <w:rsid w:val="00834959"/>
+    <w:rsid w:val="00867602"/>
+    <w:rsid w:val="00881BAE"/>
+    <w:rsid w:val="008F6169"/>
+    <w:rsid w:val="00AB1C40"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F5619C"/>
+    <w:rsid w:val="00FE05C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="621A334B"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="2EC03136"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8643F8E6-CD31-45FC-BFED-E9C64E0F3A05}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18347,52 +9605,52 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18642,1730 +9900,1033 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007A4D00"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00867602"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="-720"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00867602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF3323"/>
+    <w:rsid w:val="00867602"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00867602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00867602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00867602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00867602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00867602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00867602"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...15 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="006A295A"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00867602"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
-[...2 lines deleted...]
-    <w:rsid w:val="006A295A"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00867602"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
-  </w:style>
-[...269 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF3323"/>
+    <w:rsid w:val="00867602"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footnotedescription">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00867602"/>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:color w:val="181717"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="footnotedescriptionChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00553358"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00867602"/>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...3 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="footnotemark">
-[...2 lines deleted...]
-    <w:rsid w:val="00553358"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00867602"/>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...2 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00867602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00867602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00867602"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00977C0B"/>
+    <w:rsid w:val="00867602"/>
     <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00977C0B"/>
+    <w:rsid w:val="00867602"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00977C0B"/>
+    <w:rsid w:val="00867602"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00977C0B"/>
+    <w:rsid w:val="00867602"/>
     <w:rPr>
-      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00996EA4"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00867602"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00867602"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00867602"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-    <w:name w:val="apple-converted-space"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00E718D1"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00867602"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-    <w:name w:val="Strong"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00867602"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="22"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00867602"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00E718D1"/>
+    <w:rsid w:val="00867602"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00867602"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00867602"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00867602"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00867602"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00867602"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00867602"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00867602"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00867602"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00313D9F"/>
+    <w:rsid w:val="00867602"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...48 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...68 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OLS/Shared%20Documents/Forms/SBAA.aspx?id=%2Fteams%2FOLS%2FShared%20Documents%2FUNDP%20Basic%20Documents%2FSettlement%20Policy%20Note%2Epdf&amp;viewid=47eb6516%2D8950%2D4b59%2Dbc40%2D3d53172e1dfb&amp;parent=%2Fteams%2FOLS%2FShared%20Documents%2FUNDP%20Basic%20Documents" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1061" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1061" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OLS/Shared%20Documents/Forms/SBAA.aspx?id=%2Fteams%2FOLS%2FShared%20Documents%2FUNDP%20Basic%20Documents%2FSettlement%20Policy%20Note%2Epdf&amp;viewid=47eb6516%2D8950%2D4b59%2Dbc40%2D3d53172e1dfb&amp;parent=%2Fteams%2FOLS%2FShared%20Documents%2FUNDP%20Basic%20Documents" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3868</Words>
-  <Characters>22049</Characters>
+  <Words>3870</Words>
+  <Characters>22059</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>183</Lines>
   <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25866</CharactersWithSpaces>
+  <CharactersWithSpaces>25878</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Adenike Akoh</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...69 lines deleted...]
-</file>