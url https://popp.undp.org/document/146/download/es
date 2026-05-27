--- v0 (2025-10-01)
+++ v1 (2026-05-27)
@@ -1,10024 +1,8825 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="49E481D4" w14:textId="1A68F81A" w:rsidR="007C6BC9" w:rsidRDefault="007C6BC9" w:rsidP="007C6BC9">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="31FF4603" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestión de Contratos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4802AC20" w14:textId="77777777" w:rsidR="007C6BC9" w:rsidRPr="007C6BC9" w:rsidRDefault="007C6BC9" w:rsidP="007C6BC9">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="292DB935" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A26F11B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">con los requerimientos </w:t>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La gestión de contratos es la supervisión efectiva y eficiente de las actividades contractuales para garantizar que los bienes, los servicios y/o las obras contratadas por el PNUD (Programa de las Naciones Unidas para el Desarrollo) se entreguen de manera oportuna, al coste acordado y con los requerimientos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00FF5CB6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>espec</w:t>
       </w:r>
-      <w:r w:rsidR="00FF5CB6">
-[...2 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>íficos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF5CB6">
-[...2 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> lo cual deberá establecerse con claridad en los Términos de Referencia o en las Especificaciones en la etapa previa a la adjudicación del proceso de adquisición.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC837F2" w14:textId="77777777" w:rsidR="00FF097F" w:rsidRPr="001B37EA" w:rsidRDefault="00FF097F" w:rsidP="00140A9D">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="22FC8442" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6A9D96" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> La Gestión de Contratos abarca todas las tareas posteriores a la adjudicación, que incluyen la supervisión del desempeño, la gestión de relaciones, la gestión de riesgos, la administración de contratos y la solución de controversias. La naturaleza y la extensión de la gestión de contratos varían entre los contratos según la naturaleza, el valor y la complejidad de cada contrato.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A62675" w14:textId="77777777" w:rsidR="00CC37BB" w:rsidRPr="00A80A0C" w:rsidRDefault="00CC37BB" w:rsidP="00A80A0C">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
+    <w:p w14:paraId="312C5384" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C8CC87F" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Principios de la Gestión de Contratos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF465F0" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica"/>
           <w:b/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF76BB3" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">urchase </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los contratos, incluidas las órdenes de compra (Purchase Orders – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="6C242719" w:rsidRPr="4BB01F94">
-[...3 lines deleted...]
-        <w:t>Orders</w:t>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>POs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="6C242719" w:rsidRPr="4BB01F94">
-[...52 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por sus siglas en inglés) deben ser supervisados por la unidad solicitante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="4BB01F94">
-[...66 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con el apoyo de la unidad de adquisiciones. La unidad de adquisiciones debe implementar todos los requisitos administrativos incluida la gestión de la documentación requerida, la gestión de modificaciones y el cierre de contratos; y trabajar junto con el solicitante/usuario final para gestionar la relación con el proveedor y asegurar una comunicación eficaz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EB7EC2" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706A8BF3" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Al momento de la adjudicación del contrato, la unidad solicitante y la unidad de adquisiciones deben analizar los términos y condiciones del contrato firmado, reunirse con el proveedor y desarrollar una estrategia de gestión de contratos que regirá la gestión del contrato. La estrategia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="47F48382">
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en función de la complejidad del contrato, debe identificar las actividades posteriores a la adjudicación como objetivos de desempeño inmediatos para la supervisión de la ejecución del contrato, riesgos posibles y medidas de mitigación, revisar las funciones y responsabilidades, establecer acuerdos de supervisión y comunicación, incluida la naturaleza y la frecuencia de las reuniones que se llevarán a cabo con el proveedor durante la ejecución del contrato. Esta estrategia permitirá a la unidad solicitante medir el progreso, detectar variaciones significativas de desempeño, tomar medidas correctivas y realizar el seguimiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4287E150" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71DB9399" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Todos los contratos deben gestionarse de manera efectiva para evitar consecuencias como las confusiones con los requisitos técnicos, la supervisión inadecuada del desempeño de los proveedores, la certificación tardía de hitos o entregables, pagos retrasados o tardíos, funciones y responsabilidades poco claras, lo cual puede dar lugar a un desempeño deficiente, incumplimiento en los contratos y enmiendas o extensiones costosas de los contratos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377FB758" w14:textId="5B1DE175" w:rsidR="00187666" w:rsidRPr="00623F2C" w:rsidRDefault="00187666" w:rsidP="00A80A0C">
+    <w:p w14:paraId="0FBA571C" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AAC90D4" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="493D160B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="478375BE" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Umbrales para las Actividades de Gestión de Contratos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C6E6FC" w14:textId="77777777" w:rsidR="00500D75" w:rsidRPr="00A80A0C" w:rsidRDefault="00500D75" w:rsidP="00A80A0C">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="1948DA62" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AEEABB5" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El alcance de las actividades de gestión de contratos dependerá del valor y la complejidad de cada contrato. En el caso de órdenes de compra de bienes o equipos de bajo valor, una reunión de aclaración de las medidas esperadas de gestión de contratos, comunicada verbalmente en persona o por teléfono o correo electrónico, será suficiente para asegurar el acuerdo entre ambas partes sobre las actividades de supervisión. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8967DF" w14:textId="77777777" w:rsidR="00500D75" w:rsidRPr="00623F2C" w:rsidRDefault="00500D75" w:rsidP="00140A9D">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+    <w:p w14:paraId="513E0AE1" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5434488E" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...45 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cuando los contratos sean de alto valor, complejos o tengan una duración prolongada, deberá establecerse un equipo de gestión de contratos compuesto por expertos, la unidad de adquisiciones, la unidad solicitante, el usuario final y el proveedor para acordar las actividades de gestión de contratos, el cual deberá reunirse de manera regular en la frecuencia acordada para realizar el seguimiento de las actividades de ejecución y resolver los problemas encontrados durante el período de ejecución.  Los contratos complejos o de alto valor son aquellos con un valor superior a USD 2 millones.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D06239" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79552176" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Supervisión del Desempeño:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C166AF6" w14:textId="77777777" w:rsidR="00F51817" w:rsidRPr="00A80A0C" w:rsidRDefault="00F51817" w:rsidP="00A80A0C">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="51F19657" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C2165CA" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El contrato deberá establecer las medidas de desempeño ya identificadas en la etapa previa a la adjudicación, que deberán adaptarse a los requisitos del contrato. Estas deberán proporcionar pruebas claras y demostrables del cumplimiento (o incumplimiento) de las obligaciones contractuales del proveedor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6FC84E" w14:textId="77777777" w:rsidR="00D20951" w:rsidRPr="00A80A0C" w:rsidRDefault="00D20951" w:rsidP="00140A9D">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+    <w:p w14:paraId="684ADC95" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AFD370B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...58 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La unidad solicitante debe supervisar el desempeño del proveedor para asegurar que los bienes y servicios contratados se entreguen de conformidad con el desempeño acordado, los niveles de calidad y el precio establecidos en el contrato. Los siguientes aspectos pueden utilizarse para medir el desempeño de los proveedores, según corresponda:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F355E95" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D7A862C" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financiero: todos los costos deben mantenerse en línea con el monto contratado o reducirse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207A0C32" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05329536" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Capacidad de entrega: el proveedor debe realmente ser capaz de cumplir con el contrato. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA3AD5A" w14:textId="77777777" w:rsidR="00566A3B" w:rsidRDefault="00566A3B" w:rsidP="00A80A0C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0092F131" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="203B9D99" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Obtención de beneficios: las necesidades y los objetivos del contrato deben cumplirse. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45555851" w14:textId="77777777" w:rsidR="00566A3B" w:rsidRDefault="00566A3B" w:rsidP="00A80A0C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2A19C449" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398BF15C" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:t>Calidad de servicio mediante Acuerdos de Prestación de Servicios (</w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Calidad de servicio mediante Acuerdos de Prestación de Servicios (Special Service </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="5D6559F1">
-[...9 lines deleted...]
-        <w:t>pecial</w:t>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agreements</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="5D6559F1" w:rsidRPr="5D6559F1">
-[...40 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - SLA por sus siglas en inglés)): cuando corresponda, como el tiempo del servicio de asistencia en el sitio y el tiempo de respuesta del servicio al cliente, el desempeño según los plazos de entrega acordados debe estar en consonancia con el contrato. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B72788" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35746B1E" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Calidad del producto: el porcentaje de rechazos de entrega y reclamaciones de garantía debe ser congruente con el contrato.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED336D4" w14:textId="77777777" w:rsidR="00566A3B" w:rsidRDefault="00566A3B" w:rsidP="00A80A0C">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4E3E2827" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41973A3B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La accesibilidad y la capacidad de respuesta de la gestión del proveedor ante las solicitudes, las observaciones y los comentarios de la Unidad de Negocio (BU) relacionados con el contrato deben verificarse y supervisarse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FDDE40" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="00FB66F8">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A43FE71" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="653EAD14" w:rsidRPr="0A5A9A2D">
-[...56 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gestión del Desempeño Deficiente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C76973" w14:textId="77777777" w:rsidR="00A15A70" w:rsidRPr="00A80A0C" w:rsidRDefault="00A15A70" w:rsidP="00A80A0C">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6D84E993" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0192E8" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...43 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando el desempeño no cumpla con los estándares de desempeño acordados, la unidad solicitante deberá verificar si la situación ocurrió debido al incumplimiento por parte del PNUD o sus asociados en la ejecución, como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">pagos retrasados, aspectos no claros de las especificaciones, apoyo logístico inadecuado y otras causas posibles. Si el desempeño deficiente no es atribuible al proveedor, la unidad solicitante deberá tomar las medidas correctivas necesarias, incluida la intervención con otras entidades externas que pueden estar causando los problemas de ejecución del contrato. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6D9458" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E0A113" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando el desempeño deficiente se debe a acciones, omisiones o errores que son atribuibles al proveedor, el solicitante deberá documentar la observación, notificar al proveedor y solicitar que se tomen medidas correctivas de manera oportuna. En el caso de desempeño deficiente recurrente, la unidad solicitante deberá notificar a la unidad de adquisiciones y proporcionar pruebas documentadas de dicho desempeño deficiente, incluidas las medidas correctivas tomadas o no por el proveedor.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C903D14" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="248406C1" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">, Procurement Service </w:t>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Jefe de la Unidad de Adquisiciones o de Operaciones deberá hablar con el solicitante y luego con el proveedor; evaluar la situación y recomendar las medidas correctivas que deben tomarse o asignar la situación a un nivel superior para consultar con la Unidad de Servicios de Adquisición (PSU, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005B19A4" w:rsidRPr="44A41C74">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Unit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="44A41C74">
-[...57 lines deleted...]
-        <w:t xml:space="preserve">Business </w:t>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) y la Oficina Legal (LO, Legal Office) si la Unidad de Negocio (BU, Business </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00437599" w:rsidRPr="44A41C74">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Unit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="44A41C74">
-[...21 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) no puede resolver el problema. Siempre que se esté considerando la rescisión del contrato, la BU deberá consultar con la LO antes de tomar dicha medida. La LO revisará la situación y asesorará sobre las posibles medidas que pueden tomarse, incluidas medidas correctivas adicionales con respecto al contrato.  Si se recomienda la suspensión o la exclusión de ese proveedor de licitaciones futuras del PNUD, esta decisión deberá ser revisada y determinada por la Unidad de Servicios de Adquisición. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7803CF76" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453AC84B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestión de Relaciones y Comunicaciones: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D192205" w14:textId="77777777" w:rsidR="002017E3" w:rsidRPr="001B37EA" w:rsidRDefault="002017E3" w:rsidP="00A80A0C">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7B22CAC5" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C9EC7E" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...57 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Deberá mantenerse una relación abierta y constructiva con el proveedor para permitirle compartir los problemas que surjan en la ejecución del contrato, ofrecer soluciones innovadoras y rentables, y ser más flexible a las negociaciones cuando sea necesario. La unidad solicitante y la unidad de adquisiciones deben estar muy familiarizadas con los requisitos del contrato, asegurar que ambas partes comprendan claramente las funciones y responsabilidades, y garantizar el apoyo y la orientación del personal directivo superior en la gestión de la relación con el proveedor, cuando corresponda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D825A3D" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CCCC667" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Todas las comunicaciones deberán realizarse por escrito y siempre que se realicen comunicaciones verbales, estas deberán posteriormente documentarse y archivarse en el archivo de documentación del contrato. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66672BE5" w14:textId="77777777" w:rsidR="00525E18" w:rsidRPr="00A80A0C" w:rsidRDefault="00525E18" w:rsidP="00A80A0C">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="06E44679" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E70368B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...69 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Deberán realizarse reuniones o discusiones regulares de revisión del contrato con el proveedor para revisar y discutir avances o riesgos identificados durante la ejecución del contrato. La frecuencia de las reuniones o discusiones deberá determinarse según el alcance, el valor y la complejidad del contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E9613E" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61444CFB" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La política existente sobre conflictos de intereses deberá respetarse en todas las relaciones con el proveedor y el usuario final.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CFC4B3" w14:textId="77777777" w:rsidR="00F01BF2" w:rsidRPr="00F01BF2" w:rsidRDefault="00F01BF2" w:rsidP="00F01BF2">
-[...35 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="43259344" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="00FB66F8">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138F6243" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Administración de Contratos:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDF11B5" w14:textId="77777777" w:rsidR="001142E5" w:rsidRPr="00A80A0C" w:rsidRDefault="001142E5" w:rsidP="007A1696">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7EB94D8C" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E0F051" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al momento de la adjudicación del contrato, la unidad de adquisiciones en colaboración con la unidad solicitante y a pedido de esta deberá ejecutar los elementos administrativos de la gestión de contratos, que incluyen el procesamiento de enmiendas del contrato, la obtención de aprobaciones de requisitos, el mantenimiento de un archivo de auditoría para el contrato incluida toda la correspondencia, la facilitación de reuniones sobre el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>contrato cuando sea necesario, el apoyo con el seguimiento de los pagos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="44A41C74">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, los plazos y las actividades de cierre de contratos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0742EFAC" w14:textId="77777777" w:rsidR="00F1666D" w:rsidRPr="00A80A0C" w:rsidRDefault="00F1666D" w:rsidP="007A1696">
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="41702207" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D62EC7" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gestión de Cambios/Enmiendas del Contrato</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B7D602" w14:textId="77777777" w:rsidR="00C07E56" w:rsidRPr="00A80A0C" w:rsidRDefault="00C07E56" w:rsidP="007A1696">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="04CD3FAB" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51103F83" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los contratos deben enmendarse cuando hay requerimientos justificables como la extensión de la duración, la modificación del alcance de los bienes o servicios que deben entregarse u otros aspectos relevantes del contrato y deben ser aprobados debidamente por las autoridades correspondientes en la BU y los Comités de Revisión de Adquisiciones (PA/CAP/RACP/ACP) cuando corresponda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77616DDC" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="ArialMT" w:hAnsi="Calibri" w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los contratos no deben aumentarse ni extenderse como un medio para evitar en forma indebida la licitación competitiva para el requerimiento.  Solo deben enmendarse para reflejar algún avance en el acuerdo contractual u otro cambio sustancial en las circunstancias. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC098FD" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ABA1CB8" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Las enmiendas deben realizarse con suficiente anticipación a la fecha de entrada en vigor propuesta de la enmienda, y siempre antes de la fecha de vencimiento del contrato ya que los contratos vencidos no son válidos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1CA88D" w14:textId="4C85DF65" w:rsidR="00B72792" w:rsidRPr="001B37EA" w:rsidRDefault="007A1696" w:rsidP="007A1696">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="60EC8D97" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7500"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ArialMT" w:hAnsiTheme="majorHAnsi" w:cs="ArialMT"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="ArialMT" w:hAnsi="Calibri" w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="ArialMT" w:hAnsi="Calibri" w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FEFD089" w14:textId="34508987" w:rsidR="005175BC" w:rsidRPr="003B3E83" w:rsidRDefault="00B66E22" w:rsidP="007A1696">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6E00D662" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="4627E8A3" w14:textId="77777777" w:rsidR="00D05CE5" w:rsidRPr="00623F2C" w:rsidRDefault="00D05CE5" w:rsidP="00A80A0C">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La enmienda del precio o costo después de la adjudicación del contrato no estará permitida, excepto cuando haya un aumento o una disminución en el alcance del contrato por parte del PNUD, en cuyo caso deberán mantenerse los precios unitarios del contrato. Al concluir una enmienda que extiende la duración o aumenta el valor de un contrato, deberán realizarse los pasos siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312D6976" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36339116" w14:textId="2D4CF13D" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deberá archivarse un Informe de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/document/supplier-performance-evaluation-sheet"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluación Satisfactoria del desempeño del proveedor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en inglés)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, y deberá volver a emitirse o modificarse cualquier documento de garantía (p. ej., Garantía de Cumplimiento) emitido en el momento del contrato original, según sea apropiado para los nuevos montos y términos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D4CF52" w14:textId="77777777" w:rsidR="00460828" w:rsidRPr="00623F2C" w:rsidRDefault="00460828" w:rsidP="00A80A0C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7351BBD3" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="219F8EC2" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La justificación de la enmienda deberá documentarse en una nota de expediente, incluido un análisis de la relación entre calidad y precio y, cuando sea apropiado, deberá realizarse una estimación comparativa de costos (análisis de comparadores) para determinar si los precios del contrato siguen siendo competitivos y son inferiores al costo que tendría si la Unidad de Negocio participara en una licitación competitiva formal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01345AC2" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508A7362" w14:textId="6395D65C" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">Purchase </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las enmiendas deben documentarse utilizando la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/node/1061"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plantilla de enmienda de contratos (en inglés)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estándar. Al comprar bienes conforme a una orden de compra (Purchase </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="12567B6E" w:rsidRPr="5A857C8A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Order</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="12567B6E" w:rsidRPr="5A857C8A">
-[...33 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – PO por sus siglas en inglés), se deberá emitir al proveedor una PO, una PO enmendada o una orden de cambio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A794533" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4960AF96" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Las enmiendas del contrato deben numerarse de manera secuencial; las fechas, la naturaleza y el alcance de cada enmienda deben establecerse con claridad según lo requerido en la plantilla y deben incluir una declaración de que todos los demás términos y condiciones del contrato deberán permanecer sin cambios según lo contenido en la plantilla de enmienda de contratos. Los procedimientos para firmar una enmienda son los mismos que para el contrato original.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118082ED" w14:textId="77777777" w:rsidR="00A15C4E" w:rsidRPr="00A80A0C" w:rsidRDefault="00A15C4E" w:rsidP="00A80A0C">
+    <w:p w14:paraId="1D3CE336" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="ArialMT" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F6F07E" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="ArialMT" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C17D541" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="ArialMT" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E560AA" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">             Evaluación de Desempeño</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BA2FA0" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC1ED1B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La evaluación de desempeño deberá realizarse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00585F4E" w:rsidRPr="44A41C74">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>despu</w:t>
       </w:r>
-      <w:r w:rsidR="00585F4E" w:rsidRPr="44A41C74">
-[...2 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>és</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00585F4E" w:rsidRPr="44A41C74">
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de finalizar la entrega de los servicios y bienes u obras requeridos, y antes de que pueda realizarse cualquier enmienda. Esto es para evaluar el cumplimiento de los requisitos contractuales por parte del proveedor desde el comienzo de la ejecución del contrato hasta el final de los términos del contrato o en el momento de la solicitud de enmienda. La unidad solicitante es principalmente responsable de realizar la evaluación de desempeño, pero debe obtener comentarios de la unidad de adquisiciones y del usuario final, si corresponde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B218CD" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B6E2AD7" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Realización de la Evaluación de Desempeño</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14966EA1" w14:textId="77777777" w:rsidR="002E2BCB" w:rsidRPr="00A80A0C" w:rsidRDefault="002E2BCB" w:rsidP="00A80A0C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7C6E670C" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32743BC2" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...30 lines deleted...]
-        <w:r w:rsidRPr="416BCD83">
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La evaluación de desempeño debe atender los requisitos del contrato y debe incluir, entre otros, los siguientes aspectos del contrato que están indicados en la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="007A46C1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>plantilla de evaluación de desempeño</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005060D5">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en inglés)</w:t>
       </w:r>
-      <w:r w:rsidRPr="416BCD83">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33405CC4" w14:textId="77777777" w:rsidR="00DD5407" w:rsidRPr="00623F2C" w:rsidRDefault="00DD5407">
+    <w:p w14:paraId="302559D1" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F386B0" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cumplimiento con el calendario de entrega/entrega oportuna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5082C6A8" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440C0820" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cumplimiento con los términos y condiciones del contrato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA09F73" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5911C0DD" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adhesión a las disposiciones de garantía</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1920C012" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18752797" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cumplimiento con los requisitos sociales y ambientales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617C9668" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A309B9" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Calidad de los bienes o servicios proporcionados de conformidad con el contrato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B8ADF0" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F59EB6" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Respuesta oportuna a las solicitudes del PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D693BE" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46EEC1E1" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Retraso injustificado en la ejecución conforme al contrato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5090B71E" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ACDE6B1" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Existencia de cualquier reclamo del proveedor contra el PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28180A9D" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D5BFB9B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incumplimiento en divulgar información relevante para el desempeño como una situación de bancarrota o de litigio en curso. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD04998" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA40F5B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las unidades de negocio pueden verificar los aspectos anteriores del contrato al emitir un cuestionario a los usuarios finales o realizar visitas al sitio.      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09EDE64F" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A92CC9" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los documentos de evaluación del desempeño deben archivarse y preservarse debidamente, y deben consultarse al considerar cualquier intervención posterior del mismo proveedor en el PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2327C475" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A88123" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reclamaciones, Controversias de Contratos y Solución de Controversias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266F043E" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C0280EA" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El PNUD se compromete a la solución justa, ordenada y rápida de las controversias con los Proveedores y el solicitante,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la unidad de adquisiciones debe estar familiarizada con las disposiciones contractuales que tratan sobre la solución de controversias y reclamos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571841EF" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A65F1D" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>En el caso de una controversia contractual, los contratos del PNUD establecen que las Partes primero intentarán resolver la controversia a través de negociaciones con el objetivo de llegar a una solución amistosa. Las controversias contractuales deben abordarse de la siguiente manera en cumplimiento con los Términos y Condiciones Generales (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GTCs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por sus siglas en inglés):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019BCDF4" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5138CB21" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Etapa 1: La unidad solicitante debe intentar resolver cualquier controversia con el proveedor para cumplir los requisitos contractuales, y comunicarse directamente con el proveedor para debatir e implementar una solución amistosa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD58164" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD19472" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Etapa 2: Si la unidad solicitante no puede resolver la controversia, notificará al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Adquisiciones y/u Operaciones, quien intervendrá con el proveedor y buscará soluciones como solicitar al proveedor o al PNUD que corrijan o solucionen las cuestiones en conflicto. Se recomienda consultar con la Unidad de Servicios de Adquisición (PSU, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) en esta etapa para evitar más complicaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7238BF50" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06106178" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Etapa 3: Si el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Adquisiciones y/u Operaciones no puede resolver la controversia de manera amistosa, la Unidad de Negocio deberá consultar de inmediato con la Unidad de Servicios de Adquisiciones y la Oficina Legal, y deberá proporcionar lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D77E062" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE7D463" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toda la información contextual relevante;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACBAA10" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>una cronología de los eventos que dieron lugar a la controversia;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22480853" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">una descripción de las tareas realizadas para resolver la controversia, incluido su estado; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407409D5" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>el monto o los montos disputados reclamados por el PNUD o por el Proveedor/Contratista;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA9F444" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">una copia del contrato relevante bajo el cual surgió la controversia; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190C9DE9" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">copias de cualquier otra documentación relevante, incluidas las enmiendas de contratos, los términos de referencia, los correos electrónicos o las cartas de correspondencia, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1412B8E2" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4B6349" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Adquisiciones debe proporcionar una evaluación de la situación, incluido un análisis de las posibles consecuencias (financieras, operativas, políticas y de reputación) de la controversia para el PNUD y mantener un registro escrito de cualquier controversia con los proveedores, además de una descripción de las medidas tomadas por la Unidad de Negocio para resolver el asunto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402CAF4D" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D4DF744" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el siguiente vínculo </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="007A46C1">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Nota de política sobre solución de diferencias y acuerdos de transacción (en inglés)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se podrá encontrar orientación sobre el proceso de solución de controversias y las medidas que deben tomarse, incluso cómo concertar un acuerdo de transacción y finiquito. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03139A76" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22196188" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...236 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Etapa 4: El arbitraje es el último recurso para la solución de controversias y solo debe aplicarse en consulta con la Oficina Legal. Si las Partes no pueden resolver la controversia de manera amistosa a través de negociaciones, cualquiera de las Partes tiene derecho a presentar la controversia a arbitraje. Sin embargo, debe destacarse que el PNUD normalmente no iniciará un arbitraje y para hacerlo se requiere un amplio proceso de consultas y aprobaciones. Por lo tanto, las unidades de negocio deben resolver todos los asuntos en los que el PNUD está en posición de presentar una demanda de la manera más proactiva y práctica posible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F45AB47" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0FF8A8" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F530875" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574B23F5" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23CADEC7" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DDEEE74" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6695E1BF" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42BF6EE2" w14:textId="03DA3E54" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Incumplimiento o Rescisión del Contrato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">​ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450DA1BA" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37023D4E" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Incumplimiento del Contrato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF69FEB" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F61D841" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los proveedores son responsables de cualquier incumplimiento material de sus obligaciones contractuales. Un incumplimiento material se define como una situación en la que el PNUD es privado de un valor significativo que se espera razonablemente del contrato. Si un Proveedor incumple materialmente una o varias obligaciones, la Unidad de Negocio deberá proporcionar un aviso escrito al Proveedor, con una copia a la Unidad de Apoyo a las Adquisiciones (PSU, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>), permitiéndole al Proveedor un plazo comercialmente razonable para solucionar el defecto. En el caso de que el Proveedor no solucione el presunto incumplimiento, la Unidad de Negocio deberá informar a la PSU y/o al OA (oficial jefe de adquisiciones).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B22662" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28773F51" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rescisión del Contrato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C4C55F" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74D470CD" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un contrato puede rescindirse cuando (1) hay un incumplimiento material de todo el contrato y el incumplimiento no ha sido solucionado o eximido; o (2) el acuerdo permite la cancelación por el incumplimiento. Sin embargo, la rescisión de un contrato no es un procedimiento recomendado. Si la entidad adjudicadora aún desea obtener la rescisión, los oficiales de adquisición deben comunicarse con la Oficina Legal (LO) para obtener orientación y aprobación. Véanse los detalles en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reclamaciones, Controversias de Contratos y Solución de Controversias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en esta política.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F85786" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16425B37" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Finalización/Cierre del Contrato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB214EA" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD916DE" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...51 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La unidad de adquisiciones debe, a pedido de la unidad solicitante, cerrar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el contrato luego de la entrega de todos los bienes, obras o servicios requeridos.  Todos los pagos adeudados al proveedor deben realizarse de manera oportuna y la Orden de Compra debe cerrarse de inmediato. La Garantía de Cumplimiento debe devolverse de conformidad con los términos del contrato y el instrumento de garantía. El proveedor debe devolver de inmediato al PNUD todos los equipos o materiales no usados suministrados por el PNUD.  El contrato no deberá cerrarse si hay alguna controversia pendiente entre las partes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4F35E3" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD32D63" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Documentación Efectiva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C812CB2" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="129C7AB7" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="76A67E0B" w14:textId="77777777" w:rsidR="00D24A2D" w:rsidRPr="00A80A0C" w:rsidRDefault="00D24A2D" w:rsidP="00A80A0C">
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las unidades de adquisiciones, finanzas y solicitantes deben asegurar que todos los documentos relacionados con sus funciones en la gestión de contratos estén completos, actualizados, firmados en el lugar requerido y archivados de manera apropiada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181C6DFD" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B43C88" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...40 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los documentos requeridos incluyen copias originales de los contratos, todas las enmiendas de los contratos, todas las comunicaciones relacionadas con el proveedor (electrónicas, internas y correspondencia externa), documentos de adjudicación incluida la oferta ganadora para utilizar como referencia durante la ejecución del contrato, actas de las reuniones, notas de conversaciones telefónicas, informes, imágenes, video, acuse de recibo de bienes como documentos de envío, comprobantes de pago, informe de evaluación del proveedor e informe de aceptación de la unidad solicitante o el usuario final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AAA7847" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...65 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="759B9380" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68BB15E5" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...49 lines deleted...]
-    <w:p w14:paraId="2535EA65" w14:textId="77777777" w:rsidR="002B321A" w:rsidRPr="00A80A0C" w:rsidRDefault="002B321A" w:rsidP="00A80A0C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E82FB08" w14:textId="4A20D5E9" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Funciones y Responsabilidades Estándares para la Gestión de Contratos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E670F75" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...341 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...545 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11448" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2278"/>
         <w:gridCol w:w="1674"/>
         <w:gridCol w:w="2178"/>
         <w:gridCol w:w="2165"/>
         <w:gridCol w:w="1357"/>
         <w:gridCol w:w="1796"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="1AEC4D7A" w14:textId="77777777" w:rsidTr="1D0C4047">
+      <w:tr w:rsidR="007A46C1" w:rsidRPr="007A46C1" w14:paraId="55711C1B" w14:textId="77777777" w:rsidTr="000B4FB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="628E6866" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
+          <w:p w14:paraId="41E542A4" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Actividad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C4801C0" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
+          <w:p w14:paraId="133A542A" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Responsabilidad Principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4177DD6B" w14:textId="102CFBC2" w:rsidR="00765C5F" w:rsidRPr="003B3E83" w:rsidRDefault="00765C5F">
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> de Adquisiciones</w:t>
+          <w:p w14:paraId="3FBB86C8" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="00FB66F8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Actividades Relacionadas de la Unidad de Adquisiciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E763454" w14:textId="28C2FA89" w:rsidR="00765C5F" w:rsidRPr="003B3E83" w:rsidRDefault="00765C5F">
+          <w:p w14:paraId="182E70FD" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> Solicitante</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Actividades Relacionadas de la Unidad Solicitante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07C247EC" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
+          <w:p w14:paraId="48B15494" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Finanzas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="434DCE33" w14:textId="3890219D" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00DD5407">
+          <w:p w14:paraId="56069438" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Proveedor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="40AB7028" w14:textId="77777777" w:rsidTr="1D0C4047">
+      <w:tr w:rsidR="007A46C1" w:rsidRPr="007A46C1" w14:paraId="5167ABB7" w14:textId="77777777" w:rsidTr="000B4FB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7664F7B7" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="6F5029FF" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Firma del Contrato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A8022BD" w14:textId="5B122CAD" w:rsidR="00765C5F" w:rsidRPr="003B3E83" w:rsidRDefault="44A41C74">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> de adquisiciones</w:t>
+          <w:p w14:paraId="716814F1" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Unidad de adquisiciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40C17EDB" w14:textId="38F70ABF" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="40F864C0" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Preparar el contrato</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7864081E" w14:textId="6348D54E" w:rsidR="00A337D0" w:rsidRPr="003B3E83" w:rsidRDefault="00A337D0">
-[...49 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="143DF5B1" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compartir el borrador de contrato para que sea revisado por el licitante ganador.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="280735E8" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Organizar la firma del contrato por parte de las autoridades designadas en el PNUD y por el proveedor.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CFE9962" w14:textId="685B8FD5" w:rsidR="00175DD7" w:rsidRPr="00A80A0C" w:rsidRDefault="00175DD7">
-[...28 lines deleted...]
-          <w:p w14:paraId="5620E76B" w14:textId="7C2BFB6E" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="709E2500" w:rsidP="709E2500">
+          <w:p w14:paraId="37ABDE5F" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Formular Orden de Compra en Quantum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="577EBB3A" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Archivo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="475ACDB6" w14:textId="1090C575" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="33E17C4F" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Revisar el Contrato para asegurar que cumpla con los requisitos acordados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="019290CB" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="6C6AAD2D" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC96EC5" w14:textId="3E59B2F5" w:rsidR="00765C5F" w:rsidRPr="003B3E83" w:rsidRDefault="00765C5F">
-[...32 lines deleted...]
-              <w:t>, brindar comentarios y firmar el contrato acordado</w:t>
+          <w:p w14:paraId="53828651" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Revisar el borrador, brindar comentarios y firmar el contrato acordado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="4F8F2AE6" w14:textId="77777777" w:rsidTr="1D0C4047">
+      <w:tr w:rsidR="007A46C1" w:rsidRPr="007A46C1" w14:paraId="67DC4A97" w14:textId="77777777" w:rsidTr="000B4FB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BFA85D4" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="1133609A" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Supervisión de Contratos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24ECBA95" w14:textId="12332E8F" w:rsidR="00765C5F" w:rsidRPr="003B3E83" w:rsidRDefault="44A41C74">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> solicitante</w:t>
+          <w:p w14:paraId="7B0DB49B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Unidad solicitante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4F1FA0" w14:textId="6C8B6265" w:rsidR="0051091C" w:rsidRPr="003B3E83" w:rsidRDefault="00373215">
-[...65 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="57D69525" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Organizar reuniones de arranque cuando sea necesario con el proveedor y la unidad solicitante.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E248993" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Archivar correspondencia y actas de reuniones relevantes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36C67690" w14:textId="0BA6B4B9" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="3ABEC423" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76BF42B5" w14:textId="6457F045" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="43775698" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Supervisar y controlar el desempeño del proveedor.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48228FC6" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="0051091C">
-[...25 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="5441E3ED" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7ED1EBB6" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Gestionar los cronogramas acordados para cada entregable. Verificar la calidad del trabajo, los informes y los entregables</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AB10446" w14:textId="55271F3D" w:rsidR="00DF3BE7" w:rsidRPr="00A80A0C" w:rsidRDefault="00DF3BE7">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="564CA58B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Presentar los informes, registrar las inspecciones del sitio y realizar el seguimiento de todas las interacciones con el proveedor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13FDB6D1" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="5577AC39" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="075B2B0C" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="6B16E1AB" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Alcanzar los entregables acordados dentro del cronograma acordado en el contrato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="505F2D26" w14:textId="77777777" w:rsidTr="1D0C4047">
+      <w:tr w:rsidR="007A46C1" w:rsidRPr="007A46C1" w14:paraId="2D91C117" w14:textId="77777777" w:rsidTr="000B4FB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C04256E" w14:textId="2D2BBB72" w:rsidR="00C84942" w:rsidRPr="00A80A0C" w:rsidRDefault="00C84942">
-[...16 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="09266B3C" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>Logística como despacho de aduanas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="761CEE36" w14:textId="3DE4DC39" w:rsidR="00C84942" w:rsidRPr="00A80A0C" w:rsidRDefault="00C84942">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="21EC9140" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Adquisiciones </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1298BA7E" w14:textId="77777777" w:rsidR="00DF3BE7" w:rsidRPr="00A80A0C" w:rsidRDefault="00C84942">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="0B8CFD6C" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Preparar los documentos de despacho de aduanas y procesar el despacho aduanero con el Gobierno.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EEB7432" w14:textId="3A4AC091" w:rsidR="00C84942" w:rsidRPr="003B3E83" w:rsidRDefault="00DF3BE7">
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> solicitante para su verificación.</w:t>
+          <w:p w14:paraId="3AE2E26A" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Compartir copias de los documentos de envío con la unidad solicitante para su verificación.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39D56F44" w14:textId="62464391" w:rsidR="00C84942" w:rsidRPr="00A80A0C" w:rsidRDefault="00DF3BE7">
-[...15 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2D14CF9B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Verificar el cumplimiento de los documentos de envío</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1A5A05" w14:textId="77777777" w:rsidR="00C84942" w:rsidRPr="00A80A0C" w:rsidRDefault="00C84942">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="126D31A5" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29FC553F" w14:textId="30680642" w:rsidR="00C84942" w:rsidRPr="00A80A0C" w:rsidRDefault="00C84942">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="02165399" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Presentar los documentos de envío y los documentos de despacho de aduanas relevantes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="0EE3012B" w14:textId="77777777" w:rsidTr="1D0C4047">
+      <w:tr w:rsidR="007A46C1" w:rsidRPr="007A46C1" w14:paraId="5861B373" w14:textId="77777777" w:rsidTr="000B4FB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="426D9498" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="4BA96526" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Gestión de Cambios (variaciones, reclamaciones, enmiendas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00EA594C" w14:textId="60CA4886" w:rsidR="00765C5F" w:rsidRPr="003B3E83" w:rsidRDefault="44A41C74">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> solicitante</w:t>
+          <w:p w14:paraId="3C9A52D3" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Unidad solicitante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3970766D" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="07683156" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Preparar y verificar </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A7C07D2" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="43396B10" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>la documentación de respaldo.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5493FFA8" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="0051091C">
-[...26 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="0CCD0ED8" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31BF39A1" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Presentar la solicitud para revisión y aprobación al PA/CAP/RACP/ACP, cuando corresponda</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30CD903A" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...26 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="1012A211" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35E03214" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Si es aprobada, formular la enmienda del contrato y obtener las firmas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20560524" w14:textId="77777777" w:rsidR="004161DB" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="74EE032D" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Emitir la solicitud y brindar justificaciones para una enmienda</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26830D5B" w14:textId="543C1748" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="69FCD459" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA42D0F" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="236B560A" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2159F7B2" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="67D09333" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisar y acordar los términos de los cambios requeridos. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EF09D4D" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="0051091C">
-[...25 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="47ABF600" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B093C1D" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Presentar los costos, el personal y los cronogramas para los cambios requeridos cuando corresponda. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EB2DD5C" w14:textId="1D563831" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="1C53DD69" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Firmar la enmienda del contrato.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="14E3057A" w14:textId="77777777" w:rsidTr="1D0C4047">
+      <w:tr w:rsidR="007A46C1" w:rsidRPr="007A46C1" w14:paraId="1FEE5534" w14:textId="77777777" w:rsidTr="000B4FB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35B093EE" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="372E265C" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Pagos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6094997B" w14:textId="4B4D3251" w:rsidR="00765C5F" w:rsidRPr="003B3E83" w:rsidRDefault="44A41C74">
-[...41 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="00825A43" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Unidad solicitante Adquisiciones</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23CD70B7" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Finanzas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AEECDEE" w14:textId="199EB6BA" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="004161DB">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="1B69F50D" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Emitir documentos de respaldo, como contrato y ODC</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="465EF5E2" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="4AEAA729" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C589939" w14:textId="62CAD33B" w:rsidR="00B47C51" w:rsidRPr="00A80A0C" w:rsidRDefault="00B47C51">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="271BB144" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Verificar el logro de los entregables</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23AFB396" w14:textId="3D809389" w:rsidR="00B47C51" w:rsidRPr="00A80A0C" w:rsidRDefault="00B47C51">
-[...40 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="6C6C45EE" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Crear recibo de Quantum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10C3BF90" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Certificar factura</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BA9B682" w14:textId="77777777" w:rsidR="00373215" w:rsidRPr="00A80A0C" w:rsidRDefault="00373215">
-[...26 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="4098B3C8" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D35C989" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Emitir certificación para el pago </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AC8013C" w14:textId="77777777" w:rsidR="00373215" w:rsidRPr="00A80A0C" w:rsidRDefault="00373215">
-[...26 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="53816A5B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26D9F9E1" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Solicitar el pago. Si es el pago final, deberá presentarse la evaluación de desempeño antes del pago final</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8D6AF1" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="1353F7E5" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Verificar la solicitud de pago y procesar el pago</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AF9C280" w14:textId="77777777" w:rsidR="00C85716" w:rsidRPr="00A80A0C" w:rsidRDefault="00C85716">
-[...26 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="1759C6CA" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A2BE881" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Archivar los documentos relacionados con los pagos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1B218C" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="318394C0" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Presentar facturas y documentación de respaldo como informes y notas de entrega</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="253AE044" w14:textId="77777777" w:rsidTr="1D0C4047">
+      <w:tr w:rsidR="007A46C1" w:rsidRPr="007A46C1" w14:paraId="37F8408F" w14:textId="77777777" w:rsidTr="000B4FB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6455D87C" w14:textId="15C2E3FF" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="1547825C" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Certificado de toma de posesión (cuando corresponda)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5EEB9B" w14:textId="6B902E02" w:rsidR="00765C5F" w:rsidRPr="003B3E83" w:rsidRDefault="44A41C74">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> solicitante</w:t>
+          <w:p w14:paraId="7360CE6C" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Unidad solicitante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70817BFD" w14:textId="1541E1BD" w:rsidR="00765C5F" w:rsidRPr="003B3E83" w:rsidRDefault="00303AFD">
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> solicitante y el proveedor</w:t>
+          <w:p w14:paraId="63DBFE9E" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Coordinar con la unidad solicitante y el proveedor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="327E7B38" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="09C3D722" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Firmar el certificado de toma de posesión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3949D2CF" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="3920DDC3" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60292344" w14:textId="0A69B9C5" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="3CE85456" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="0E66CE1B" w14:textId="77777777" w:rsidTr="1D0C4047">
+      <w:tr w:rsidR="007A46C1" w:rsidRPr="007A46C1" w14:paraId="369EFC9A" w14:textId="77777777" w:rsidTr="000B4FB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBA4E25" w14:textId="1B7DCF6D" w:rsidR="00765C5F" w:rsidRPr="003B3E83" w:rsidRDefault="00765C5F">
-[...49 lines deleted...]
-              <w:t>(DLP) (cuando corresponda)</w:t>
+          <w:p w14:paraId="49D17535" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Período de responsabilidad por defectos (DLP) (cuando corresponda)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C54B92F" w14:textId="448B522D" w:rsidR="00765C5F" w:rsidRPr="003B3E83" w:rsidRDefault="44A41C74">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> solicitante</w:t>
+          <w:p w14:paraId="038A4222" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Unidad solicitante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45A42B77" w14:textId="223CB147" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="6A17B797" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Presentar los documentos de DLP relevantes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7341A59C" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="2AEB0043" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Gestionar el DLP y las posibles reclamaciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67D1FDD6" w14:textId="77777777" w:rsidR="00B47C51" w:rsidRPr="00A80A0C" w:rsidRDefault="00B47C51">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="1475CD1B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Presentar los documentos de DLP a adquisiciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46245E54" w14:textId="295540B1" w:rsidR="004161DB" w:rsidRPr="00A80A0C" w:rsidRDefault="004161DB">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="064A3238" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Archivar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C439E25" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="677544AA" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4916E548" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="18D8220D" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Corregir defectos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="6CB24B65" w14:textId="77777777" w:rsidTr="1D0C4047">
+      <w:tr w:rsidR="007A46C1" w:rsidRPr="007A46C1" w14:paraId="179A8249" w14:textId="77777777" w:rsidTr="000B4FB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53C4FE26" w14:textId="63478BC0" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...15 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0C4D7C69" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Certificado de Terminación Definitiva/Certificación para el Pago final</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4756C9ED" w14:textId="2FDC706D" w:rsidR="00303AFD" w:rsidRPr="003B3E83" w:rsidRDefault="44A41C74">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> solicitante</w:t>
+          <w:p w14:paraId="13AA812B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Unidad solicitante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="678D65EF" w14:textId="36D1C48A" w:rsidR="00303AFD" w:rsidRPr="003B3E83" w:rsidRDefault="00303AFD">
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> solicitante y el proveedor</w:t>
+          <w:p w14:paraId="0F2A0ADE" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Coordinar con la unidad solicitante y el proveedor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="368C5DB0" w14:textId="7B7F3DCD" w:rsidR="00C85716" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="5AEF9B9F" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Firmar el certificado de terminación definitiva o la certificación para el pago final relevantes y archivar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41F2F6F0" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="35320CB6" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F83267" w14:textId="4F0A251D" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="5C1E75D0" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="1D5E2A8B" w14:textId="77777777" w:rsidTr="1D0C4047">
+      <w:tr w:rsidR="007A46C1" w:rsidRPr="007A46C1" w14:paraId="1E79D466" w14:textId="77777777" w:rsidTr="000B4FB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F034174" w14:textId="0C0FA3C3" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="1D84D635" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Certificado de Traspaso (cuando corresponda)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF2B804" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="0C1A5EC3" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Solicitante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8A1FC3" w14:textId="06D97DD8" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="6AB21875" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Coordinar con el Solicitante y el proveedor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C263A8E" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="4D61347E" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Preparar el Certificado para que sea firmado por el PNUD, el cliente o el usuario final</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79F1390E" w14:textId="3D53CB35" w:rsidR="00663C48" w:rsidRPr="00A80A0C" w:rsidRDefault="00EC287A">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="2527A682" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Archivar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3626B749" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="7D2B8FCE" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06524643" w14:textId="7D50490E" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="0B38D617" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Firmar certificado de traspaso</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="6F97C819" w14:textId="77777777" w:rsidTr="1D0C4047">
+      <w:tr w:rsidR="007A46C1" w:rsidRPr="007A46C1" w14:paraId="459EB84B" w14:textId="77777777" w:rsidTr="000B4FB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47BA684D" w14:textId="1383C392" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00DD5407">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="42D60EB1" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Evaluación de desempeño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55403DA5" w14:textId="1BD539FE" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="28FE7AA3" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Solicitante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F4B5B58" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="45B38CFE" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Adquisiciones debe mantener un registro de todas las evaluaciones de desempeño.</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="402ED72B" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="0051091C">
-[...24 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="1434B495" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45007678" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Presentar una copia de cualquier formulario o informe de evaluación de desempeño en el archivo de casos de adquisiciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C89BD75" w14:textId="764D51E3" w:rsidR="00B22D55" w:rsidRPr="00A80A0C" w:rsidRDefault="00B22D55">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="3DCDB83B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6DAC4F" w14:textId="7CF453E6" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="182172B9" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Evaluar el desempeño del proveedor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44439DB5" w14:textId="77777777" w:rsidR="00DD5407" w:rsidRPr="00A80A0C" w:rsidRDefault="00DD5407">
-[...93 lines deleted...]
-              <w:t xml:space="preserve"> de Adquisiciones</w:t>
+          <w:p w14:paraId="563ADB07" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AF181BF" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notificar a la Unidad de Adquisiciones sobre la calidad del desempeño del proveedor </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E0B4CF0" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="629350C7" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Presentar una copia de la evaluación de desempeño a la Unidad de Adquisiciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16E0FD7C" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="488EC7F8" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5069380A" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="289A6197" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="7F45BC8B" w14:textId="77777777" w:rsidTr="1D0C4047">
+      <w:tr w:rsidR="007A46C1" w:rsidRPr="007A46C1" w14:paraId="276A2E25" w14:textId="77777777" w:rsidTr="000B4FB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE45993" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="7510F84C" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Cierre del contrato</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F4D24DB" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="271280C2" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8BD833" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="0BE263C7" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Adquisiciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58F1F2EB" w14:textId="1337ED5E" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="071A7FD8" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55010BC5" w14:textId="28219FFF" w:rsidR="00765C5F" w:rsidRPr="003B3E83" w:rsidRDefault="00765C5F">
-[...49 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="1EA73DF0" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cerrar la PO.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10FFEA12" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Devolver la Garantía de Cumplimiento según los términos del Contrato </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70161AB2" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="0051091C">
-[...18 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="44C36BC3" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1809ECA9" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31D79078" w14:textId="2D03C3AB" w:rsidR="00765C5F" w:rsidRPr="003B3E83" w:rsidRDefault="00303AFD">
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> de Adquisiciones sobre la finalización del contrato</w:t>
+          <w:p w14:paraId="4FC8DA8C" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Informar a la Unidad de Adquisiciones sobre la finalización del contrato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35CE0C68" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="67750DD1" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5610F7D1" w14:textId="77777777" w:rsidR="00B47C51" w:rsidRPr="00A80A0C" w:rsidRDefault="00B47C51">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="109FE66B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Devolver cualquier equipo o material no usado al PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1132C5AD" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="61574207" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Presentar las facturas terminales, si hay alguna</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A4ED8EA" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...41 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="6B8CF85B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Recolectar la fianza o garantía de cumplimiento, si corresponde</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A20B7E4" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Presentar las notas de traspaso, si corresponde</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CBED031" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="743B70FA" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="35174486" w14:textId="77777777" w:rsidTr="1D0C4047">
+      <w:tr w:rsidR="007A46C1" w:rsidRPr="007A46C1" w14:paraId="03796B48" w14:textId="77777777" w:rsidTr="000B4FB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="315F0B0C" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="2F78F6B7" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Enajenación o reutilización de artículos o equipos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26378A3A" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="4E9DA9F0" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Solicitante</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BBE95C2" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="118D45C4" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Adquisiciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="001A6AA5" w14:textId="51BA9326" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="73BA210E" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Preparar documento </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22847587" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="46930069" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Proporcionar directrices de enajenación y obtener aprobaciones cuando corresponda</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="594CE996" w14:textId="77777777" w:rsidR="00B47C51" w:rsidRPr="00A80A0C" w:rsidRDefault="00B47C51">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="10838C65" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Realizar el proceso de enajenación cuando sea necesario</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CEAD57E" w14:textId="091EFFEA" w:rsidR="00C85716" w:rsidRPr="00A80A0C" w:rsidRDefault="00C85716">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="21ADC6C6" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Presentación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="080D42FB" w14:textId="0867D243" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="22AF69BB" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Iniciar el proceso de enajenación.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FCF4290" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="3E77EF91" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D399508" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="1A2E7634" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CA7A77B" w14:textId="3948EFB3" w:rsidR="00006F99" w:rsidRDefault="00006F99">
+    <w:p w14:paraId="64155A15" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7E2FCADF" w14:textId="77777777" w:rsidR="00C37B2F" w:rsidRPr="003B3E83" w:rsidRDefault="00C37B2F" w:rsidP="00C37B2F">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21236A5B" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="222DC8EC" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="00FB66F8" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4D00A35E" w14:textId="77777777" w:rsidR="00C37B2F" w:rsidRDefault="00C37B2F" w:rsidP="003B3E83">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5181D1C9" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="00FB66F8" w:rsidRDefault="007A46C1" w:rsidP="00FB66F8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB66F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB66F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C59F3DE" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="00FB66F8" w:rsidRDefault="007A46C1" w:rsidP="00FB66F8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21ED8269" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="00FB66F8" w:rsidRDefault="007A46C1" w:rsidP="00FB66F8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB66F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB66F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1E0648E9" w14:textId="77777777" w:rsidR="00C37B2F" w:rsidRPr="003B3E83" w:rsidRDefault="00C37B2F">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB0CC3D" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="00FB66F8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId18"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6657E9E5" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00FB66F8">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1619" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="132457EF" w14:textId="77777777" w:rsidR="005C18C0" w:rsidRDefault="005C18C0" w:rsidP="006A295A">
+    <w:p w14:paraId="32DC17D5" w14:textId="77777777" w:rsidR="005D7886" w:rsidRDefault="005D7886" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74CB965D" w14:textId="77777777" w:rsidR="005C18C0" w:rsidRDefault="005C18C0" w:rsidP="006A295A">
+    <w:p w14:paraId="31325A9E" w14:textId="77777777" w:rsidR="005D7886" w:rsidRDefault="005D7886" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica-Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ITCGaramondStd-Bk">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...35 lines deleted...]
-  </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="81"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="533620432"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1705238520"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:p w14:paraId="347661C7" w14:textId="3BE94DB4" w:rsidR="00B05F34" w:rsidRPr="00B05F34" w:rsidRDefault="00B05F34" w:rsidP="00367CBC">
+          <w:p w14:paraId="4342DCAE" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="00367CBC">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:ind w:firstLine="720"/>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58BC3744" w14:textId="32534C3C" w:rsidR="007A46C1" w:rsidRPr="00FB66F8" w:rsidRDefault="007A46C1" w:rsidP="00367CBC">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:ind w:firstLine="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Página </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00FB66F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           Fecha de entrada en vigor:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB66F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01/08/2017</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB66F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          Versión </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...145 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A46C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="POPPRefItemVersion"/>
                 <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
                 <w:id w:val="720944586"/>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{73628B67-8EAC-464D-95F8-1E8537CD22EA}"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00C45056">
+                <w:r w:rsidRPr="007A46C1">
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                    <w:bCs/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>6</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="232E6EE8" w14:textId="569DD13E" w:rsidR="00C21235" w:rsidRDefault="00B05F34">
-[...6 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C6C8C48" w14:textId="77777777" w:rsidR="005C18C0" w:rsidRDefault="005C18C0" w:rsidP="006A295A">
+    <w:p w14:paraId="734A6F95" w14:textId="77777777" w:rsidR="005D7886" w:rsidRDefault="005D7886" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="687DE5C3" w14:textId="77777777" w:rsidR="005C18C0" w:rsidRDefault="005C18C0" w:rsidP="006A295A">
+    <w:p w14:paraId="001BB602" w14:textId="77777777" w:rsidR="005D7886" w:rsidRDefault="005D7886" w:rsidP="007A46C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5088FA96" w14:textId="04763C49" w:rsidR="003B1B06" w:rsidRPr="003B3E83" w:rsidRDefault="003B1B06" w:rsidP="00140A9D">
+    <w:p w14:paraId="2C980EB0" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="44A41C74">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="44A41C74">
-[...18 lines deleted...]
-    <w:p w14:paraId="320226C8" w14:textId="77777777" w:rsidR="003B1B06" w:rsidRPr="00A80A0C" w:rsidRDefault="003B1B06" w:rsidP="00140A9D">
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El personal designado por la unidad o el proyecto solicitantes. Podría ser el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Proyecto, el Ingeniero, el Asesor Técnico o el Asociado en la Ejecución del PNUD en una modalidad NIM o el Equipo de Gestión de Contratos para los contratos superiores a USD 2 millones. Cualquier personal que se haya asignado para gestionar el contrato debe estar familiarizado con los requisitos del contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60783733" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="081DC531" w14:textId="55A4C08C" w:rsidR="003B1B06" w:rsidRPr="00140A9D" w:rsidRDefault="003B1B06" w:rsidP="00140A9D">
+    <w:p w14:paraId="7EEA8161" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La Estrategia de Gestión de Contratos consiste en definir </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>el  qué</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, cómo, quién y cuándo de la gestión regular </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>del  contrato</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:t xml:space="preserve">desde la adjudicación del contrato hasta su finalización e incorpora los requisitos ya identificados en las etapas previas a la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">adjudicación del proceso de adquisición en los </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>TdR</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (términos de referencia), las Especificaciones y los Términos y Condiciones </w:t>
       </w:r>
-      <w:r w:rsidR="00140A9D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>del contrato.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="792CB9F6" w14:textId="52B5A7D4" w:rsidR="00B72792" w:rsidRDefault="00B72792">
+    <w:p w14:paraId="05726EFC" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="44A41C74">
+      <w:r w:rsidRPr="007A46C1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="44A41C74">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El solicitante es quien procesa los pagos mientras que la unidad de adquisiciones proporciona los documentos relevantes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EA0B07">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>del contrato y brinda apoyo cuando hay controversias o desacuerdos sobre los pagos adeudados al proveedor.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="542EB50B" w14:textId="51614E5C" w:rsidR="00C91610" w:rsidRPr="00A80A0C" w:rsidRDefault="00C91610">
+    <w:p w14:paraId="1218800F" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> O el Equipo de Gestión de Contratos en el caso de contratos complejos y de alto valor superiores a USD 2 millones. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="6281AA20" w14:textId="55B8D84E" w:rsidR="00A95F83" w:rsidRPr="00A80A0C" w:rsidRDefault="00A95F83">
+    <w:p w14:paraId="50F57001" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>. Es diferente del cierre del proyecto que es manejado por el Equipo de Proyectos de acuerdo con las directrices programáticas.</w:t>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Este es el cierre del contrato con el proveedor y la finalización de la Orden de Compra en Quantum. Es diferente del cierre del proyecto que es manejado por el Equipo de Proyectos de acuerdo con las directrices programáticas.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="281DC33B" w14:textId="237D8547" w:rsidR="00C21235" w:rsidRPr="00A80A0C" w:rsidRDefault="00C21235" w:rsidP="00765C5F">
+    <w:p w14:paraId="72D6A4CF" w14:textId="77777777" w:rsidR="007A46C1" w:rsidRPr="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="007A46C1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A46C1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007A46C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> La evaluación de desempeño debe revisarse como parte del proceso de evaluación para la posterior contratación del licitante, y deben identificarse las medidas que deben tomarse para abordar cualquier posible deficiencia.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7730221C" w14:textId="7564E3B6" w:rsidR="003B1B06" w:rsidRDefault="00D67AFF" w:rsidP="00A80A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F7DA039" w14:textId="0872AC94" w:rsidR="007A46C1" w:rsidRDefault="007A46C1" w:rsidP="00A80A0C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A80C03E" wp14:editId="785BDF90">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="392BC305" wp14:editId="557D9CA9">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-117043</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="788432976" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03B02831"/>
+    <w:nsid w:val="272A2224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="081EDA88"/>
-    <w:lvl w:ilvl="0" w:tplc="4FF6EEAC">
+    <w:tmpl w:val="A5BA4F8A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3678F9E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...10 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...76 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...124 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05C92F36"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28353373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B5CCF29C"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="F2EE2FE4"/>
+    <w:lvl w:ilvl="0" w:tplc="CEA658D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...85 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold" w:hint="default"/>
-[...1382 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -10053,64 +8854,153 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AB216B0"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32D253CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0C22D058"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="1DACC3C8"/>
+    <w:lvl w:ilvl="0" w:tplc="6728BF90">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A1A123F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B40236FA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -10166,2475 +9056,253 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="321E63E8"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A6A12EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="128ABF2C"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:tmpl w:val="D8F60C1E"/>
+    <w:lvl w:ilvl="0" w:tplc="4482BF70">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...76 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32D253CE"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DD95AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1DACC3C8"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="02A0F456"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
-[...260 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...1874 lines deleted...]
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74617DC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14AA14DE"/>
     <w:lvl w:ilvl="0" w:tplc="02249994">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -12681,2636 +9349,487 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-[...125 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79A34801"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08A88928"/>
+    <w:lvl w:ilvl="0" w:tplc="A866CB32">
       <w:start w:val="9"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
-      </w:rPr>
-[...197 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79A34801"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B6A62AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="08A88928"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:tmpl w:val="F27032DA"/>
+    <w:lvl w:ilvl="0" w:tplc="25381C4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D6134D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6608A136"/>
+    <w:lvl w:ilvl="0" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-[...485 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="450368129">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="726419172">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1469401094">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="3" w16cid:durableId="325783928">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="325783928">
-    <w:abstractNumId w:val="53"/>
+  <w:num w:numId="4" w16cid:durableId="835263618">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="644968447">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="5" w16cid:durableId="1824348179">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1815292521">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="6" w16cid:durableId="1785686603">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2072147426">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="7" w16cid:durableId="19402904">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2072148684">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="8" w16cid:durableId="2008510019">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1556157367">
-[...5 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="342436389">
+  <w:num w:numId="9" w16cid:durableId="43601825">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1096748437">
-[...89 lines deleted...]
-  <w:num w:numId="42" w16cid:durableId="585966779">
+  <w:num w:numId="10" w16cid:durableId="213080209">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="833255196">
-[...38 lines deleted...]
-  <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A295A"/>
-[...1309 lines deleted...]
-    <w:rsid w:val="7E702311"/>
+    <w:rsidRoot w:val="007A46C1"/>
+    <w:rsid w:val="005D7886"/>
+    <w:rsid w:val="00696266"/>
+    <w:rsid w:val="007A46C1"/>
+    <w:rsid w:val="008714E7"/>
+    <w:rsid w:val="008E1644"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C748CD"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FB66F8"/>
+    <w:rsid w:val="00FF2852"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="38769253"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{FEC807E4-474D-46B8-8A28-E8537AC41D41}"/>
+  <w14:docId w14:val="0286414A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{35A9384E-624A-42C0-8379-D38483E103EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -15350,52 +9869,52 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15645,1763 +10164,1033 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007A4D00"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="007A46C1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="-720"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A46C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF3323"/>
+    <w:rsid w:val="007A46C1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A46C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A46C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A46C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A46C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A46C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A46C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...15 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="006A295A"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007A46C1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
-[...2 lines deleted...]
-    <w:rsid w:val="006A295A"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A46C1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
-  </w:style>
-[...269 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF3323"/>
+    <w:rsid w:val="007A46C1"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footnotedescription">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A46C1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:color w:val="181717"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="footnotedescriptionChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00553358"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A46C1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...3 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="footnotemark">
-[...2 lines deleted...]
-    <w:rsid w:val="00553358"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A46C1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...2 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A46C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A46C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A46C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00977C0B"/>
+    <w:rsid w:val="007A46C1"/>
     <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00977C0B"/>
+    <w:rsid w:val="007A46C1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00977C0B"/>
+    <w:rsid w:val="007A46C1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00977C0B"/>
+    <w:rsid w:val="007A46C1"/>
     <w:rPr>
-      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00996EA4"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A46C1"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007A46C1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A46C1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-    <w:name w:val="apple-converted-space"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00E718D1"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A46C1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-    <w:name w:val="Strong"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A46C1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="22"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007A46C1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00E718D1"/>
+    <w:rsid w:val="007A46C1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007A46C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007A46C1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007A46C1"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A46C1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007A46C1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A46C1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007A46C1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="007A46C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00313D9F"/>
+    <w:rsid w:val="007A46C1"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...60 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...94 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OLS/Shared%20Documents/Forms/SBAA.aspx?id=%2Fteams%2FOLS%2FShared%20Documents%2FUNDP%20Basic%20Documents%2FSettlement%20Policy%20Note%2Epdf&amp;viewid=47eb6516%2D8950%2D4b59%2Dbc40%2D3d53172e1dfb&amp;parent=%2Fteams%2FOLS%2FShared%20Documents%2FUNDP%20Basic%20Documents" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/6406" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OLS/Shared%20Documents/Forms/SBAA.aspx?id=%2Fteams%2FOLS%2FShared%20Documents%2FUNDP%20Basic%20Documents%2FSettlement%20Policy%20Note%2Epdf&amp;viewid=47eb6516%2D8950%2D4b59%2Dbc40%2D3d53172e1dfb&amp;parent=%2Fteams%2FOLS%2FShared%20Documents%2FUNDP%20Basic%20Documents" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3894</Words>
-  <Characters>22200</Characters>
+  <Words>3902</Words>
+  <Characters>22246</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>185</Lines>
   <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26042</CharactersWithSpaces>
+  <CharactersWithSpaces>26096</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Adenike Akoh</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...69 lines deleted...]
-</file>