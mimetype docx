--- v0 (2025-10-03)
+++ v1 (2026-06-07)
@@ -1,12797 +1,8954 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="49E481D4" w14:textId="1A68F81A" w:rsidR="007C6BC9" w:rsidRDefault="007C6BC9" w:rsidP="007C6BC9">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="33F498FC" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Contract Management </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4802AC20" w14:textId="77777777" w:rsidR="007C6BC9" w:rsidRPr="007C6BC9" w:rsidRDefault="007C6BC9" w:rsidP="007C6BC9">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="499DC221" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442D49E0" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="002F3175" w:rsidRPr="00A80A0C">
-[...128 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontract management is the effective and efficient monitoring of contract activities to ensure that goods, services and/or works contracted by UNDP are delivered in a timely manner, at the agreed cost and to the specified requirements, which shall be clearly established in the Terms of Reference or Specifications at the pre-award stage of the procurement process.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1877E0B5" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F43A6C" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...184 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contract Management encompasses all post-award tasks including, performance monitoring, relationship management, risk management, contract administration and dispute resolution. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The nature and extent of contract management shall vary between contracts depending on the nature, value and complexity of each contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397223B1" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD00AB3" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contract Management Principles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9E2D84" w14:textId="77777777" w:rsidR="00CC37BB" w:rsidRPr="00A80A0C" w:rsidRDefault="00CC37BB" w:rsidP="00A80A0C">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
+    <w:p w14:paraId="4A376738" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7FA24A" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All contracts including purchase orders (POs) shall be monitored by the requesting unit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A80A0C">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the support of the procurement unit. The procurement unit shall implement all the administrative requirements including the management of required documentation, change management and contract closure; and work together with the requester/end user to manage the relationship with the supplier and ensure effective communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D81CDA5" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17BB07D7" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon contract award, the requesting unit and the procurement unit shall </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A80A0C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>analyse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A80A0C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the terms and conditions of the signed contract, meet with the supplier and develop a contract management strategy that will govern the management of the contract. The strategy</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B37EA">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, depending on the complexity of the contract, shall identify post-award activities such as intermediate performance goals for the monitoring of contract implementation, possible risks and mitigation measures, review roles and responsibilities, establish monitoring and communication arrangements, including the nature and frequency of the meetings that will be held with the supplier during the implementation of the contract. This strategy will enable the requesting unit to measure progress, detect significant performance variances, take corrective actions, and follow up. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF04916" w14:textId="77777777" w:rsidR="002350AC" w:rsidRPr="001B37EA" w:rsidRDefault="002350AC" w:rsidP="007316DF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7D286EDC" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1331F120" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="377FB758" w14:textId="5B1DE175" w:rsidR="00187666" w:rsidRPr="00623F2C" w:rsidRDefault="00187666" w:rsidP="00A80A0C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All contracts </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be managed effectively to avoid consequences such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as, the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>misunderstanding of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> technical    requirements, inadequate monitoring of supplier performance, late certification of milestones/deliverables, delayed or late payments, unclear roles and responsibilities, all of which may result in poor performance, failed contracts and costly contract amendments/extensions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFC0E32" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10045117" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B98F7F" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC2D460" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435A4D87" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Thresholds for C</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:t>Thresholds for Contract Management Activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5D082F" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E0FF29A" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="360"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The scope of the contracts management activities shall depend on the value and complexity of each contract. In the case of low-valued goods or equipment purchase orders, a meeting clarifying the expected contract management actions, communicated verbally in person or by telephone or email, shall be sufficient to ensure agreement by both parties on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the monitoring</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DADDC8" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="360" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B7B0158" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="360"/>
-        <w:jc w:val="both"/>
-[...84 lines deleted...]
-      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Where contracts are of high value, complex, or have long duration, a contract management team comprising of subject matter experts, procurement unit, requesting unit, the end user and the supplier shall be established to agree on contract management activities, regularly convene on agreed frequency, for the tracking of implementation activities and resolving of issues encountered during the implementation period.  Complex or high value contracts are those above $2 million USD.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EF75F2" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="558C8AD2" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Performance Monitoring:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB68630" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7446A87D" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...75 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Performance measures already identified at the pre-award stage to suit the requirements of a contract shall be set out in the contract. They shall provide clear and demonstrable evidence of the success (or otherwise) of the c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ontractual obligations of the supplier:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6FC84E" w14:textId="77777777" w:rsidR="00D20951" w:rsidRPr="00A80A0C" w:rsidRDefault="00D20951" w:rsidP="00922881">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="55BAC76F" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7981C942" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A80A0C">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> be </w:t>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requesting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unit shall monitor the performance of the supplier to ensure that the contracted goods and services are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>being delivered</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with the agreed performance, quality levels and price set out in the contract. The following themes may be </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A80A0C">
-[...9 lines deleted...]
-        <w:t>tilised</w:t>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utilised</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A80A0C">
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to measure supplier performance, as applicable:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0312E450" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="360"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CD83F1" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="360"/>
-        <w:jc w:val="both"/>
-[...43 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial – all costs are to be maintained at the contracted amount or reduced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154B74D8" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ACE4719" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="360"/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delivery capability – the supplier shall indeed be able to deliver on the contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268A3CFF" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2052D998" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="360"/>
-        <w:jc w:val="both"/>
-[...55 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Benefits realized – the needs and objectives of the contract are to be achieved </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25725AF9" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F18CDE0" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="360"/>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service quality using Service Level Agreements (SLA) where applicable, such as call-out time, customer service response time, performance against agreed delivery lead times shall be in line with the contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659ECA2D" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17BF0099" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="360"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Product quality - percentage of delivery rejects, warranty claims shall be in congruence with the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15869A18" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D23A25" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="360"/>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accessibility and responsiveness of supplier’s management to the business unit’s requests, observations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, feedback</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relating to the contract shall be verified and monitored.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070D9CD3" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3045F60A" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00324C60" w:rsidRPr="001B37EA">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Managing Poor Performance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FC97A2" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2351C598" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When the performance does not meet the agreed performance standard(s), the requesting unit shall verify if the situation had occurred due to failure on the part of UNDP or its Implementing Partners such as delayed payments, unclear aspects of the specifications, inadequate logistical support and other possible causes. If the poor performance is not attributable to the supplier, the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requesting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...166 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unit shall take the necessary corrective measures, including intervening with other third-party entities that may be causing the contract implementation challenges. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13162459" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="537D32C9" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>When poor performance is due to the actions</w:t>
-[...262 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">When poor performance is due to the actions, omissions or errors that are attributable to the supplier, the requesting shall document the observation; notify the supplier and request for corrective actions to be undertaken in a timely manner. In the event of a recurring poor performance, the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requesting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unit shall notify the procurement unit and provide documented proof of such poor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>performances</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including the corrective actions undertaken or otherwise by the supplier.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05123BAA" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="278798CA" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...116 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Head of Procurement Unit or Operations shall discuss with the requester, then the supplier; assess the situation and recommend the corrective actions to be taken or escalate the situation for consultation with the Procurement Service Unit (PSU) and the Legal Office (LO) if the Business Unit (BU) is unable to resolve the challenge. Whenever termination is being considered, the BU shall consult with LO before taking such an action. LO will review the situation and advise on the possible action that may be taken, including further corrective </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with respect to that contract.  If suspension or exclusion of that supplier from future UNDP solicitations is recommended, this shall be reviewed and determined by the Procurement Services Unit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FD416C" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69C37D03" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relationship and Communication Management: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9FBF73" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A804CB6" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...145 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An open and constructive relationship shall be maintained with the supplier to enable the supplier to share problems being encountered in contract implementation, offer innovative and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cost saving</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solutions and to be more amenable to negotiations where required. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requesting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unit and the procurement unit shall be very conversant with the requirements of the contract, ensure that roles and responsibilities are clearly understood by both parties and secure the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0079142D" w:rsidRPr="00A80A0C">
-[...39 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>support and guidance of senior managers in managing the relationship with the supplier, where applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770BA2DA" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14738301" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...21 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All communications shall be in writing and whenever verbal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>communication</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are made, they shall be subsequently documented and filed in the contract documentation file. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E756FF1" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A543B54" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...81 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Regular contract review meetings or discussions shall be held with the supplier to review and discuss developments or risks identified during the implementation of the contract. The frequency of the meetings or discussions shall be determined by the scope, value and complexity of the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C74E9FF" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C41A55D" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...51 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Existing policy on conflicts of interest shall be upheld in all relationships with the supplier and the end user.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D71D6CC" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="034A2D40" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contract Administration:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDF11B5" w14:textId="77777777" w:rsidR="001142E5" w:rsidRPr="00A80A0C" w:rsidRDefault="001142E5" w:rsidP="00A80A0C">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4FB69B42" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B6F16DC" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...153 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Upon the award of the contract, the administrative elements of contract management which include the processing of contract amendments, obtaining the requisite approvals, maintenance of an audit file for the contract including all correspondences, facilitation of contract meetings where required, support with the tracking of payments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, deadlines and contract closure activities, shall be conducted by the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procurement unit in collaboration with/and at the request of the requesting unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCCC545" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB8CF9E" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Change Management/Contract Amendment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4601BB49" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7AC605" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...29 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contracts shall be amended when there are justifiable requirements such as the extension of the duration, modification of the scope of the goods or services to be delivered or other relevant aspects of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>the contract and they shall be duly approv</w:t>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>the contract and they shall be duly approved by the relevant authorities in the BU and the Procurement Review Committees (PA/CAP/RACP/ACP) where applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400B9A3D" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="ArialMT" w:hAnsi="Calibri" w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contracts shall not be increased or extended as a means for unduly avoiding competitive solicitation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the requirement. They shall only be amended to reflect a development in the contractual arrangement or other material change in circumstances. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1828E9A2" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7497ACA9" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amendments shall be made well in advance of the proposed effective date of the amendment, and always prior to the expiry date of the contract as expired contracts are not valid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C7D42A" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="ArialMT" w:hAnsi="Calibri" w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02234A5E" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...77 lines deleted...]
-    <w:p w14:paraId="4627E8A3" w14:textId="77777777" w:rsidR="00D05CE5" w:rsidRPr="00623F2C" w:rsidRDefault="00D05CE5" w:rsidP="00A80A0C">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amendment of the price or cost after contract award shall not be allowed except when there is an increase/decrease in the scope of the contract by UNDP in which case the unit prices in the contract shall be maintained. In </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>concluding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an amendment that extends the duration or increases the value of a contract, the following steps shall be undertaken:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE8BC69" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6190CDD4" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A satisfactory </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00DC5FDC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Supplier Performance Evaluation report</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be on file, and any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document (e.g., Performance Security) issued at the time of the original Contract shall be re-issued or modified, as appropriate for the new amounts and term; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B352C04" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11E63B72" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Justification for the amendment shall be documented in a note-to-the-file, including a value for money analysis and when appropriate, a comparative cost estimate (benchmarking) shall be undertaken to determine if the prices under the contract are still competitive and are less than the cost would be if the business unit were to engage in formal competitive bidding;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48833B69" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D8B116B" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="ArialMT" w:hAnsi="Calibri" w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amendments shall be documented with the standard </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00DC5FDC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>contract amendment template</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="ArialMT" w:hAnsi="Calibri" w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> When purchasing goods under a purchase order (PO), an amended PO or change order shall be issued to the supplier.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2833C1" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1"/>
+    </w:p>
+    <w:p w14:paraId="20562C96" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contract amendments shall be numbered sequentially; dates, nature and scope of each amendment shall be clearly stated as required in the template and shall include a statement that all other terms and conditions of the contract shall remain unchanged as contained in the contract amendment template. The procedures for signing an amendment are the same as those for the original Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F9362F" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="ArialMT" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A06BB0" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Performance Evaluation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305004C6" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D3DE80" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Performance evaluation shall be conducted at the completion of the delivery of required services and goods or works, and before [any] amendment may be made. This is to assess the fulfilment of the contracted requirements by the supplier from the beginning of the contract implementation to the end of the contract terms or at the time of the request for an amendment. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requesting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unit is primarily responsible for conducting the performance evaluation but shall obtain </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inputs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the procurement unit and the end user, if applicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430B7B50" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A86895A" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conducting Performance Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064FFAA5" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454F4137" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Performance Evaluation shall follow the requirements of the contract and shall include but not limited to the following aspects of the contract which are indicated in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00DC5FDC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>performance evaluation template</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C85BA71" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014E4444" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...115 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Achievement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of delivery schedule/timely delivery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329D958F" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="627F52E9" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Compliance with contractual terms and conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499C9052" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16596984" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adherence to warranty provisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F31AA9E" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6B5C0C" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compliance with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> social and environmental requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B6FA85" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB5A911" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quality of goods or services provided in accordance with the contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6623C877" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05CE6E87" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Timely response to requests from UNDP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B72D6BB" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA4ABC8" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Undue delay </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the performance under the contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5F0E6B" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B8F4E4" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Existence of any claims against UNDP by the supplier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A979663" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74711958" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Failure to disclose information relevant to performance such as bankruptcy or ongoing litigation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E64CD1" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1DAD8A" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Business units may verify the above aspects of the contract by issuing a questionnaire to the end users or by, conducting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">site visits.      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C976923" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...82 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A95409" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...139 lines deleted...]
-          <w:numId w:val="61"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...164 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Performance evaluation documents shall be duly filed and preserved and shall be consulted when considering any subsequent engagement of the same supplier in UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06099B8A" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A0AE70" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Claims, Contract Disputes and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dispute Resolution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6450C618" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09CC6488" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
-[...702 lines deleted...]
-          <w:numId w:val="61"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP is committed to a fair, orderly and prompt resolution of disputes with Suppliers and the requester</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B37EA">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the procurement unit shall be aware of the contractual provisions that deal with the resolution of disputes and claims.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F0A9A1" w14:textId="77777777" w:rsidR="003F546E" w:rsidRPr="001B37EA" w:rsidRDefault="003F546E" w:rsidP="00870CD5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="013978C5" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14DADC5C" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...53 lines deleted...]
-    <w:p w14:paraId="76A67E0B" w14:textId="77777777" w:rsidR="00D24A2D" w:rsidRPr="00A80A0C" w:rsidRDefault="00D24A2D" w:rsidP="00A80A0C">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the event of a contractual dispute, UNDP contracts provide that the Parties will first attempt to resolve the dispute through negotiations with a view to arriving at an amicable settlement. Contractual disputes shall be addressed as follows in compliance with the General Terms and Conditions (GTCs):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B447124" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB54E80" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...151 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Stage 1: The requesting unit shall attempt to resolve any dispute with the Supplier to fulfil the contractual requirements and communicate with the Supplier directly to discuss and implement an amicable solution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75917394" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="680BECB9" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...157 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Stage 2: If the requesting unit is unable to resolve the dispute, they will notify the Head of Procurement and/or Operations, who will intervene with the supplier, and pursue remedies such as requesting the supplier or UNDP to correct or fix the issues of contention. Consultation with the Procurement Services Unit (PSU) is recommended at this stage to avoid further complications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C856E11" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15DC5B7E" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...61 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Stage 3: If the Head of Procurement and/or Operations are unable to resolve the dispute amicably, the business unit shall immediately consult with the Procurement Services Unit and the Legal Office and shall provide the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D6DAC7" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B93F642" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>all relevant background information;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F42077" w14:textId="77777777" w:rsidR="002B321A" w:rsidRPr="00623F2C" w:rsidRDefault="002B321A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="565B2661" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a chronology of events leading up to the dispute,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678E3E82" w14:textId="77777777" w:rsidR="002B321A" w:rsidRPr="00623F2C" w:rsidRDefault="002B321A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="01DC405E" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>a description of efforts taken to resolve the dispute, including its status;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5700F3CA" w14:textId="77777777" w:rsidR="002B321A" w:rsidRPr="00623F2C" w:rsidRDefault="002B321A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="799E038D" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the disputed amount or amounts claimed by UNDP or the Supplier/Contractor/vendor;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A95822B" w14:textId="77777777" w:rsidR="002B321A" w:rsidRPr="00623F2C" w:rsidRDefault="002B321A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3DFB3B46" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a copy of the relevant contract under which the dispute arose;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AF9A24" w14:textId="77777777" w:rsidR="002B321A" w:rsidRPr="00623F2C" w:rsidRDefault="002B321A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6A1DD15B" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>copies of any other relevant documentation including contract amendments, terms of reference, email or letters of correspondence, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB92DD8" w14:textId="77777777" w:rsidR="002B321A" w:rsidRPr="00623F2C" w:rsidRDefault="002B321A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="14F5839A" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C661DF" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Head of Procurement shall provide an assessment of the situation, including an analysis of the possible consequences (financial, operational, political, and reputational) of the dispute to UNDP and keep a written record of any disputes with suppliers, as well as a description of the steps taken by the business unit to resolve the matter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14677EDF" w14:textId="77777777" w:rsidR="002B321A" w:rsidRPr="00623F2C" w:rsidRDefault="002B321A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3AA560F5" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758572A3" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:r w:rsidR="00E841A2" w:rsidRPr="00E841A2">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guidance on the dispute settlement process and actions to be taken, including concluding a settlement and release agreement, is available here: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00DC5FDC">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Policy Note on Settlement of Disputes and Settlement Agreements</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E841A2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2310F9" w14:textId="77777777" w:rsidR="00B14D34" w:rsidRPr="00E841A2" w:rsidRDefault="00B14D34" w:rsidP="00B14D34">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B8BDD0A" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FAB8BFE" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Stage 4: Arbitration is the last recourse for dispute resolution and must only be pursue in consultation with the Legal Office. If the Parties are unable to resolve the dispute amicably through negotiations, either Party has the right to submit the dispute to arbitration. It should be noted, however, that UNDP would not normally initiate an arbitration and to do so would require extensive consultation and approvals. Thus, business units shall resolve all matters where UNDP is in the position of making a demand, as proactively and practically as possible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1805ED65" w14:textId="77777777" w:rsidR="00870CD5" w:rsidRDefault="00870CD5" w:rsidP="00870CD5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5326746D" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="054D5BAF" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Breach or Termination of Contract</w:t>
       </w:r>
-      <w:r w:rsidRPr="00870CD5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Page ContentStructure Element - Description</w:t>
       </w:r>
-      <w:r w:rsidRPr="00870CD5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27070462" w14:textId="77777777" w:rsidR="00870CD5" w:rsidRDefault="00870CD5" w:rsidP="00870CD5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="03C2F323" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F63FC8" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Breach of Contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8F591A" w14:textId="3C1387F6" w:rsidR="00A55627" w:rsidRPr="00870CD5" w:rsidRDefault="00A55627" w:rsidP="00870CD5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="49F9D317" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4EC034" w14:textId="77777777" w:rsidR="00870CD5" w:rsidRDefault="00A55627" w:rsidP="00870CD5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="102407BA" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suppliers are liable for any material breach of their contractual obligations. A material breach is defined as when the UNDP is deprived of significant value reasonably expected from the contract. If a Supplier materially breaches an obligation(s), the Business Unit should provide written notice to the Supplier, with a copy to Procurement Support Unit (PSU), allowing Supplier a commercially reasonable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to cure the defect. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Supplier fails to cure the alleged breach, the Business Unit must inform PSU and/or the CPO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51493366" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0045BF2D" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Termination of Contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FC5D14" w14:textId="77777777" w:rsidR="0094149F" w:rsidRDefault="0094149F" w:rsidP="0094149F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0EC3E323" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BED7BA1" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C6BC9">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C6BC9">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A contract can be terminated when (1) there is a material breach of the entire </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the breach has not been cured or waived; or (2) the agreement allows cancellation for the breach. However, termination of a contract is not a recommended course of action. If the procuring entity still wishes to seek termination, procurement officers should contact Legal Office (LO) for guidance and approval. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Relevant Policies</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6BC9">
+      <w:r w:rsidRPr="00DC5FDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">See details on </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6BC9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Claims, Contract Disputes and</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6BC9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6BC9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dispute resolution</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6BC9">
+      <w:r w:rsidRPr="00DC5FDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="006C694B">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE8FBB6" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C6BC9">
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...69 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Structure Element - Deliverables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC0BC81" w14:textId="03FD5745" w:rsidR="001B37EA" w:rsidRPr="0094149F" w:rsidRDefault="001B37EA" w:rsidP="0094149F">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+    <w:p w14:paraId="310D4105" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648436BA" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contract Completion/Closure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F347C93" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B9BE8AB" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...156 lines deleted...]
-    <w:p w14:paraId="4722B638" w14:textId="77777777" w:rsidR="00D260E2" w:rsidRPr="00623F2C" w:rsidRDefault="00D260E2" w:rsidP="00A80A0C">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The procurement unit shall at the request of the requesting unit close out</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contract upon the delivery of all required goods/works/services.  All payments due to the supplier shall be made in a timely manner and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Purchase Order shall be closed immediately. The Performance Security shall be returned in accordance with the terms of the contract and the security instrument. The supplier shall return any equipment or unused material supplied by UNDP promptly to UNDP.  The contract shall not be closed out if there are any outstanding disputes between the parties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0739DD17" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E35D39" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Effective Documentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7C3172" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29819ECF" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...73 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The procurement, finance and requesting units shall ensure that all documents relating to their roles in contract management are complete, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>up-to-date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, signed where required and filed appropriately. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB62E1C" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2413C9E1" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...247 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The requisite documents include original copies of contracts, all contract amendments, all related communication with the supplier (electronic, internal and external correspondence), award documents including the winning offer for references during contract implementation, minutes of meetings, notes of phone conversations, reports, pictures, video films, proof of receipt of goods such as shipping documents, proof of payment, supplier assessment report and acceptance report from requesting unit/end –user.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2634912F" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4D918454" w14:textId="0F7DBCB7" w:rsidR="00765C5F" w:rsidRPr="00623F2C" w:rsidRDefault="009B450C">
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B286C0" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Standard Roles and Responsibilities for Contract Management:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11448" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2328"/>
         <w:gridCol w:w="1539"/>
         <w:gridCol w:w="2221"/>
         <w:gridCol w:w="2276"/>
         <w:gridCol w:w="1217"/>
         <w:gridCol w:w="1867"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="1AEC4D7A" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w14:paraId="3F7DB60F" w14:textId="77777777" w:rsidTr="00D8493F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="628E6866" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
+          <w:p w14:paraId="60E842F3" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C4801C0" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
+          <w:p w14:paraId="495D3DE4" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Primary Responsibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4177DD6B" w14:textId="59ED87CA" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
+          <w:p w14:paraId="191C36F6" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...30 lines deleted...]
-              <w:t>Unit’s Activities</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Related Procurement Unit’s Activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E763454" w14:textId="33506516" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
+          <w:p w14:paraId="6A753AC1" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...30 lines deleted...]
-              <w:t>’s Activities</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Related Requesting Unit’s Activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07C247EC" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
+          <w:p w14:paraId="2E5BF194" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="434DCE33" w14:textId="3890219D" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00DD5407">
+          <w:p w14:paraId="184F9116" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Supplier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="40AB7028" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w14:paraId="4FE2D14E" w14:textId="77777777" w:rsidTr="00D8493F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7664F7B7" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="54BE38B6" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contract Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A8022BD" w14:textId="6D4EDC65" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> unit</w:t>
+          <w:p w14:paraId="2092811A" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Procurement unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40C17EDB" w14:textId="38F70ABF" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="2F6F73E6" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prepare the contract</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7864081E" w14:textId="1CF3C341" w:rsidR="00A337D0" w:rsidRPr="00A80A0C" w:rsidRDefault="00A337D0">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="61BE13E5" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Share the draft contract for review by the winning bidder.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A2C7B5D" w14:textId="4EC11542" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...147 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="540E341F" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Organize signature of contract by designated authorities in UNDP and by the supplier.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FF273BC" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raise Purchase Order in Quantum </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="534ED168" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Filing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="475ACDB6" w14:textId="1090C575" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> agreed requirements</w:t>
+          <w:p w14:paraId="11C46205" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Review Contract to ensure it is in line with the agreed requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="019290CB" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="35F1081F" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC96EC5" w14:textId="019C7875" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...54 lines deleted...]
-              <w:t>contract</w:t>
+          <w:p w14:paraId="7AD170D7" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Review the draft, provide feedback and sign the agreed contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="4F8F2AE6" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w14:paraId="1CB263AA" w14:textId="77777777" w:rsidTr="00D8493F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BFA85D4" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="4B847813" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contract Monitoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24ECBA95" w14:textId="4B1BB986" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...27 lines deleted...]
-              <w:t>ing unit</w:t>
+          <w:p w14:paraId="33FF4978" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Requesting unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4F1FA0" w14:textId="3DB7525C" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="00373215">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="63B24EE4" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A80A0C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organise</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A80A0C">
-[...41 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> take off meeting(s) where required with supplier and requesting unit.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A8979E9" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>File relevant correspondences, minutes of meetings.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36C67690" w14:textId="0BA6B4B9" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="1716CDDE" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76BF42B5" w14:textId="6457F045" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...83 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="60E4788A" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Supervise and monitor the performance of the supplier.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37F13D7F" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CD0F22D" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Manage</w:t>
             </w:r>
-            <w:r w:rsidR="00E5600B" w:rsidRPr="00A80A0C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A80A0C">
-[...46 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>timelines agreed for each deliverable. Verify the quality of work, reports, deliverables</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36E7754D" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">File the reports, record site inspections and all follow up interactions with the supplier </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13FDB6D1" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="688BD35A" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="075B2B0C" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="57380F5E" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Achieve the agreed deliverables within the agreed timelines in the contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="505F2D26" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w14:paraId="58DBEEFE" w14:textId="77777777" w:rsidTr="00D8493F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C04256E" w14:textId="2D2BBB72" w:rsidR="00C84942" w:rsidRPr="00A80A0C" w:rsidRDefault="00C84942">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="02A6346C" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Logistics such as custom clearance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="761CEE36" w14:textId="3DE4DC39" w:rsidR="00C84942" w:rsidRPr="00A80A0C" w:rsidRDefault="00C84942">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="3D35C789" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Procurement </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1298BA7E" w14:textId="77777777" w:rsidR="00DF3BE7" w:rsidRPr="00A80A0C" w:rsidRDefault="00C84942">
-[...44 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="5334A45E" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prepare custom clearance documents and process the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>clearance with the Government.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25929393" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Share copies of shipping documents with the requesting unit for verification.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39D56F44" w14:textId="62464391" w:rsidR="00C84942" w:rsidRPr="00A80A0C" w:rsidRDefault="00DF3BE7">
-[...17 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="033437B0" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Verify shipping documents for compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1A5A05" w14:textId="77777777" w:rsidR="00C84942" w:rsidRPr="00A80A0C" w:rsidRDefault="00C84942">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="054900C8" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29FC553F" w14:textId="30680642" w:rsidR="00C84942" w:rsidRPr="00A80A0C" w:rsidRDefault="00C84942">
-[...18 lines deleted...]
-              <w:t>Submit shipping documents and relevant custom clearance documents</w:t>
+          <w:p w14:paraId="5CAFA1B8" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submit shipping documents and relevant custom </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>clearance documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="0EE3012B" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w14:paraId="0E6DC4E2" w14:textId="77777777" w:rsidTr="00D8493F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="426D9498" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...17 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="086C6B0E" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Change Management (variations, claims, amendments)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00EA594C" w14:textId="5A41057F" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00DF3BE7">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="4253B753" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Requesting unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3970766D" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="20ACD0AF" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prepare and verify </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A7C07D2" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="20CE81C6" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>supporting documentation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5493FFA8" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="0051091C">
-[...88 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="2D554540" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B4E6431" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Submit request for review and approval to PA/CAP/RACP/ACP, where applicable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="496691A1" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EEDA18E" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If approved, raise contract amendment and obtain signatures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20560524" w14:textId="77777777" w:rsidR="004161DB" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...36 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="7D5BBD24" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Issue request, provide justifications for an amendment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43741852" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA42D0F" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="57D5E092" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2159F7B2" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="431538A0" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and agree with the terms of the changes required. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EF09D4D" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="0051091C">
-[...25 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="202A2812" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C4FFB21" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit the costing, personnel, timelines for the changes required where applicable. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EB2DD5C" w14:textId="1D563831" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...36 lines deleted...]
-              <w:t>contract amendment.</w:t>
+          <w:p w14:paraId="7361EA7D" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sign contract amendment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="14E3057A" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w14:paraId="39A77E47" w14:textId="77777777" w:rsidTr="00D8493F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35B093EE" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="2426D52A" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Payments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6094997B" w14:textId="0F10B930" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...53 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="00CC758B" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Requesting unit Procurement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EC5FB56" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AEECDEE" w14:textId="199EB6BA" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="004161DB">
-[...36 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="4C47E1AB" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Issue supporting documentations, such as contract, PO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CA930BD" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C589939" w14:textId="62CAD33B" w:rsidR="00B47C51" w:rsidRPr="00A80A0C" w:rsidRDefault="00B47C51">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="01BFB7C7" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Verify the achievement of deliverables</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23AFB396" w14:textId="7B46564C" w:rsidR="00B47C51" w:rsidRPr="00A80A0C" w:rsidRDefault="00B47C51">
-[...97 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="32F9FD2C" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Create Quantum Receipt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B725D73" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Certify invoice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D77D4CD" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="692B9603" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Issue Certification for payment </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AC8013C" w14:textId="77777777" w:rsidR="00373215" w:rsidRPr="00A80A0C" w:rsidRDefault="00373215">
-[...58 lines deleted...]
-              <w:t>If final payment, performance evaluation shall be submitted prior to final payment.</w:t>
+          <w:p w14:paraId="4826CD40" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="139CFA20" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Request payment. If final payment, performance evaluation shall be submitted prior to final payment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8D6AF1" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="08346A5B" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Verify request for payment and process payment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AF9C280" w14:textId="77777777" w:rsidR="00C85716" w:rsidRPr="00A80A0C" w:rsidRDefault="00C85716">
-[...26 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="5DE0D888" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15DFD172" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>File documents relating to payments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1B218C" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="4672B571" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit invoices and supporting documentation such as reports, delivery note.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="253AE044" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w14:paraId="4BBE2607" w14:textId="77777777" w:rsidTr="00D8493F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6455D87C" w14:textId="15C2E3FF" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> (where applicable)</w:t>
+          <w:p w14:paraId="69A4358B" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Taking over certificate (where applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5EEB9B" w14:textId="08B187B9" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="004161DB">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="5BA707D6" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Requesting unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70817BFD" w14:textId="5E86EDB2" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> and the supplier</w:t>
+          <w:p w14:paraId="31E47DA0" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Coordinate with the Requesting unit and the supplier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="327E7B38" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="25B437A5" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign Taking over certificate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3949D2CF" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="0DC78A96" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60292344" w14:textId="0A69B9C5" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="3B1C6792" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="0E66CE1B" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w14:paraId="7A9712DF" w14:textId="77777777" w:rsidTr="00D8493F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBA4E25" w14:textId="7361541C" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...37 lines deleted...]
-              <w:t>(where applicable)</w:t>
+          <w:p w14:paraId="58C5BA26" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Defect Liability Period (DLP) (where applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C54B92F" w14:textId="3850254A" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...27 lines deleted...]
-              <w:t>ing unit</w:t>
+          <w:p w14:paraId="34833B51" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Requesting unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45A42B77" w14:textId="223CB147" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...36 lines deleted...]
-              <w:t>relevant DLP documents.</w:t>
+          <w:p w14:paraId="29876167" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Filing of relevant DLP documents.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7341A59C" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="49B07120" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Manage DLP and possible claims</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67D1FDD6" w14:textId="77777777" w:rsidR="00B47C51" w:rsidRPr="00A80A0C" w:rsidRDefault="00B47C51">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="10F0C81F" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit DLP documents to procurement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46245E54" w14:textId="295540B1" w:rsidR="004161DB" w:rsidRPr="00A80A0C" w:rsidRDefault="004161DB">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="003A0B88" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>File</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C439E25" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="4DD911B5" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4916E548" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="1B893A87" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rectify defects</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="6CB24B65" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w14:paraId="2F630462" w14:textId="77777777" w:rsidTr="00D8493F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53C4FE26" w14:textId="63478BC0" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="10BC004E" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Final Completion Certificate/Certification for Final payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4756C9ED" w14:textId="26BB1772" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00EC287A">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="17647D97" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Requesting unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="678D65EF" w14:textId="6F0CCCEB" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...36 lines deleted...]
-              <w:t>and the supplier</w:t>
+          <w:p w14:paraId="0532C7C0" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Coordinate with the Requesting unit and the supplier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="368C5DB0" w14:textId="7B7F3DCD" w:rsidR="00C85716" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> and file</w:t>
+          <w:p w14:paraId="0825C594" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign relevant completion certificate </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>or certification for final payment and file</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41F2F6F0" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="2C19746A" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F83267" w14:textId="4F0A251D" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="6793E271" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="1D5E2A8B" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w14:paraId="38BDB5DA" w14:textId="77777777" w:rsidTr="00D8493F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F034174" w14:textId="0C0FA3C3" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="04ABFCB2" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Handover Certificate (where applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF2B804" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="5509EB04" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Requester</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8A1FC3" w14:textId="06D97DD8" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="7889D4B0" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Coordinate with the Requester and the supplier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C263A8E" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="5AB154C7" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prepare Certificate to be signed by UNDP, client or end user</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79F1390E" w14:textId="3D53CB35" w:rsidR="00663C48" w:rsidRPr="00A80A0C" w:rsidRDefault="00EC287A">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="600E4569" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>File</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3626B749" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="1E89B54C" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06524643" w14:textId="7D50490E" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="23FCEA85" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign handover certificate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="6F97C819" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w14:paraId="64D75498" w14:textId="77777777" w:rsidTr="00D8493F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47BA684D" w14:textId="1383C392" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00DD5407">
-[...27 lines deleted...]
-              <w:t>erformance evaluation</w:t>
+          <w:p w14:paraId="60F63540" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Performance evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55403DA5" w14:textId="1BD539FE" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="6065B5E9" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Requester</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F4B5B58" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="3900876F" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Procurement to maintain a record of all performance evaluations.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A80A0C">
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="6"/>
+            </w:r>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="402ED72B" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="0051091C">
-[...24 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:p w14:paraId="6458745B" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3074A864" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>File a copy of any performance evaluation form/report in the procurement case file.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C89BD75" w14:textId="764D51E3" w:rsidR="00B22D55" w:rsidRPr="00A80A0C" w:rsidRDefault="00B22D55">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="066CDC4C" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6DAC4F" w14:textId="7CF453E6" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...74 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:p w14:paraId="194C0C87" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluate performance of the supplier</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1589645F" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52DC555F" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Notify Procurement Unit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the quality of performance of the supplier </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="089D7881" w14:textId="77777777" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="0051091C">
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> evaluation to the Procurement Unit</w:t>
+          <w:p w14:paraId="69C3F493" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D8AAE28" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Submit a copy of the Performance evaluation to the Procurement Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16E0FD7C" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="6C47E695" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5069380A" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="1D65C8DC" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="7F45BC8B" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w14:paraId="517EA452" w14:textId="77777777" w:rsidTr="00D8493F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE45993" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="33D53FA9" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Closure of the contract</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F4D24DB" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="16F7F437" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8BD833" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="41608FD6" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Procurement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58F1F2EB" w14:textId="1337ED5E" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="307AE4E0" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55010BC5" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="75AB40EF" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Close PO.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="242D5BB6" w14:textId="547BF657" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...58 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="45E70FAE" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Return Performance Security in line with the terms of the Contract </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C514D9E" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="661B8435" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31D79078" w14:textId="5067454A" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...27 lines deleted...]
-              <w:t>the contract</w:t>
+          <w:p w14:paraId="48ABCEFA" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Advise the Procurement Unit of the completion of the contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35CE0C68" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="023031FA" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5610F7D1" w14:textId="77777777" w:rsidR="00B47C51" w:rsidRPr="00A80A0C" w:rsidRDefault="00B47C51">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="0DF9FF8B" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Return any equipment or unused material to UNDP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1132C5AD" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="4ACD220F" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit the terminal invoices, if any,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A4ED8EA" w14:textId="77777777" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="3AA06A86" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Collect the performance bond/guarantee, if applicable;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DE44A92" w14:textId="1B873DDE" w:rsidR="00303AFD" w:rsidRPr="00A80A0C" w:rsidRDefault="00303AFD">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="37235EB0" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit the handover notes, if applicable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CBED031" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="62F44EC4" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C85716" w:rsidRPr="00623F2C" w14:paraId="35174486" w14:textId="77777777" w:rsidTr="004161DB">
+      <w:tr w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w14:paraId="3C2878C4" w14:textId="77777777" w:rsidTr="00D8493F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="315F0B0C" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="0272C5F2" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Disposal or reuse of items/equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26378A3A" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="08207476" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Requester</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BBE95C2" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="60209867" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Procurement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="001A6AA5" w14:textId="51BA9326" w:rsidR="0051091C" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...112 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="5D838777" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prepare Document </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19F0CBE8" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Provide disposal guidelines and obtain approvals where applicable.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45CB376E" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Conduct disposal process where required</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CEAD57E" w14:textId="091EFFEA" w:rsidR="00C85716" w:rsidRPr="00A80A0C" w:rsidRDefault="00C85716">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="201A60FD" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Filing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="080D42FB" w14:textId="0867D243" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> process.</w:t>
+          <w:p w14:paraId="2F077E36" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Initiate disposal process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FCF4290" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="4D81AF37" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D399508" w14:textId="77777777" w:rsidR="00765C5F" w:rsidRPr="00A80A0C" w:rsidRDefault="00765C5F">
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold"/>
+          <w:p w14:paraId="032BA368" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Helvetica-Bold"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CA7A77B" w14:textId="3948EFB3" w:rsidR="00006F99" w:rsidRPr="00A80A0C" w:rsidRDefault="00006F99">
+    <w:p w14:paraId="77ADC295" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="ITCGaramondStd-Bk"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="ITCGaramondStd-Bk"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3D63B9" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00DC5FDC">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A18357A" w14:textId="77777777" w:rsidR="005E493E" w:rsidRDefault="005E493E" w:rsidP="006A295A">
+    <w:p w14:paraId="26189298" w14:textId="77777777" w:rsidR="008C43F8" w:rsidRDefault="008C43F8" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F0365DD" w14:textId="77777777" w:rsidR="005E493E" w:rsidRDefault="005E493E" w:rsidP="006A295A">
+    <w:p w14:paraId="372167FE" w14:textId="77777777" w:rsidR="008C43F8" w:rsidRDefault="008C43F8" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="23E14186" w14:textId="77777777" w:rsidR="005E493E" w:rsidRDefault="005E493E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica-Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...7 lines deleted...]
-  <w:font w:name="Arial">
+  <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ITCGaramondStd-Bk">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...35 lines deleted...]
-  </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="81"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="533620432"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1705238520"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:p w14:paraId="347661C7" w14:textId="478AF1FA" w:rsidR="001E109F" w:rsidRPr="00B05F34" w:rsidRDefault="001E109F" w:rsidP="00367CBC">
+          <w:p w14:paraId="6EC960D7" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00367CBC">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:ind w:firstLine="720"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B05F34">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+          </w:p>
+          <w:p w14:paraId="3A335E10" w14:textId="3488C6A2" w:rsidR="00DC5FDC" w:rsidRPr="00566528" w:rsidRDefault="00DC5FDC" w:rsidP="00367CBC">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:ind w:firstLine="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05F34">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00B05F34">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B05F34">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0055790C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05F34">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B05F34">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05F34">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00B05F34">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B05F34">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0055790C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05F34">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">                           Effective Date:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00566528">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01/08/2017</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...31 lines deleted...]
-              <w:tab/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...9 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B05F34">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5FDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Version #: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="POPPRefItemVersion"/>
                 <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
                 <w:id w:val="720944586"/>
-                <w:placeholder>
-[...1 lines deleted...]
-                </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{73628B67-8EAC-464D-95F8-1E8537CD22EA}"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00DC5FDC">
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                    <w:bCs/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>6</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="232E6EE8" w14:textId="569DD13E" w:rsidR="001E109F" w:rsidRDefault="001E109F">
-[...16 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AC7480A" w14:textId="77777777" w:rsidR="005E493E" w:rsidRDefault="005E493E" w:rsidP="006A295A">
+    <w:p w14:paraId="34BE5A2A" w14:textId="77777777" w:rsidR="008C43F8" w:rsidRDefault="008C43F8" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DCC2067" w14:textId="77777777" w:rsidR="005E493E" w:rsidRDefault="005E493E" w:rsidP="006A295A">
+    <w:p w14:paraId="5E644308" w14:textId="77777777" w:rsidR="008C43F8" w:rsidRDefault="008C43F8" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7662124C" w14:textId="77777777" w:rsidR="005E493E" w:rsidRDefault="005E493E"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="600EB4A1" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The personnel designated by the requesting unit or project. It could be the Project Manager, Engineer, Technical Advisor, or UNDP’s Implementing Partner in a NIM Modality or the Contract Management Team for the contracts above $2 million USD. Any personnel who </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been assigned to manage the contract shall be   conversant with the requirements of the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3470E9" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5088FA96" w14:textId="77777777" w:rsidR="001E109F" w:rsidRPr="00A80A0C" w:rsidRDefault="001E109F" w:rsidP="003B1B06">
+    <w:p w14:paraId="09DC6E1E" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:ind w:left="720"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A80A0C">
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A80A0C">
-[...6 lines deleted...]
-    <w:p w14:paraId="320226C8" w14:textId="77777777" w:rsidR="001E109F" w:rsidRPr="00A80A0C" w:rsidRDefault="001E109F" w:rsidP="003B1B06">
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contract Management Strategy is to define </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>the what</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, how, who and when elements of the regular management of the  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687935B6" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:ind w:left="720"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contract from the award of the contract to the completion of the contract and it incorporates the requirements already </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0E6588" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>identified in the pre-award stages of the procurement process in the TOR, Specifications, Terms and Conditions of the</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A45C992" w14:textId="416C0DA4" w:rsidR="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00566528">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contract.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2A981628" w14:textId="77777777" w:rsidR="001E109F" w:rsidRPr="00A80A0C" w:rsidRDefault="001E109F" w:rsidP="003B1B06">
+    <w:p w14:paraId="0252A4E8" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="720"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A80A0C">
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A80A0C">
-[...69 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Payments are processed by the requester while the procurement unit provides the relevant contract documents and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>provides support where there are disputes or disagreements on the payments due to the supplier.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="792CB9F6" w14:textId="478982A5" w:rsidR="001E109F" w:rsidRDefault="001E109F">
+    <w:p w14:paraId="378D1AF8" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A80A0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A80A0C">
-[...15 lines deleted...]
-        <w:t>provides support where there are disputes or disagreements on the payments due to the supplier.</w:t>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Or the Contract Management Team in the case of complex and high value contracts above $2 million USD.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="542EB50B" w14:textId="51614E5C" w:rsidR="001E109F" w:rsidRPr="00A80A0C" w:rsidRDefault="001E109F">
+    <w:p w14:paraId="3B5068E6" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A80A0C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A80A0C">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Or the Contract Management Team in the case of complex and high value contracts above $2 million USD.</w:t>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This is the closure of the contract with the supplier and completion of the Purchase Order in Quantum. It is different from the project closure which is handled by the Project Team in line with the programmatic guidelines.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="6281AA20" w14:textId="5469AED9" w:rsidR="001E109F" w:rsidRPr="00A80A0C" w:rsidRDefault="001E109F">
+    <w:p w14:paraId="16D51101" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRPr="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00DC5FDC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A80A0C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5FDC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A80A0C">
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00DC5FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> The performance evaluation is to be reviewed as part of the evaluation process for the subsequent engagement of the bidder and the measures to be taken to address any possible short comings are to be identified.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="7730221C" w14:textId="3C3360B8" w:rsidR="001E109F" w:rsidRDefault="00393D9B" w:rsidP="00A80A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06FA17DA" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00A80A0C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A123A54" wp14:editId="485466EE">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D098BDC" wp14:editId="2F2E60A9">
+          <wp:extent cx="218846" cy="437689"/>
+          <wp:effectExtent l="0" t="0" r="0" b="635"/>
+          <wp:docPr id="341986987" name="Picture 341986987"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Picture 24"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="3247" b="16111"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="589280"/>
+                    <a:ext cx="229769" cy="459535"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="14CD6F35" w14:textId="77777777" w:rsidR="003007BD" w:rsidRDefault="003007BD">
+  <w:p w14:paraId="2FB19708" w14:textId="77777777" w:rsidR="00DC5FDC" w:rsidRDefault="00DC5FDC" w:rsidP="00A80A0C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03B02831"/>
+    <w:nsid w:val="223574DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="081EDA88"/>
-    <w:lvl w:ilvl="0" w:tplc="4FF6EEAC">
+    <w:tmpl w:val="CEB48B44"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041C0019">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041C001B">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041C000F">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041C0019">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041C001B">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041C000F">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041C0019">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041C001B">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03F162DE"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="272A2224"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5BA4F8A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="3678F9E8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...112 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05C92F36"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28353373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B5CCF29C"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="53EC0BC2"/>
+    <w:lvl w:ilvl="0" w:tplc="6DEA07B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...85 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Helvetica-Bold" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07B73482"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A44377B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4F5621C2"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="50B00078"/>
+    <w:lvl w:ilvl="0" w:tplc="CBB44BB8">
+      <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
-      </w:pPr>
-[...1378 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...204 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30057732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31ACD8F8"/>
     <w:lvl w:ilvl="0" w:tplc="4CC6D4C2">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12837,2650 +8994,342 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="321E63E8"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32D253CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="128ABF2C"/>
-    <w:lvl w:ilvl="0" w:tplc="0809000F">
+    <w:tmpl w:val="1DACC3C8"/>
+    <w:lvl w:ilvl="0" w:tplc="6728BF90">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="326E66D6"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A6A12EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E3E20396"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="D8F60C1E"/>
+    <w:lvl w:ilvl="0" w:tplc="4482BF70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32D253CE"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DD95AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1DACC3C8"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="02A0F456"/>
+    <w:lvl w:ilvl="0" w:tplc="A866CB32">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
-[...349 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7920" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8640" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...1960 lines deleted...]
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74617DC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14AA14DE"/>
     <w:lvl w:ilvl="0" w:tplc="02249994">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -15527,2675 +9376,494 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="748F5932"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79A34801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="32F65AAE"/>
-[...211 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="08A88928"/>
+    <w:lvl w:ilvl="0" w:tplc="A866CB32">
       <w:start w:val="9"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
-      </w:rPr>
-[...197 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79A34801"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B6A62AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="08A88928"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:tmpl w:val="F27032DA"/>
+    <w:lvl w:ilvl="0" w:tplc="25381C4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D6134D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6608A136"/>
+    <w:lvl w:ilvl="0" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-[...487 lines deleted...]
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="1" w16cid:durableId="1550336656">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1550336656">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="2" w16cid:durableId="986663211">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1198811710">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="3" w16cid:durableId="1387534705">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="986663211">
-[...17 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1628312935">
+  <w:num w:numId="4" w16cid:durableId="1538663399">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2003384624">
+  <w:num w:numId="5" w16cid:durableId="1899783315">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1085687131">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2055688714">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1270701358">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="8" w16cid:durableId="617642284">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="2132816038">
-[...74 lines deleted...]
-  <w:num w:numId="38" w16cid:durableId="544636632">
+  <w:num w:numId="9" w16cid:durableId="376054147">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1860970270">
-    <w:abstractNumId w:val="60"/>
+  <w:num w:numId="10" w16cid:durableId="1560749631">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="425617395">
-[...5 lines deleted...]
-  <w:num w:numId="42" w16cid:durableId="1272586194">
+  <w:num w:numId="11" w16cid:durableId="779645963">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="777914796">
-[...23 lines deleted...]
-  <w:num w:numId="51" w16cid:durableId="2108887148">
+  <w:num w:numId="12" w16cid:durableId="2050642762">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="52" w16cid:durableId="543491554">
-[...29 lines deleted...]
-  <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A295A"/>
-[...1237 lines deleted...]
-    <w:rsid w:val="00FF67C4"/>
+    <w:rsidRoot w:val="00DC5FDC"/>
+    <w:rsid w:val="00566528"/>
+    <w:rsid w:val="005B2AA8"/>
+    <w:rsid w:val="00605766"/>
+    <w:rsid w:val="007E41EE"/>
+    <w:rsid w:val="008C43F8"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D5143F"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:rsid w:val="00E52B66"/>
+    <w:rsid w:val="00F222C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="38769253"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{65D602F5-F4E8-4C47-92B8-C95F705B6348}"/>
+  <w14:docId w14:val="49B9D9DF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1D1E1138-EA8D-48BE-B144-550693EDB71F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18235,52 +9903,52 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18530,2358 +10198,1026 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007A4D00"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00DC5FDC"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="-720"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF3323"/>
+    <w:rsid w:val="00DC5FDC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...15 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="006A295A"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DC5FDC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
-[...2 lines deleted...]
-    <w:rsid w:val="006A295A"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC5FDC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
-  </w:style>
-[...269 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF3323"/>
+    <w:rsid w:val="00DC5FDC"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footnotedescription">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC5FDC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:color w:val="181717"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="footnotedescriptionChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00553358"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC5FDC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...3 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="footnotemark">
-[...2 lines deleted...]
-    <w:rsid w:val="00553358"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC5FDC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...2 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00977C0B"/>
+    <w:rsid w:val="00DC5FDC"/>
     <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00977C0B"/>
+    <w:rsid w:val="00DC5FDC"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00977C0B"/>
+    <w:rsid w:val="00DC5FDC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00977C0B"/>
+    <w:rsid w:val="00DC5FDC"/>
     <w:rPr>
-      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00996EA4"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC5FDC"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-    <w:name w:val="apple-converted-space"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00E718D1"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-    <w:name w:val="Strong"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="22"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00E718D1"/>
+    <w:rsid w:val="00DC5FDC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00DC5FDC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00313D9F"/>
+    <w:rsid w:val="00DC5FDC"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...60 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...55 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OLS/Shared%20Documents/Forms/SBAA.aspx?id=%2Fteams%2FOLS%2FShared%20Documents%2FUNDP%20Basic%20Documents%2FSettlement%20Policy%20Note%2Epdf&amp;viewid=47eb6516%2D8950%2D4b59%2Dbc40%2D3d53172e1dfb&amp;parent=%2Fteams%2FOLS%2FShared%20Documents%2FUNDP%20Basic%20Documents" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1061" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OLS/Shared%20Documents/Forms/SBAA.aspx?id=%2Fteams%2FOLS%2FShared%20Documents%2FUNDP%20Basic%20Documents%2FSettlement%20Policy%20Note%2Epdf&amp;viewid=47eb6516%2D8950%2D4b59%2Dbc40%2D3d53172e1dfb&amp;parent=%2Fteams%2FOLS%2FShared%20Documents%2FUNDP%20Basic%20Documents" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2026" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...673 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>18953</Characters>
+  <Pages>9</Pages>
+  <Words>3324</Words>
+  <Characters>18949</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>157</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22234</CharactersWithSpaces>
+  <CharactersWithSpaces>22229</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Adenike Akoh</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>