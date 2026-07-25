--- v0 (2025-10-07)
+++ v1 (2026-07-25)
@@ -3249,52 +3249,61 @@
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72245B21" w14:textId="711C2A2C" w:rsidR="005358A1" w:rsidRPr="00D51FCC" w:rsidRDefault="0070674D" w:rsidP="008545BE">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005358A1" w:rsidRPr="00D51FCC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>Pour le paiement basé sur la performance:</w:t>
+              <w:t xml:space="preserve">Pour le paiement basé sur la </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="005358A1" w:rsidRPr="00D51FCC">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>performance:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="74D26BA0" w14:textId="19A13873" w:rsidR="003A5152" w:rsidRPr="00D51FCC" w:rsidRDefault="003A5152" w:rsidP="003A5152">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D51FCC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidRPr="009A5DB9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:t>Accord de paiement basé sur la performanc</w:t>
               </w:r>
               <w:r w:rsidR="00AE050C">
@@ -4171,53 +4180,53 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C60DD7">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">et/ou plan de travail pluriannuel </w:t>
       </w:r>
       <w:r w:rsidR="00C60DD7" w:rsidRPr="001F47A8">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>du portefeuille</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2297"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3929"/>
+        <w:gridCol w:w="2303"/>
+        <w:gridCol w:w="3132"/>
+        <w:gridCol w:w="3895"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C27D23" w:rsidRPr="0095607E" w14:paraId="52ED47E1" w14:textId="77777777" w:rsidTr="003A5152">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CBF6975" w14:textId="77777777" w:rsidR="00C27D23" w:rsidRPr="00485C28" w:rsidRDefault="00C27D23" w:rsidP="0074339F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -4405,100 +4414,113 @@
             <w:r w:rsidR="00C60DD7">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="294A36C9" w14:textId="355AF42B" w:rsidR="00C27D23" w:rsidRPr="00485C28" w:rsidRDefault="001915C2" w:rsidP="0074339F">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="294A36C9" w14:textId="008B1CC3" w:rsidR="00C27D23" w:rsidRPr="000F614D" w:rsidRDefault="000F614D" w:rsidP="0074339F">
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:color w:val="4472C4" w:themeColor="accent1"/>
+                  <w:spacing w:val="-6"/>
                 </w:rPr>
-                <w:t>Lettre d’accord entre le PNUD et un gouvernement ou une organisation intergouvernementale (OIG) pour la réalisation d’activités lorsque le PNUD fournit des services d’appui à un projet/portefeuille avec mise en œuvre non-directe (</w:t>
-[...15 lines deleted...]
-                <w:t>)</w:t>
+                <w:t>Lettre d’accord entre le PNUD et un partenaire de réalisation pour la fourniture de services d’appui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58DEF18D" w14:textId="77777777" w:rsidR="00C27D23" w:rsidRDefault="00C27D23" w:rsidP="00C27D23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="314E0489" w14:textId="77777777" w:rsidR="00B6485F" w:rsidRDefault="00B6485F" w:rsidP="00C27D23">
+    <w:p w14:paraId="314E0489" w14:textId="63535330" w:rsidR="00B6485F" w:rsidRDefault="00B6485F" w:rsidP="00C27D23">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="588F4125" w14:textId="77777777" w:rsidR="000F614D" w:rsidRDefault="000F614D" w:rsidP="00C27D23">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78719C59" w14:textId="77777777" w:rsidR="000F614D" w:rsidRDefault="000F614D" w:rsidP="00C27D23">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D63F1A" w14:textId="77777777" w:rsidR="000F614D" w:rsidRDefault="000F614D" w:rsidP="00C27D23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35CB7440" w14:textId="77777777" w:rsidR="00B6485F" w:rsidRPr="00485C28" w:rsidRDefault="00B6485F" w:rsidP="00C27D23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BE59206" w14:textId="77777777" w:rsidR="00C27D23" w:rsidRPr="00485C28" w:rsidRDefault="00C27D23" w:rsidP="00C27D23">
       <w:pPr>
@@ -4527,53 +4549,53 @@
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>engager</w:t>
       </w:r>
       <w:r w:rsidRPr="00485C28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> les PR (Parties responsables) dans le cadre des COS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2172"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4141"/>
+        <w:gridCol w:w="2158"/>
+        <w:gridCol w:w="2923"/>
+        <w:gridCol w:w="4249"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C27D23" w:rsidRPr="0095607E" w14:paraId="0A4D21BB" w14:textId="77777777" w:rsidTr="0074339F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="311FEE49" w14:textId="77777777" w:rsidR="00C27D23" w:rsidRPr="00485C28" w:rsidRDefault="00C27D23" w:rsidP="0074339F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -4777,63 +4799,93 @@
             <w:r w:rsidRPr="00485C28">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> dans le cadre des COS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="384C6066" w14:textId="667FFDE2" w:rsidR="00C27D23" w:rsidRPr="00485C28" w:rsidRDefault="00817FE5" w:rsidP="0074339F">
+          <w:p w14:paraId="384C6066" w14:textId="73DB03A2" w:rsidR="00C27D23" w:rsidRPr="00485C28" w:rsidRDefault="000F614D" w:rsidP="0074339F">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:spacing w:val="-6"/>
+                  <w:color w:val="4472C4" w:themeColor="accent1"/>
                 </w:rPr>
-                <w:t>Lettre d’accord entre le PNUD et un partenaire de réalisation pour la fourniture de services d’appui</w:t>
+                <w:t>Lettre d’accord entre le PNUD et un gouvernem</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="4472C4" w:themeColor="accent1"/>
+                </w:rPr>
+                <w:t>e</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="4472C4" w:themeColor="accent1"/>
+                </w:rPr>
+                <w:t>nt ou une organisation intergouvernementale (OIG) pour la réalisation d’activités lorsque le PNUD fournit des services d’appui à un projet/portefeuille avec mise en œuvre non-directe (</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="4472C4" w:themeColor="accent1"/>
+                </w:rPr>
+                <w:t>non-DIM</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="4472C4" w:themeColor="accent1"/>
+                </w:rPr>
+                <w:t>)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E717DF" w:rsidRPr="0095607E" w14:paraId="0FB7A3AB" w14:textId="77777777" w:rsidTr="0074339F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E88EC9A" w14:textId="77777777" w:rsidR="00E717DF" w:rsidRPr="00485C28" w:rsidRDefault="00E717DF" w:rsidP="0074339F">
             <w:pPr>
               <w:rPr>
@@ -9316,61 +9368,61 @@
       </w:r>
       <w:r w:rsidRPr="00814D2C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00751A9C" w:rsidRPr="00814D2C" w:rsidSect="003718E7">
       <w:headerReference w:type="default" r:id="rId54"/>
       <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="540" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1458205C" w14:textId="77777777" w:rsidR="002E2D8F" w:rsidRDefault="002E2D8F" w:rsidP="007C10FF">
+    <w:p w14:paraId="479D6749" w14:textId="77777777" w:rsidR="000B344F" w:rsidRDefault="000B344F" w:rsidP="007C10FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A46DDE4" w14:textId="77777777" w:rsidR="002E2D8F" w:rsidRDefault="002E2D8F" w:rsidP="007C10FF">
+    <w:p w14:paraId="41EBECA6" w14:textId="77777777" w:rsidR="000B344F" w:rsidRDefault="000B344F" w:rsidP="007C10FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9543,61 +9595,61 @@
     <w:r w:rsidR="00E0668A">
       <w:t xml:space="preserve"> en vigueur : </w:t>
     </w:r>
     <w:r w:rsidR="00E52E71" w:rsidRPr="00E0668A">
       <w:t>06/04/2018</w:t>
     </w:r>
     <w:r w:rsidR="00E52E71">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00E0668A" w:rsidRPr="00E0668A">
       <w:t>Version #</w:t>
     </w:r>
     <w:r w:rsidR="00B06FFB">
       <w:t xml:space="preserve"> : </w:t>
     </w:r>
     <w:r w:rsidR="00E0668A" w:rsidRPr="00E0668A">
       <w:t>2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A450CDF" w14:textId="77777777" w:rsidR="002E2D8F" w:rsidRDefault="002E2D8F" w:rsidP="007C10FF">
+    <w:p w14:paraId="7F7363F3" w14:textId="77777777" w:rsidR="000B344F" w:rsidRDefault="000B344F" w:rsidP="007C10FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51DCB9C7" w14:textId="77777777" w:rsidR="002E2D8F" w:rsidRDefault="002E2D8F" w:rsidP="007C10FF">
+    <w:p w14:paraId="72BA83C4" w14:textId="77777777" w:rsidR="000B344F" w:rsidRDefault="000B344F" w:rsidP="007C10FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3E080885" w14:textId="115F51DD" w:rsidR="00C27D23" w:rsidRDefault="00C27D23" w:rsidP="006738D1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
@@ -11863,87 +11915,89 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1052465080">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="280848110">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2135126103">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="464811331">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="801115092">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1175195735">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C10FF"/>
     <w:rsid w:val="00004504"/>
     <w:rsid w:val="00004E5F"/>
     <w:rsid w:val="00014E78"/>
     <w:rsid w:val="00016F27"/>
     <w:rsid w:val="000220A2"/>
     <w:rsid w:val="00046194"/>
     <w:rsid w:val="00063BCC"/>
     <w:rsid w:val="00070850"/>
     <w:rsid w:val="00094311"/>
+    <w:rsid w:val="000B344F"/>
     <w:rsid w:val="000B6B2B"/>
     <w:rsid w:val="000B7781"/>
     <w:rsid w:val="000F0A80"/>
+    <w:rsid w:val="000F614D"/>
     <w:rsid w:val="00104F58"/>
     <w:rsid w:val="00115A4E"/>
     <w:rsid w:val="00122299"/>
     <w:rsid w:val="00127B30"/>
     <w:rsid w:val="00156F94"/>
     <w:rsid w:val="00174D74"/>
     <w:rsid w:val="00180705"/>
     <w:rsid w:val="001915C2"/>
     <w:rsid w:val="001A7B42"/>
     <w:rsid w:val="001C1550"/>
     <w:rsid w:val="001C2B0B"/>
     <w:rsid w:val="001E7435"/>
     <w:rsid w:val="001F47A8"/>
     <w:rsid w:val="00217132"/>
     <w:rsid w:val="00243E2E"/>
     <w:rsid w:val="00251914"/>
     <w:rsid w:val="00262176"/>
     <w:rsid w:val="00294A32"/>
     <w:rsid w:val="002B4CD9"/>
     <w:rsid w:val="002C2B7C"/>
     <w:rsid w:val="002E2D8F"/>
     <w:rsid w:val="0030032F"/>
     <w:rsid w:val="00302184"/>
     <w:rsid w:val="0032767D"/>
     <w:rsid w:val="00335FA2"/>
@@ -12050,50 +12104,51 @@
     <w:rsid w:val="00BE0FAC"/>
     <w:rsid w:val="00C12E53"/>
     <w:rsid w:val="00C13A51"/>
     <w:rsid w:val="00C249D5"/>
     <w:rsid w:val="00C27D23"/>
     <w:rsid w:val="00C35FE3"/>
     <w:rsid w:val="00C60DD7"/>
     <w:rsid w:val="00CA085A"/>
     <w:rsid w:val="00CE4518"/>
     <w:rsid w:val="00CE7980"/>
     <w:rsid w:val="00D27F2F"/>
     <w:rsid w:val="00D46F4F"/>
     <w:rsid w:val="00D51DF4"/>
     <w:rsid w:val="00D60521"/>
     <w:rsid w:val="00DC4E2F"/>
     <w:rsid w:val="00E04660"/>
     <w:rsid w:val="00E0668A"/>
     <w:rsid w:val="00E308D1"/>
     <w:rsid w:val="00E320DC"/>
     <w:rsid w:val="00E33C6E"/>
     <w:rsid w:val="00E52E71"/>
     <w:rsid w:val="00E717DF"/>
     <w:rsid w:val="00EA15FA"/>
     <w:rsid w:val="00EC1EA6"/>
     <w:rsid w:val="00EE3BE1"/>
+    <w:rsid w:val="00F53EF7"/>
     <w:rsid w:val="00F66A62"/>
     <w:rsid w:val="00F86E24"/>
     <w:rsid w:val="00FB4188"/>
     <w:rsid w:val="00FE50A8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -12810,51 +12865,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1346126824">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10941" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4846" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/politique-en-matiere-de-diligence-raisonnable-et-de-partenariats-avec-le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4791" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10941" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1831" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4796" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10711" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1666" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1511" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/18791/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/76" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4616" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/politique-en-matiere-de-diligence-raisonnable-et-de-partenariats-avec-le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10941" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1511" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4791" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/186" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/956" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1011" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10941" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4846" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4796" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/politique-en-matiere-de-diligence-raisonnable-et-de-partenariats-avec-le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4791" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10941" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1831" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4791" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10711" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1666" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1511" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/18791/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/76" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4616" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/politique-en-matiere-de-diligence-raisonnable-et-de-partenariats-avec-le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10941" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1511" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4791" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/186" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/956" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1011" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
@@ -15617,140 +15672,100 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...35 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -16063,50 +16078,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3233</_dlc_DocId>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>669</Value>
     </TaxCatchAll>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
@@ -16116,142 +16171,142 @@
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 7</DLCPolicyLabelValue>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">10752</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">7</UNDP_POPP_REFITEM_VERSION>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 7.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Sélectionner les parties responsables et les bénéficiaires de subventions</UNDP_POPP_TITLE_EN>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3233</Url>
       <Description>POPP-11-3233</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36EC28CE-2C60-40C0-A60A-0343FC009CB2}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9823148-9E06-485C-A135-D17657EFD03F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08FD3ECF-F0A4-4D82-8EB3-E66BE3E2ACAE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5407967-3935-4467-A5E1-9BD7D5993268}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D3683E4-EF08-40A7-AAD1-FC1836C8EED5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36EC28CE-2C60-40C0-A60A-0343FC009CB2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{199DCD93-3775-4299-AF5D-A178020814BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
   <Words>6245</Words>
-  <Characters>35600</Characters>
+  <Characters>35603</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>296</Lines>
   <Paragraphs>83</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41762</CharactersWithSpaces>
+  <CharactersWithSpaces>41765</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josephine Opar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>