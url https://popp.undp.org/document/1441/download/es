--- v0 (2025-10-22)
+++ v1 (2026-07-25)
@@ -2474,53 +2474,53 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tabla 2: Acuerdo legal utilizado para la contratación del PNUD para la provisión de servicios de apoyo en un proyecto de modalidad de implementación nacional (NIM)</w:t>
       </w:r>
       <w:r w:rsidR="00925A9C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> y/o plan plurianual (MYWP) de la cartera</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2312"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3908"/>
+        <w:gridCol w:w="2313"/>
+        <w:gridCol w:w="3127"/>
+        <w:gridCol w:w="3890"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B7BF5" w14:paraId="122906D6" w14:textId="77777777" w:rsidTr="00AA544C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="122906D3" w14:textId="77777777" w:rsidR="006B7BF5" w:rsidRPr="007710D2" w:rsidRDefault="006B7BF5" w:rsidP="00AA544C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -2652,93 +2652,75 @@
             <w:r w:rsidR="00925A9C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00925A9C" w:rsidRPr="005E621D">
               <w:t>y/o plan plurianual (MYWP) de la cartera</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="122906D9" w14:textId="62384CE0" w:rsidR="006B7BF5" w:rsidRDefault="00AA6044" w:rsidP="00AA544C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="122906D9" w14:textId="562F991E" w:rsidR="006B7BF5" w:rsidRPr="006B69DC" w:rsidRDefault="006B69DC" w:rsidP="00AA544C">
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-              </w:r>
+              <w:hyperlink r:id="rId40" w:history="1">
+                <w:r w:rsidRPr="006030A1">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:color w:val="0563C1"/>
+                  </w:rPr>
+                  <w:t>Carta de acuerdo modelo entre el PNUD y el Gobierno para la provisión de servicios d</w:t>
+                </w:r>
+                <w:r w:rsidRPr="006030A1">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:color w:val="0563C1"/>
+                  </w:rPr>
+                  <w:t>e</w:t>
+                </w:r>
+                <w:r w:rsidRPr="006030A1">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:color w:val="0563C1"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> apoyo</w:t>
+                </w:r>
+              </w:hyperlink>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="122906DB" w14:textId="77777777" w:rsidR="006B7BF5" w:rsidRDefault="006B7BF5" w:rsidP="006B7BF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AE23C54" w14:textId="77777777" w:rsidR="00F10FD4" w:rsidRDefault="00F10FD4" w:rsidP="006B7BF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2761,66 +2743,67 @@
         <w:spacing w:after="120"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="122906DC" w14:textId="77777777" w:rsidR="006B7BF5" w:rsidRPr="00A603AD" w:rsidRDefault="006B7BF5" w:rsidP="006B7BF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tabla 3: Acuerdos legales utilizados por el PNUD para involucrar a las partes responsables conforme al COS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2212"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3920"/>
+        <w:gridCol w:w="2209"/>
+        <w:gridCol w:w="3161"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B7BF5" w14:paraId="122906E0" w14:textId="77777777" w:rsidTr="00AA544C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="122906DD" w14:textId="77777777" w:rsidR="006B7BF5" w:rsidRDefault="006B7BF5" w:rsidP="00AA544C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -2952,61 +2935,73 @@
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Que el PNUD involucre a una RP (Gobierno, organismo u organización intergubernamental [OIG]) como parte responsable por cuenta de un asociado en la ejecución conforme al COS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="122906E3" w14:textId="4F4F35EB" w:rsidR="006B7BF5" w:rsidRDefault="00076AD7" w:rsidP="00AA544C">
-[...9 lines deleted...]
-              </w:hyperlink>
+          <w:p w14:paraId="122906E3" w14:textId="2291909C" w:rsidR="006B69DC" w:rsidRDefault="006B69DC" w:rsidP="00AA544C">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Carta de acuerdo entre el PNUD y un gobierno u OIG para desempeñar actividades cuando el PNUD preste servicios de apoyo a un pr</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>o</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>yecto/cartera sin modalidad de implementación directa (non-DIM)</w:t>
+              </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="122906E5" w14:textId="77777777" w:rsidR="006B7BF5" w:rsidRPr="00C124E3" w:rsidRDefault="006B7BF5" w:rsidP="006B7BF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="122906E6" w14:textId="0A7D8064" w:rsidR="006B7BF5" w:rsidRPr="007710D2" w:rsidRDefault="006B7BF5" w:rsidP="006E427F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Para todos los tipos de asociados que participen como una Parte Responsable con el PNUD por cuenta de un Asociado en la Ejecución conforme a un COS, debe utilizarse el acuerdo correspondiente en la Tabla 1 arriba. Esto incluye el Acuerdo de transferencia de recursos de un organismo de la ONU a otro para las Dependencias de la ONU y el Acuerdo de Parte Responsable para las organizaciones de la sociedad civil seleccionado en virtud de la Ventaja Colaborativa. Cuando el PNUD contrata a un Gobierno, organismo u OIG como una Parte Responsable por cuenta de un Asociado en la Ejecución conforme al COS, debe utilizarse </w:t>
       </w:r>
       <w:r w:rsidR="006E427F">
         <w:t xml:space="preserve">la </w:t>
@@ -3237,55 +3232,58 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>desafíos en el desarrollo que aún requieren de cierto grado de ensayo para identificar las soluciones posibles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="345CE897" w14:textId="77777777" w:rsidR="00BE182F" w:rsidRPr="00A92D5D" w:rsidRDefault="00BE182F" w:rsidP="00BE182F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="122906EF" w14:textId="4AA2EA23" w:rsidR="006B7BF5" w:rsidRDefault="006B7BF5" w:rsidP="00BE182F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Los </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE182F">
+        <w:t xml:space="preserve">subsidios de bajo valor también pueden ser otorgadas para actividades de crédito y ser utilizadas por la entidad subvencionada para cubrir los costos de las operaciones, comprar equipos, contratar personal nuevo o aprovechar los fondos de crédito dentro de los límites financieros establecidos a </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE182F">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Los </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">subsidios de bajo valor también pueden ser otorgadas para actividades de crédito y ser utilizadas por la entidad subvencionada para cubrir los costos de las operaciones, comprar equipos, contratar personal nuevo o aprovechar los fondos de crédito dentro de los límites financieros establecidos a continuación. Para todas las solicitudes relacionadas con créditos o </w:t>
+        <w:t xml:space="preserve">continuación. Para todas las solicitudes relacionadas con créditos o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BE182F">
         <w:t>microfinanciación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BE182F">
         <w:t xml:space="preserve">, una consulta técnica del Fondo de las Naciones Unidas para el Desarrollo de la Capitalización (FNUDC) es recomendada. Véase la </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="00BE182F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Sección de Gestión de recursos financieros</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BE182F">
         <w:t xml:space="preserve"> para obtener más detalles sobre partidas presupuestarias en la presentación de informes sobre subsidios para organizaciones con fines relacionados con el crédito y subsidios sin fines crediticios. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66FD28F0" w14:textId="77777777" w:rsidR="00BE182F" w:rsidRPr="008F3062" w:rsidRDefault="00BE182F" w:rsidP="00BE182F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
@@ -3603,85 +3601,85 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="122906F6" w14:textId="40C6A1D5" w:rsidR="006B7BF5" w:rsidRPr="008B58D8" w:rsidRDefault="006B7BF5" w:rsidP="006B7BF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1181" w:hanging="274"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>USD 150.000 o menos por subsidio</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: la selección del receptor del subsidio se realiza sobre la base de un proceso de licitación en función de los criterios de selección definidos en el </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">documento del proyecto </w:t>
+        <w:t xml:space="preserve">: la selección del receptor del subsidio se realiza sobre la base de un proceso de licitación en función de los criterios de selección definidos en el documento del proyecto </w:t>
       </w:r>
       <w:r w:rsidR="00BE63AD">
         <w:t xml:space="preserve">y/o cartera </w:t>
       </w:r>
       <w:r>
         <w:t>y la revisión de las propuestas de subsidios del comité de selección por ser este parte de cualquier proyecto de desarrollo</w:t>
       </w:r>
       <w:r w:rsidR="00BE63AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE63AD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>plan plurianual (MYWP) de cartera</w:t>
       </w:r>
       <w:r>
         <w:t>. Si el documento del proyecto</w:t>
       </w:r>
       <w:r w:rsidR="00BE63AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE63AD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>y/o cartera</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> no establece ningún otro tipo de disposición, el otorgamiento de un subsidio se realiza sobre la base de una revisión de la junta del proyecto</w:t>
+        <w:t xml:space="preserve"> no establece ningún otro tipo de disposición, el otorgamiento de un subsidio se realiza sobre la base de una revisión de la </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>junta del proyecto</w:t>
       </w:r>
       <w:r w:rsidR="00793882">
         <w:t xml:space="preserve"> y/o cartera</w:t>
       </w:r>
       <w:r>
         <w:t>. Los subsidios se desembolsan en uno o más tramos, ya sea antes del logro de los resultados previstos o según el desempeño. El mismo beneficiario del subsidio puede recibir múltiples subsidios hasta un máximo de USD 300.000 en un período del programa. Para recibir múltiples subsidios, la organización receptora del subsidio debe haber producido los resultados acordados antes del acuerdo de subsidio y la junta del proyecto</w:t>
       </w:r>
       <w:r w:rsidR="003D4273">
         <w:t xml:space="preserve"> y/o cartera</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> debe aprobar un nuevo acuerdo de subsidio de bajo valor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="122906F7" w14:textId="6F678FEE" w:rsidR="006B7BF5" w:rsidRPr="00A92D5D" w:rsidRDefault="006B7BF5" w:rsidP="006B7BF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1181" w:hanging="274"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
@@ -3918,73 +3916,73 @@
         <w:t xml:space="preserve">una </w:t>
       </w:r>
       <w:r w:rsidR="003D4273">
         <w:t>número</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> de subsidios con diferentes partes interesadas para fomentar la colaboración y solventar los riesgos ya que estos permiten la experimentación y un aprendizaje rápidos con montos relativamente pequeños. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="122906FC" w14:textId="77777777" w:rsidR="006B7BF5" w:rsidRPr="00A92D5D" w:rsidRDefault="006B7BF5" w:rsidP="003E43DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>El PNUD o el comité de selección deben dar a conocer de forma adecuada los criterios de selección de subsidios y el otorgamiento de todos los subsidios en aras de la transparencia y la rendición de cuentas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E967809" w14:textId="7B0D4492" w:rsidR="006D13C8" w:rsidRPr="006D13C8" w:rsidRDefault="006B7BF5" w:rsidP="006B7BF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B319C">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Los </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>receptores</w:t>
       </w:r>
       <w:r w:rsidRPr="002B319C">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> de subsidios utilizarán su propio personal, sistemas, diseños, redes, procedimientos y, en algunos casos, incluso sus propios fondos para ejecutar el subsidio. Cualquier bien, equipo o suministro adquirido con los fon</w:t>
       </w:r>
       <w:r w:rsidR="0095633F">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>dos del subsidio se convierten</w:t>
       </w:r>
       <w:r w:rsidRPr="002B319C">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> en propiedad del </w:t>
@@ -4282,89 +4280,89 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>antecedentes pertinentes en la gestión de recursos a través de la adjudicación de subsidios;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12290707" w14:textId="77777777" w:rsidR="006B7BF5" w:rsidRPr="00A92D5D" w:rsidRDefault="006B7BF5" w:rsidP="006B7BF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>antecedentes pertinentes del trabajo con pequeñas organizaciones, incluidas las experiencias pasadas en la asistencia técnica y desarrollo de la capacidad de otras organizaciones para la entrega de servicios sociales, participación en el otorgamiento de subsidios, gestión de subsidios, etc.;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12290708" w14:textId="77777777" w:rsidR="006B7BF5" w:rsidRDefault="006B7BF5" w:rsidP="006B7BF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>capacidad programática, entre otras, seguimiento y evaluación;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12290709" w14:textId="77777777" w:rsidR="006B7BF5" w:rsidRPr="00A92D5D" w:rsidRDefault="006B7BF5" w:rsidP="006B7BF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>capacidad para la evaluación y la gestión de riesgos, incluida la preservación de la integridad de las personas y la protección del medio ambiente ante cualquier daño;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1229070A" w14:textId="77777777" w:rsidR="006B7BF5" w:rsidRDefault="006B7BF5" w:rsidP="006B7BF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1260"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>procedimientos de gestión de suministros y adquisición con las responsabilidades claramente delimitadas y los modelos aplicables para evaluar la admisibilidad y las capacidades de los receptores potenciales de subsidios; y</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1229070B" w14:textId="77777777" w:rsidR="006B7BF5" w:rsidRPr="00A92D5D" w:rsidRDefault="006B7BF5" w:rsidP="006B7BF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -4541,96 +4539,93 @@
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Si la comercialización no resulta exitosa y el beneficiario no genera ingresos ni evita costos, ya sea debido a una falla comercial o tecnológica, no se producirá ningún reembolso. Por lo tanto, el PNUD participa, junto con el receptor del subsidio, del riesgo del desarrollo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12290714" w14:textId="77777777" w:rsidR="006B7BF5" w:rsidRDefault="006B7BF5" w:rsidP="003E43DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La propiedad intelectual para sistemas informáticos recae en el receptor del subsidio, pero, mediante el proceso de solicitud de subsidio, el beneficiario acuerda ceder al PNUD una licencia gratuita, ilimitada e irrevocable para la utilización de los sistemas en sus programas, y la </w:t>
-[...3 lines deleted...]
-        <w:t>reproducción o la distribución de estos. El receptor del subsidio se reserva el derecho de utilizar los sistemas informáticos para su propio beneficio comercial.</w:t>
+        <w:t>La propiedad intelectual para sistemas informáticos recae en el receptor del subsidio, pero, mediante el proceso de solicitud de subsidio, el beneficiario acuerda ceder al PNUD una licencia gratuita, ilimitada e irrevocable para la utilización de los sistemas en sus programas, y la reproducción o la distribución de estos. El receptor del subsidio se reserva el derecho de utilizar los sistemas informáticos para su propio beneficio comercial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12290715" w14:textId="77777777" w:rsidR="006B7BF5" w:rsidRPr="00A92D5D" w:rsidRDefault="006B7BF5" w:rsidP="006B7BF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12290716" w14:textId="77777777" w:rsidR="006B7BF5" w:rsidRPr="00A11DA3" w:rsidRDefault="006B7BF5" w:rsidP="006B7BF5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Instrumentos legales utilizados para involucrar a un beneficiario</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561AB0F7" w14:textId="234D48F6" w:rsidR="00F1642E" w:rsidRPr="00A92D5D" w:rsidRDefault="006B7BF5" w:rsidP="003E43DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Los acuerdos escritos para el otorgamiento de subsidios de bajo valor o para el otorgamiento indirecto definen las normas y los procedimientos que deben observarse en la gestión de las actividades de subsidios. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30507413" w14:textId="00B8424D" w:rsidR="00F1642E" w:rsidRDefault="006B7BF5" w:rsidP="005E621D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La siguiente tabla resume los instrumentos legales utilizados por el PNUD para la provisión de subsidios de bajo valor. Para los subsidios provistos por asociados que no son el PNUD, se utilizarán los instrumentos legales pertinentes de la institución del asociado, los cuales deben presentarse de forma tal que el PNUD los considere adecuados como parte del proceso de la evaluación de la capacidad de distribución de subsidios del asociado. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12290719" w14:textId="77777777" w:rsidR="006B7BF5" w:rsidRPr="008B58D8" w:rsidRDefault="006B7BF5" w:rsidP="005E621D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0"/>
@@ -4919,141 +4914,136 @@
           </w:tcPr>
           <w:p w14:paraId="12290729" w14:textId="77777777" w:rsidR="004E3034" w:rsidRPr="00201FC8" w:rsidRDefault="004E3034" w:rsidP="00AA544C">
             <w:r w:rsidRPr="00201FC8">
               <w:t>Evaluación para otorgamiento indirecto; cláusulas de otorgamiento indirecto incorporadas al acuerdo entre dos organismos de la ONU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E3034" w14:paraId="12290731" w14:textId="77777777" w:rsidTr="00AA544C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1229072B" w14:textId="77777777" w:rsidR="004E3034" w:rsidRPr="00201FC8" w:rsidRDefault="004E3034" w:rsidP="00AA544C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2435" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1229072C" w14:textId="77777777" w:rsidR="004E3034" w:rsidRPr="00201FC8" w:rsidRDefault="004E3034" w:rsidP="00AA544C">
             <w:r w:rsidRPr="00201FC8">
-              <w:t xml:space="preserve">Para organizaciones de la sociedad civil (incluidas organizaciones no gubernamentales, instituciones académicas, entidades </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">público/privadas) como la </w:t>
+              <w:t xml:space="preserve">Para organizaciones de la sociedad civil (incluidas organizaciones no gubernamentales, instituciones académicas, entidades público/privadas) como la </w:t>
             </w:r>
             <w:r w:rsidRPr="00201FC8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>entidad otorgante de subsidios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1229072D" w14:textId="77777777" w:rsidR="004E3034" w:rsidRPr="00201FC8" w:rsidRDefault="004E3034" w:rsidP="00AA544C">
             <w:r w:rsidRPr="00201FC8">
-              <w:lastRenderedPageBreak/>
               <w:t>HACT y evaluación completos para otorgamiento indirecto; incorporación de cláusulas de otorgamiento indirecto para lo siguiente:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1229072E" w14:textId="77777777" w:rsidR="004E3034" w:rsidRPr="00201FC8" w:rsidRDefault="004E3034" w:rsidP="006B7BF5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="252" w:hanging="180"/>
             </w:pPr>
             <w:r w:rsidRPr="00201FC8">
               <w:t>Acuerdo de parte responsable para ventaja colaborativa</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1229072F" w14:textId="77777777" w:rsidR="004E3034" w:rsidRPr="00201FC8" w:rsidRDefault="004E3034" w:rsidP="006B7BF5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="252" w:hanging="180"/>
             </w:pPr>
             <w:r w:rsidRPr="00201FC8">
               <w:t>Para selección competitiva: contrato modelo para servicios profesionales</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12290730" w14:textId="77777777" w:rsidR="004E3034" w:rsidRPr="00201FC8" w:rsidRDefault="004E3034" w:rsidP="00AA544C">
             <w:r w:rsidRPr="00201FC8">
-              <w:lastRenderedPageBreak/>
               <w:t>Para fondos mancomunados de países concretos (FMPC): acuerdo modelo de parte responsable para FMPC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12290732" w14:textId="77777777" w:rsidR="006B7BF5" w:rsidRPr="00A92D5D" w:rsidRDefault="006B7BF5" w:rsidP="006B7BF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12290733" w14:textId="77777777" w:rsidR="00ED6DBB" w:rsidRDefault="00ED6DBB" w:rsidP="00ED6DBB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E621D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Disclaimer:</w:t>
       </w:r>
       <w:r w:rsidRPr="005E621D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF2471E" w14:textId="4C9F0DDC" w:rsidR="00F1642E" w:rsidRPr="005E621D" w:rsidRDefault="00F1642E" w:rsidP="005E621D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5943"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5145,61 +5135,61 @@
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12290736" w14:textId="77777777" w:rsidR="00B42288" w:rsidRPr="003E04A1" w:rsidRDefault="00B42288">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B42288" w:rsidRPr="003E04A1" w:rsidSect="005E621D">
       <w:headerReference w:type="default" r:id="rId55"/>
       <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1106" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AA61634" w14:textId="77777777" w:rsidR="00E72D09" w:rsidRDefault="00E72D09" w:rsidP="0036028F">
+    <w:p w14:paraId="4B88B1AA" w14:textId="77777777" w:rsidR="00C150EC" w:rsidRDefault="00C150EC" w:rsidP="0036028F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C26324F" w14:textId="77777777" w:rsidR="00E72D09" w:rsidRDefault="00E72D09" w:rsidP="0036028F">
+    <w:p w14:paraId="71A99082" w14:textId="77777777" w:rsidR="00C150EC" w:rsidRDefault="00C150EC" w:rsidP="0036028F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5372,61 +5362,61 @@
     <w:r w:rsidR="008D3EE6">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00B63EF6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:r w:rsidR="004C060B">
       <w:t>2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FBC52C4" w14:textId="77777777" w:rsidR="00E72D09" w:rsidRDefault="00E72D09" w:rsidP="0036028F">
+    <w:p w14:paraId="32538831" w14:textId="77777777" w:rsidR="00C150EC" w:rsidRDefault="00C150EC" w:rsidP="0036028F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42FEC39A" w14:textId="77777777" w:rsidR="00E72D09" w:rsidRDefault="00E72D09" w:rsidP="0036028F">
+    <w:p w14:paraId="172F40B8" w14:textId="77777777" w:rsidR="00C150EC" w:rsidRDefault="00C150EC" w:rsidP="0036028F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5F233D27" w14:textId="50396480" w:rsidR="0036028F" w:rsidRPr="00E236B7" w:rsidRDefault="0036028F" w:rsidP="0036028F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E236B7">
         <w:t>Ya sea que se incluya en el Documento del Proyecto</w:t>
@@ -7066,51 +7056,51 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="340469547">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="573777706">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1579704458">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="983892347">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1670979599">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2138522354">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B7BF5"/>
     <w:rsid w:val="00072959"/>
@@ -7150,50 +7140,51 @@
     <w:rsid w:val="003E43DE"/>
     <w:rsid w:val="003E5FAB"/>
     <w:rsid w:val="003E639C"/>
     <w:rsid w:val="004114DF"/>
     <w:rsid w:val="00413B9C"/>
     <w:rsid w:val="00440CC9"/>
     <w:rsid w:val="0044540B"/>
     <w:rsid w:val="00467F90"/>
     <w:rsid w:val="0048503F"/>
     <w:rsid w:val="00491A0E"/>
     <w:rsid w:val="004C060B"/>
     <w:rsid w:val="004D1B36"/>
     <w:rsid w:val="004E3034"/>
     <w:rsid w:val="004F0196"/>
     <w:rsid w:val="00504F4B"/>
     <w:rsid w:val="00557CCB"/>
     <w:rsid w:val="00573E8D"/>
     <w:rsid w:val="0059099D"/>
     <w:rsid w:val="005A0E3C"/>
     <w:rsid w:val="005B3F5A"/>
     <w:rsid w:val="005E322A"/>
     <w:rsid w:val="005E621D"/>
     <w:rsid w:val="0062751D"/>
     <w:rsid w:val="006446D7"/>
     <w:rsid w:val="00687A64"/>
+    <w:rsid w:val="006B69DC"/>
     <w:rsid w:val="006B7BF5"/>
     <w:rsid w:val="006D13C8"/>
     <w:rsid w:val="006D4382"/>
     <w:rsid w:val="006E427F"/>
     <w:rsid w:val="006E6B19"/>
     <w:rsid w:val="00751EA6"/>
     <w:rsid w:val="00771073"/>
     <w:rsid w:val="00793882"/>
     <w:rsid w:val="007C2A7C"/>
     <w:rsid w:val="007D7666"/>
     <w:rsid w:val="007E0D68"/>
     <w:rsid w:val="008164D7"/>
     <w:rsid w:val="0081776B"/>
     <w:rsid w:val="00821E6B"/>
     <w:rsid w:val="008424FE"/>
     <w:rsid w:val="00865F62"/>
     <w:rsid w:val="00874D98"/>
     <w:rsid w:val="008A03FF"/>
     <w:rsid w:val="008A3204"/>
     <w:rsid w:val="008A6893"/>
     <w:rsid w:val="008C2E7A"/>
     <w:rsid w:val="008D3EE6"/>
     <w:rsid w:val="008F2A8E"/>
     <w:rsid w:val="009137DD"/>
     <w:rsid w:val="00925A9C"/>
@@ -7204,78 +7195,80 @@
     <w:rsid w:val="009A0061"/>
     <w:rsid w:val="009B6158"/>
     <w:rsid w:val="009C76E0"/>
     <w:rsid w:val="00A02432"/>
     <w:rsid w:val="00A072BE"/>
     <w:rsid w:val="00A35F73"/>
     <w:rsid w:val="00A46A7E"/>
     <w:rsid w:val="00A67D29"/>
     <w:rsid w:val="00A7272D"/>
     <w:rsid w:val="00AA6044"/>
     <w:rsid w:val="00AC5C76"/>
     <w:rsid w:val="00B02CF3"/>
     <w:rsid w:val="00B05349"/>
     <w:rsid w:val="00B30659"/>
     <w:rsid w:val="00B42288"/>
     <w:rsid w:val="00B63EF6"/>
     <w:rsid w:val="00B75314"/>
     <w:rsid w:val="00B76B22"/>
     <w:rsid w:val="00B96AFE"/>
     <w:rsid w:val="00BD4D7C"/>
     <w:rsid w:val="00BD756C"/>
     <w:rsid w:val="00BE182F"/>
     <w:rsid w:val="00BE63AD"/>
     <w:rsid w:val="00BF3E2A"/>
     <w:rsid w:val="00C054C6"/>
+    <w:rsid w:val="00C150EC"/>
     <w:rsid w:val="00C26E41"/>
     <w:rsid w:val="00C303DC"/>
     <w:rsid w:val="00C35FE3"/>
     <w:rsid w:val="00C3729F"/>
     <w:rsid w:val="00C43F0C"/>
     <w:rsid w:val="00CD1DAE"/>
     <w:rsid w:val="00CE6547"/>
     <w:rsid w:val="00D44A9F"/>
     <w:rsid w:val="00D45354"/>
     <w:rsid w:val="00D51FCC"/>
     <w:rsid w:val="00D75531"/>
     <w:rsid w:val="00DC3DE1"/>
     <w:rsid w:val="00E17635"/>
     <w:rsid w:val="00E22314"/>
     <w:rsid w:val="00E23BD6"/>
     <w:rsid w:val="00E2769B"/>
     <w:rsid w:val="00E308D1"/>
     <w:rsid w:val="00E317FD"/>
     <w:rsid w:val="00E339FF"/>
     <w:rsid w:val="00E6020F"/>
     <w:rsid w:val="00E65AFD"/>
     <w:rsid w:val="00E72D09"/>
     <w:rsid w:val="00E92FCC"/>
     <w:rsid w:val="00EB2059"/>
     <w:rsid w:val="00ED6DBB"/>
     <w:rsid w:val="00ED7869"/>
     <w:rsid w:val="00F10FD4"/>
     <w:rsid w:val="00F1642E"/>
+    <w:rsid w:val="00F53EF7"/>
     <w:rsid w:val="00FE50A8"/>
     <w:rsid w:val="00FF1593"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -8003,51 +7996,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="936326452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1511" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4791" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10941" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/956" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/20641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/716" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4791" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1511" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/18791/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/611" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10711" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/20641" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4796" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1666" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10941" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4846" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1666" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1831" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/76" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4616" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1511" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4791" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10941" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/956" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/20641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/716" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4796" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1511" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/18791/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/611" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10711" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/20641" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4791" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1666" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10941" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4846" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1666" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1831" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/76" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4616" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
@@ -10807,187 +10800,99 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...7 lines deleted...]
-<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...78 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -11300,101 +11205,189 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2950</_dlc_DocId>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>669</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Programme and Project Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c019435-9793-447e-8959-0b32d23bf3d5</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 8</DLCPolicyLabelValue>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">8</UNDP_POPP_REFITEM_VERSION>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 8.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Seleccionar partes responsables y beneficiarios</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">11264</UNDP_POPP_FILEVERSION>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2950</Url>
+      <Description>POPP-11-2950</Description>
+    </_dlc_DocIdUrl>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92298D2A-F807-4BA5-964B-0DE51CFE1363}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E57E3732-F823-4A94-9EC4-DE0C8D645510}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E3CAB27-25B9-4BFF-83D1-6048452EA798}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A57B33F-9675-4ABF-B6F8-5AA846DF9F60}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4C632ED-8BEC-483A-BD30-779436ADFE4E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
   <Words>5662</Words>
   <Characters>32277</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>268</Lines>
   <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>