--- v0 (2025-10-09)
+++ v1 (2026-07-25)
@@ -3225,72 +3225,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D45C11B" w14:textId="23D0CF14" w:rsidR="00377075" w:rsidRDefault="00377075" w:rsidP="00723F74">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
-                <w:t>Contract for Goo</w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve"> and Services</w:t>
+                <w:t>Contract for Goods and Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="080E1A41" w14:textId="77777777" w:rsidR="00377075" w:rsidRDefault="00377075" w:rsidP="00723F74">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>For Performance Based Payment:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2011E33E" w14:textId="77777777" w:rsidR="00377075" w:rsidRDefault="00377075" w:rsidP="00723F74">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3926,72 +3905,74 @@
             <w:r w:rsidR="00973576">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> and/or portfolio MYWP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D543631" w14:textId="176D6D3A" w:rsidR="007545F7" w:rsidRDefault="007545F7" w:rsidP="00723F74">
+          <w:p w14:paraId="04D0CFA8" w14:textId="49D802AF" w:rsidR="00377075" w:rsidRPr="001213B4" w:rsidRDefault="001213B4" w:rsidP="001213B4">
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
+              <w:r w:rsidRPr="004D2E04">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="0070C0"/>
                 </w:rPr>
-                <w:t>Standard letter of agreement between UNDP and a Government Ministry/Institution/IGO to carry out activities when UNDP provides support services to a NIM projec</w:t>
+                <w:t>Standard letter of agreement between UNDP and the Gover</w:t>
               </w:r>
-              <w:r w:rsidR="00227112">
+              <w:r w:rsidRPr="004D2E04">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="0070C0"/>
                 </w:rPr>
-                <w:t>t and/or portfolio MYWP</w:t>
+                <w:t>n</w:t>
+              </w:r>
+              <w:r w:rsidRPr="004D2E04">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="0070C0"/>
+                </w:rPr>
+                <w:t>ment for the Provision of Support Services</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="760B34E0" w14:textId="77777777" w:rsidR="00377075" w:rsidRDefault="00377075" w:rsidP="00377075">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26F85DD4" w14:textId="77777777" w:rsidR="00377075" w:rsidRDefault="00377075" w:rsidP="00377075">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -4041,53 +4022,53 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>By</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A603AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> UNDP to Engage RPs under COS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2170"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4182"/>
+        <w:gridCol w:w="2156"/>
+        <w:gridCol w:w="2883"/>
+        <w:gridCol w:w="4291"/>
       </w:tblGrid>
       <w:tr w:rsidR="00377075" w14:paraId="4CF53449" w14:textId="77777777" w:rsidTr="00723F74">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DF7C27A" w14:textId="77777777" w:rsidR="00377075" w:rsidRDefault="00377075" w:rsidP="00723F74">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -4219,58 +4200,69 @@
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA25F0">
               <w:t>For UNDP to engage an RP (government, institution or IGO) as responsible party on behalf of the IP under COS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51AD39F4" w14:textId="68F7D7C1" w:rsidR="00377075" w:rsidRDefault="007545F7" w:rsidP="00723F74">
+          <w:p w14:paraId="51AD39F4" w14:textId="7EEBBD73" w:rsidR="001213B4" w:rsidRDefault="001213B4" w:rsidP="00723F74">
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r w:rsidRPr="004D2E04">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:color w:val="0070C0"/>
                 </w:rPr>
-                <w:t>Standard letter of agreement between UNDP and the Government for the Provision of Support Services</w:t>
+                <w:t>Standard letter of agreement between UNDP and a Government Ministry/Institution/IGO to carry out activities w</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>h</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>en UNDP provides support services to a NIM project and/or portfolio MYWP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60CAF67A" w14:textId="77777777" w:rsidR="00377075" w:rsidRDefault="00377075" w:rsidP="00377075">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="655E9B95" w14:textId="38BCC19C" w:rsidR="00377075" w:rsidRPr="006D169B" w:rsidRDefault="00377075" w:rsidP="00377075">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -8365,71 +8357,71 @@
     </w:p>
     <w:p w14:paraId="6D6F40AC" w14:textId="77777777" w:rsidR="00377075" w:rsidRPr="005C78FB" w:rsidRDefault="00377075" w:rsidP="00377075">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26DF3F3A" w14:textId="77777777" w:rsidR="007538F1" w:rsidRPr="00377075" w:rsidRDefault="007538F1" w:rsidP="00377075"/>
     <w:sectPr w:rsidR="007538F1" w:rsidRPr="00377075" w:rsidSect="008770D3">
       <w:headerReference w:type="default" r:id="rId53"/>
       <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="369878A4" w14:textId="77777777" w:rsidR="00F4650F" w:rsidRDefault="00F4650F" w:rsidP="005856EA">
+    <w:p w14:paraId="40A6ED25" w14:textId="77777777" w:rsidR="00F07276" w:rsidRDefault="00F07276" w:rsidP="005856EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A5760E1" w14:textId="77777777" w:rsidR="00F4650F" w:rsidRDefault="00F4650F" w:rsidP="005856EA">
+    <w:p w14:paraId="7EDEA10C" w14:textId="77777777" w:rsidR="00F07276" w:rsidRDefault="00F07276" w:rsidP="005856EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="19273D3C" w14:textId="77777777" w:rsidR="00F4650F" w:rsidRDefault="00F4650F">
+    <w:p w14:paraId="3C6DD44C" w14:textId="77777777" w:rsidR="00F07276" w:rsidRDefault="00F07276">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8584,71 +8576,71 @@
     <w:r w:rsidR="009A238A" w:rsidRPr="009A238A">
       <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
     <w:r w:rsidR="00BE6899" w:rsidRPr="00BE6899">
       <w:t xml:space="preserve">06/04/2018 </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00782061">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00081BEE" w:rsidRPr="00081BEE">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r w:rsidR="00081BEE">
       <w:t xml:space="preserve"> 2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E727170" w14:textId="77777777" w:rsidR="00F4650F" w:rsidRDefault="00F4650F" w:rsidP="005856EA">
+    <w:p w14:paraId="600E0FEA" w14:textId="77777777" w:rsidR="00F07276" w:rsidRDefault="00F07276" w:rsidP="005856EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41522788" w14:textId="77777777" w:rsidR="00F4650F" w:rsidRDefault="00F4650F" w:rsidP="005856EA">
+    <w:p w14:paraId="1529229C" w14:textId="77777777" w:rsidR="00F07276" w:rsidRDefault="00F07276" w:rsidP="005856EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6DA3B727" w14:textId="77777777" w:rsidR="00F4650F" w:rsidRDefault="00F4650F">
+    <w:p w14:paraId="2ECD13F9" w14:textId="77777777" w:rsidR="00F07276" w:rsidRDefault="00F07276">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0BFD8814" w14:textId="7F17F89B" w:rsidR="00377075" w:rsidRDefault="00377075" w:rsidP="00377075">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00D02F17">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D02F17">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Whether included in the Project Document</w:t>
       </w:r>
@@ -11192,50 +11184,51 @@
     <w:rsid w:val="00023724"/>
     <w:rsid w:val="00033938"/>
     <w:rsid w:val="00040E5F"/>
     <w:rsid w:val="00046A4B"/>
     <w:rsid w:val="0006639C"/>
     <w:rsid w:val="00072A43"/>
     <w:rsid w:val="00072D19"/>
     <w:rsid w:val="00080C3A"/>
     <w:rsid w:val="00081BEE"/>
     <w:rsid w:val="00090E57"/>
     <w:rsid w:val="000939CA"/>
     <w:rsid w:val="00095B32"/>
     <w:rsid w:val="000A1565"/>
     <w:rsid w:val="000A55AE"/>
     <w:rsid w:val="000A6DE9"/>
     <w:rsid w:val="000B0623"/>
     <w:rsid w:val="000B483E"/>
     <w:rsid w:val="000C5E23"/>
     <w:rsid w:val="000C6D92"/>
     <w:rsid w:val="000E48E2"/>
     <w:rsid w:val="000E6D90"/>
     <w:rsid w:val="000F38D0"/>
     <w:rsid w:val="001026D5"/>
     <w:rsid w:val="00102BA1"/>
     <w:rsid w:val="00111D8D"/>
+    <w:rsid w:val="001213B4"/>
     <w:rsid w:val="00121A6D"/>
     <w:rsid w:val="00121E7A"/>
     <w:rsid w:val="00124629"/>
     <w:rsid w:val="001254B0"/>
     <w:rsid w:val="00130C23"/>
     <w:rsid w:val="00160915"/>
     <w:rsid w:val="00161ADF"/>
     <w:rsid w:val="00161CB4"/>
     <w:rsid w:val="0016206C"/>
     <w:rsid w:val="00162100"/>
     <w:rsid w:val="00164108"/>
     <w:rsid w:val="001644A3"/>
     <w:rsid w:val="0017705F"/>
     <w:rsid w:val="00181360"/>
     <w:rsid w:val="00185C5D"/>
     <w:rsid w:val="00187B91"/>
     <w:rsid w:val="001951A1"/>
     <w:rsid w:val="001955B3"/>
     <w:rsid w:val="001A66AA"/>
     <w:rsid w:val="001B0A8B"/>
     <w:rsid w:val="001B2C40"/>
     <w:rsid w:val="001B71C9"/>
     <w:rsid w:val="001C664C"/>
     <w:rsid w:val="001D1C85"/>
     <w:rsid w:val="001D2643"/>
@@ -11568,61 +11561,63 @@
     <w:rsid w:val="00E20F79"/>
     <w:rsid w:val="00E22A21"/>
     <w:rsid w:val="00E252F5"/>
     <w:rsid w:val="00E34F2B"/>
     <w:rsid w:val="00E3516C"/>
     <w:rsid w:val="00E37739"/>
     <w:rsid w:val="00E4159C"/>
     <w:rsid w:val="00E432A4"/>
     <w:rsid w:val="00E444F8"/>
     <w:rsid w:val="00E4538B"/>
     <w:rsid w:val="00E64E53"/>
     <w:rsid w:val="00E66090"/>
     <w:rsid w:val="00E6700C"/>
     <w:rsid w:val="00E821AF"/>
     <w:rsid w:val="00E82467"/>
     <w:rsid w:val="00E87E48"/>
     <w:rsid w:val="00E96C81"/>
     <w:rsid w:val="00EA5F0C"/>
     <w:rsid w:val="00EB2BFF"/>
     <w:rsid w:val="00EB3DBA"/>
     <w:rsid w:val="00EE0C65"/>
     <w:rsid w:val="00EF06AE"/>
     <w:rsid w:val="00EF1652"/>
     <w:rsid w:val="00EF3A7F"/>
     <w:rsid w:val="00F03385"/>
+    <w:rsid w:val="00F07276"/>
     <w:rsid w:val="00F1069F"/>
     <w:rsid w:val="00F11D48"/>
     <w:rsid w:val="00F12EBD"/>
     <w:rsid w:val="00F1417F"/>
     <w:rsid w:val="00F21ADC"/>
     <w:rsid w:val="00F231AB"/>
     <w:rsid w:val="00F31788"/>
     <w:rsid w:val="00F3209F"/>
     <w:rsid w:val="00F426B8"/>
     <w:rsid w:val="00F43639"/>
     <w:rsid w:val="00F4650F"/>
+    <w:rsid w:val="00F53EF7"/>
     <w:rsid w:val="00F57AD6"/>
     <w:rsid w:val="00F6465E"/>
     <w:rsid w:val="00F71F1A"/>
     <w:rsid w:val="00F72731"/>
     <w:rsid w:val="00F754C5"/>
     <w:rsid w:val="00F82D62"/>
     <w:rsid w:val="00F9257B"/>
     <w:rsid w:val="00F976EF"/>
     <w:rsid w:val="00FA3D15"/>
     <w:rsid w:val="00FA4B19"/>
     <w:rsid w:val="00FA6F2B"/>
     <w:rsid w:val="00FA7F60"/>
     <w:rsid w:val="00FB12BE"/>
     <w:rsid w:val="00FB2652"/>
     <w:rsid w:val="00FC5845"/>
     <w:rsid w:val="00FC66F2"/>
     <w:rsid w:val="00FD37B5"/>
     <w:rsid w:val="00FD7646"/>
     <w:rsid w:val="00FE613F"/>
     <w:rsid w:val="00FE77A0"/>
     <w:rsid w:val="01DB383A"/>
     <w:rsid w:val="02717359"/>
     <w:rsid w:val="083D9505"/>
     <w:rsid w:val="0A8DC5FE"/>
     <w:rsid w:val="1161C43A"/>
@@ -12738,51 +12733,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1666012714">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10711" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/186" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/76" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1666" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4616" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10941" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/716" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4796" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10941" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/policy-due-diligence-and-partnerships-private-sector" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1831" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10711" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1666" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18791" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/956" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1011" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10711" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11246" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4791" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/policy-due-diligence-and-partnerships-private-sector" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4846" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/611" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10711" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4796" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/186" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/76" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1666" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4616" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10941" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/716" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4791" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10941" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/policy-due-diligence-and-partnerships-private-sector" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1831" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10711" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1666" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18791" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/956" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1011" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10711" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11246" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4791" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/policy-due-diligence-and-partnerships-private-sector" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4846" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1911" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/611" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
@@ -15748,102 +15743,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...38 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008041760EB5333C4BA8AB8C0E03F88927" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f9a14feb2ba41b43ff33f52b687fa98e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6bfe89e3-bbc3-4204-a3a4-851798b7c728" xmlns:ns3="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="649dbb510ba13d7a355a31fd434ffe07" ns2:_="" ns3:_="">
     <xsd:import namespace="6bfe89e3-bbc3-4204-a3a4-851798b7c728"/>
     <xsd:import namespace="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -16048,115 +15995,163 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6bfe89e3-bbc3-4204-a3a4-851798b7c728">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a">
+      <UserInfo>
+        <DisplayName>Simon Hannaford</DisplayName>
+        <AccountId>24</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Cynthia Licul</DisplayName>
+        <AccountId>25</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Claudio Lema-Pose</DisplayName>
+        <AccountId>26</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Florencia Celasco</DisplayName>
+        <AccountId>27</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Mamadou Ndaw</DisplayName>
+        <AccountId>22</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Teuku Rahmatsyah</DisplayName>
+        <AccountId>13</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5618A7C4-23A7-4014-B558-D72EE7D54846}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F7999E1-E153-44F4-BEB8-82C137DD60CA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="6bfe89e3-bbc3-4204-a3a4-851798b7c728"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00810F53-00DA-416C-9651-2D7F69861D9A}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2CD3E5B-BA3C-4BF5-87E5-987178BA92B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6bfe89e3-bbc3-4204-a3a4-851798b7c728"/>
     <ds:schemaRef ds:uri="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5618A7C4-23A7-4014-B558-D72EE7D54846}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a"/>
+    <ds:schemaRef ds:uri="6bfe89e3-bbc3-4204-a3a4-851798b7c728"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F7999E1-E153-44F4-BEB8-82C137DD60CA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00810F53-00DA-416C-9651-2D7F69861D9A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>4612</Words>
+  <Words>4611</Words>
   <Characters>26289</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>219</Lines>
   <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30840</CharactersWithSpaces>
+  <CharactersWithSpaces>30839</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="216" baseType="variant">
       <vt:variant>
         <vt:i4>6357099</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>105</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://popp.undp.org/node/1666</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6684781</vt:i4>
       </vt:variant>
       <vt:variant>