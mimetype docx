--- v0 (2025-10-04)
+++ v1 (2026-05-23)
@@ -2689,74 +2689,76 @@
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Roles &amp; Responsibilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F71A9A" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="5"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9710" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2690"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00413464" w:rsidRPr="00413464" w14:paraId="0F530BF8" w14:textId="77777777" w:rsidTr="00413464">
+      <w:tr w:rsidR="00413464" w:rsidRPr="00413464" w14:paraId="0F530BF8" w14:textId="77777777" w:rsidTr="00B27AD5">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2690" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3DB2FF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FC46F13" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
@@ -2777,605 +2779,509 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ies</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3DB2FF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DE5D94E" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsibilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3DB2FF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75CE8862" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Remarks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00413464" w:rsidRPr="00413464" w14:paraId="2E8603DB" w14:textId="77777777" w:rsidTr="00413464">
+      <w:tr w:rsidR="00413464" w:rsidRPr="00413464" w14:paraId="2E8603DB" w14:textId="77777777" w:rsidTr="00B27AD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2690" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FFEE003" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="7FFEE003" w14:textId="2AFE267E" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Staff Member / Applicant</w:t>
+              <w:t>Staff Member/Applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FE4D8C2" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="6FE4D8C2" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Check the validity of his/her travel documents as soon as travel is planned to ensure that all are valid for the minimum duration required. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="395C8C7A" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="395C8C7A" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Most consulates require a minimum 6-month validity of the UNLP and/or national passport before granting a visa; US G-4 visa must be valid at least until re-entry date. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00413464" w:rsidRPr="00413464" w14:paraId="2E5B3D37" w14:textId="77777777" w:rsidTr="00413464">
+      <w:tr w:rsidR="00413464" w:rsidRPr="00413464" w14:paraId="2E5B3D37" w14:textId="77777777" w:rsidTr="00B27AD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2690" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="664EB2BC" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="664EB2BC" w14:textId="6649BD43" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Staff Member / Applicant</w:t>
+              <w:t>Staff Member/Applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="742BCFC1" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="742BCFC1" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Check with travel agency if any consular visas are required for all countries to be visited for both business and transit purposes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FCE09CF" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="4FCE09CF" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The cost of photographs required for official travel is reimbursable. At HQ photographs are taken free of charge by the UNDP Visa &amp; Passport desk at HQ in New York.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00413464" w:rsidRPr="00413464" w14:paraId="4D9A4CB7" w14:textId="77777777" w:rsidTr="00413464">
+      <w:tr w:rsidR="00413464" w:rsidRPr="00413464" w14:paraId="4D9A4CB7" w14:textId="77777777" w:rsidTr="00B27AD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2690" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D4839D9" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="7D4839D9" w14:textId="1CD5E1EF" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Staff Member / Applicant</w:t>
+              <w:t>Staff Member/Applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56E035FD" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="56E035FD" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Request the issuance of UNLP when official travel is to be undertaken, using form TTS.2. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="728403FF" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="728403FF" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00413464" w:rsidRPr="00413464" w14:paraId="4786DD65" w14:textId="77777777" w:rsidTr="00413464">
+      <w:tr w:rsidR="00413464" w:rsidRPr="00413464" w14:paraId="4786DD65" w14:textId="77777777" w:rsidTr="00B27AD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2690" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="337DE4B8" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="337DE4B8" w14:textId="1E0C8297" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Staff Member at HQ / Applicant</w:t>
+              <w:t>Staff Member at HQ/Applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FBC3152" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="7FBC3152" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Request issuance of US G-4 visa using online forms DS-1648 and PT.61 (2-08) well in advance of departure. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71BD05C1" w14:textId="0519985C" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00F80236" w:rsidP="00413464">
+          <w:p w14:paraId="71BD05C1" w14:textId="0519985C" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00F80236" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>To renew a</w:t>
             </w:r>
             <w:r w:rsidR="00413464" w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -3412,477 +3318,416 @@
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:r w:rsidR="00B70322">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">U.S. </w:t>
             </w:r>
             <w:r w:rsidRPr="00376808">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Department of State’s Bureau of Consular Affairs (CA), Diplomatic Liaison Division</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B92BDC3" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="7B92BDC3" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00413464" w:rsidRPr="00413464" w14:paraId="019D6E02" w14:textId="77777777" w:rsidTr="00413464">
+      <w:tr w:rsidR="00413464" w:rsidRPr="00413464" w14:paraId="019D6E02" w14:textId="77777777" w:rsidTr="00B27AD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2690" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BE859C3" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff Member / Applicant in CO; HQ SM picking up visa outside the US </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BC86129" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="3BC86129" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Request issuance of US G-4 visa using form TTS.1 well in advance of departure.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11443B23" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="11443B23" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00413464" w:rsidRPr="00413464" w14:paraId="09B47711" w14:textId="77777777" w:rsidTr="00413464">
+      <w:tr w:rsidR="00413464" w:rsidRPr="00413464" w14:paraId="09B47711" w14:textId="77777777" w:rsidTr="00B27AD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2690" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F91F05C" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="0F91F05C" w14:textId="07B19EDD" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Staff Member / Applicant</w:t>
+              <w:t>Staff Member/Applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CBEC4A6" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="6CBEC4A6" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Obtain UN Visa Information Kit for household employee G-5 visa application; </w:t>
             </w:r>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>complete required documentation and forms.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D8B07BB" w14:textId="5F8CDF5C" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="6D8B07BB" w14:textId="5F8CDF5C" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>With the exception of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> the forms to be certified by </w:t>
             </w:r>
             <w:r w:rsidR="007D6441">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>General Operations/BMS</w:t>
             </w:r>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">, the staff member should deal directly with the UN Visa Committee on the issuance of G visas for </w:t>
+              <w:t xml:space="preserve">, the staff member should deal directly with the </w:t>
             </w:r>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>dependents over the age of 21, secondary dependents and household employee(s)</w:t>
+              <w:t>UN Visa Committee on the issuance of G visas for dependents over the age of 21, secondary dependents and household employee(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00413464" w:rsidRPr="00413464" w14:paraId="31B12CCF" w14:textId="77777777" w:rsidTr="00413464">
+      <w:tr w:rsidR="00413464" w:rsidRPr="00413464" w14:paraId="31B12CCF" w14:textId="77777777" w:rsidTr="00B27AD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2690" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B486A77" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="6B486A77" w14:textId="5771342E" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Staff Member / visa holder</w:t>
+              <w:t>Staff Member/visa holder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54294646" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="54294646" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Notify visa committee of any change in status (G-4 and G-5 visa holders).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E79CCC3" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
+          <w:p w14:paraId="4E79CCC3" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00413464">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Visa committee must be notified of any change in status or movement of visa holders including dependents holding a G- 4 visa and household staff holding a G-5 visa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7510BE1D" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
@@ -4948,63 +4793,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Revised definition of “immediate family” for the purposes of the G visa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514FB278" w14:textId="77777777" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00413464">
       <w:pPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E5A9C1D" w14:textId="79605335" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="008660C5">
+    <w:p w14:paraId="14A0A2A3" w14:textId="0DAA0559" w:rsidR="00413464" w:rsidRPr="00413464" w:rsidRDefault="00413464" w:rsidP="00B27AD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00413464">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ST/IC/2017/8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00413464">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
@@ -5014,100 +4853,78 @@
       </w:r>
       <w:r w:rsidRPr="00413464">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00413464">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>United States Executive Order dated 27 January 2017 suspending immigrant and non-immigrant entry into the United States of aliens from Iran (Islamic Republic of), Iraq, Libya, Somalia, the Sudan, the Syrian Arab Republic and Yemen</w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00413464" w:rsidRPr="00413464" w:rsidSect="00413464">
       <w:headerReference w:type="default" r:id="rId43"/>
       <w:footerReference w:type="even" r:id="rId44"/>
       <w:footerReference w:type="default" r:id="rId45"/>
       <w:footerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="900" w:bottom="1446" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="609023EB" w14:textId="77777777" w:rsidR="001A3986" w:rsidRDefault="001A3986" w:rsidP="00413464">
+    <w:p w14:paraId="53F8391F" w14:textId="77777777" w:rsidR="00846031" w:rsidRDefault="00846031" w:rsidP="00413464">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="772784DF" w14:textId="77777777" w:rsidR="001A3986" w:rsidRDefault="001A3986" w:rsidP="00413464">
+    <w:p w14:paraId="43F9F02E" w14:textId="77777777" w:rsidR="00846031" w:rsidRDefault="00846031" w:rsidP="00413464">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -5394,61 +5211,61 @@
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4CD08588" w14:textId="77777777" w:rsidR="0031123E" w:rsidRDefault="0006561D">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AF6672F" w14:textId="77777777" w:rsidR="001A3986" w:rsidRDefault="001A3986" w:rsidP="00413464">
+    <w:p w14:paraId="0A55E429" w14:textId="77777777" w:rsidR="00846031" w:rsidRDefault="00846031" w:rsidP="00413464">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="373EADAA" w14:textId="77777777" w:rsidR="001A3986" w:rsidRDefault="001A3986" w:rsidP="00413464">
+    <w:p w14:paraId="5E6E99B3" w14:textId="77777777" w:rsidR="00846031" w:rsidRDefault="00846031" w:rsidP="00413464">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="019A3B34" w14:textId="77777777" w:rsidR="0031123E" w:rsidRDefault="0006561D" w:rsidP="00A8318A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64F05ABC" wp14:editId="461BFE69">
           <wp:extent cx="527056" cy="802800"/>
@@ -6817,80 +6634,86 @@
     <w:rsid w:val="00047DED"/>
     <w:rsid w:val="00047EF2"/>
     <w:rsid w:val="0006561D"/>
     <w:rsid w:val="00076ED6"/>
     <w:rsid w:val="0008507A"/>
     <w:rsid w:val="000A2492"/>
     <w:rsid w:val="000E7455"/>
     <w:rsid w:val="00144C1B"/>
     <w:rsid w:val="0019183A"/>
     <w:rsid w:val="001A3986"/>
     <w:rsid w:val="00215508"/>
     <w:rsid w:val="002860B6"/>
     <w:rsid w:val="0031123E"/>
     <w:rsid w:val="003653B7"/>
     <w:rsid w:val="00376808"/>
     <w:rsid w:val="003B21A1"/>
     <w:rsid w:val="00413464"/>
     <w:rsid w:val="00447705"/>
     <w:rsid w:val="004909AE"/>
     <w:rsid w:val="004C4751"/>
     <w:rsid w:val="00637519"/>
     <w:rsid w:val="00640FBB"/>
     <w:rsid w:val="00646941"/>
     <w:rsid w:val="00650CCF"/>
     <w:rsid w:val="006637B9"/>
+    <w:rsid w:val="00734FE9"/>
     <w:rsid w:val="00794CB5"/>
     <w:rsid w:val="007B51C0"/>
     <w:rsid w:val="007D4442"/>
     <w:rsid w:val="007D6441"/>
+    <w:rsid w:val="008063F8"/>
+    <w:rsid w:val="00846031"/>
     <w:rsid w:val="008660C5"/>
     <w:rsid w:val="008D738D"/>
     <w:rsid w:val="009052C8"/>
     <w:rsid w:val="00957AA0"/>
     <w:rsid w:val="009A73D5"/>
     <w:rsid w:val="009B7331"/>
     <w:rsid w:val="009F2001"/>
     <w:rsid w:val="00A33450"/>
     <w:rsid w:val="00A675E8"/>
     <w:rsid w:val="00A94CED"/>
     <w:rsid w:val="00B10713"/>
     <w:rsid w:val="00B26974"/>
+    <w:rsid w:val="00B27AD5"/>
     <w:rsid w:val="00B36380"/>
     <w:rsid w:val="00B70322"/>
     <w:rsid w:val="00B95A0D"/>
     <w:rsid w:val="00BB38AA"/>
+    <w:rsid w:val="00BE500E"/>
     <w:rsid w:val="00BE5DBC"/>
     <w:rsid w:val="00BF09F5"/>
     <w:rsid w:val="00CF2AD3"/>
     <w:rsid w:val="00E42F6D"/>
     <w:rsid w:val="00E75F0D"/>
     <w:rsid w:val="00ED3353"/>
     <w:rsid w:val="00F06FD1"/>
     <w:rsid w:val="00F153E8"/>
     <w:rsid w:val="00F16634"/>
     <w:rsid w:val="00F20B85"/>
+    <w:rsid w:val="00F232EC"/>
     <w:rsid w:val="00F23545"/>
     <w:rsid w:val="00F75A41"/>
     <w:rsid w:val="00F80236"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -7924,51 +7747,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009F2001"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://travel.state.gov/content/visas/en/fees/reciprocity-by-country.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3511" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3506" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3776" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr.un.org/sites/hr.un.org/files/handbook/IC%20%202017%20-%208%20%5BUS%20Executive%20Order%20suspending%20non-immigrant%20entry%20to%20the%20US%20from%207%20countries%5D.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:docs-vc@un.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3496" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3761" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://travel.state.gov/content/visas/en/fees/reciprocity-by-country.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceac.state.gov/GenNIV/Default.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3811" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3496" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Duty%20Travel_ST-IC-2013-15_Eligibility%20requirements%20for%20derivative%20G%20status%20for%20secondary%20dep.%20of%20UN%20staff.pdf?Web=1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i94.cbp.dhs.gov/I94/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3766" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4971" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://travel.state.gov/content/visas/en/fees/reciprocity-by-country.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/hr/Information-Kit-for-G5-Visa-Application.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3811" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://travel.state.gov/content/visas/en/fees/reciprocity-by-country.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3776" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4966" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://travel.state.gov/content/visas/en/fees/reciprocity-by-country.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://travel.state.gov/content/visas/en/fees/reciprocity-by-country.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3781" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3791" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Duty%20Travel_ST-AI-2000-19_Visa%20status%20of%20non-US%20SM%20serving%20in%20US_members%20of%20their%20household.pdf?Web=1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:docs-vc@un.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3881" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://travel.state.gov/content/visas/en/fees/reciprocity-by-country.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3511" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3506" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3776" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/858519/files/ST_IC_2017_8-EN.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:docs-vc@un.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3496" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3761" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://travel.state.gov/content/visas/en/fees/reciprocity-by-country.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceac.state.gov/GenNIV/Default.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3811" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3496" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Duty%20Travel_ST-IC-2013-15_Eligibility%20requirements%20for%20derivative%20G%20status%20for%20secondary%20dep.%20of%20UN%20staff.pdf?Web=1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i94.cbp.dhs.gov/I94/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3766" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4971" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://travel.state.gov/content/visas/en/fees/reciprocity-by-country.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/hr/Information-Kit-for-G5-Visa-Application.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3811" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://travel.state.gov/content/visas/en/fees/reciprocity-by-country.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3776" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4966" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://travel.state.gov/content/visas/en/fees/reciprocity-by-country.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://travel.state.gov/content/visas/en/fees/reciprocity-by-country.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3781" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3791" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Duty%20Travel_ST-AI-2000-19_Visa%20status%20of%20non-US%20SM%20serving%20in%20US_members%20of%20their%20household.pdf?Web=1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:docs-vc@un.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3881" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -8231,69 +8054,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2404</Words>
-  <Characters>13706</Characters>
+  <Words>2385</Words>
+  <Characters>13599</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>114</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>113</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16078</CharactersWithSpaces>
+  <CharactersWithSpaces>15953</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emiliana Zhivkova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>