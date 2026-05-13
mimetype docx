--- v0 (2025-10-26)
+++ v1 (2026-05-13)
@@ -1,634 +1,645 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="02BE26EE" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00F20CDA">
+    <w:p w14:paraId="08281432" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:t>approvisionnement transactionnel et planification des approvisionnements</w:t>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Stratégies d’approvisionnement transactionnel et planification des approvisionnements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E81EE6" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="049B6D2D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AF63E5E" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="59B814DD" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>APPROVISIONNEMENT TRANSACTIONNEL</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>STRATÉGIES D’APPROVISIONNEMENT TRANSACTIONNEL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C35A57" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="06054100" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="186D8C4E" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="129B40E5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avant tout, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute activité d’achat doit être alignée sur le Plan stratégique du Programme des Nations Unies pour le développement (PNUD).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691544E4" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...34 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DAC57DD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7000C567" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t>achat potentielles doivent être identifiées et évaluées.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sur la base des informations recueillies, les stratégies d’achat potentielles doivent être identifiées et évaluées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA9FE16" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="68A1F3CE" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF1889" w:rsidRPr="00AA0983" w14:paraId="61933536" w14:textId="77777777" w:rsidTr="00AF1889">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="18C6ED6A" w14:textId="77777777" w:rsidTr="00F159B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17858BC1" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="28131B8D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="794F24F4" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Toutes les activités d’approvisionnement nécessitent des stratégies d’approvisionnement. Toutefois, les activités désignées comme « achats importants » nécessiteront une attention particulière.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0014B16A" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34E6E409" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nous pouvons définir les </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>achats importants</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> comme étant ceux qui ont un </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:t>approvisionnement est difficile à garantir.</w:t>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>coût relatif élevé ou pour lesquels l’approvisionnement est difficile à garantir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="676D4DBA" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+    <w:p w14:paraId="228EA8D7" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="674BD519" w14:textId="41191781" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="55F015D3" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les coûts relatifs des biens, des services ou des travaux sont définis comme leur coût par rapport au total des dépenses d’achat de l’Unité administrative ou de l’agence. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour le PNUD, une transaction supérieure ou égale 100 000 dollars des États-Unis est considérée comme un achat important.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="768211B2" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...82 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="633B1BF0" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="76EDD5E4" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le critère </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-        <w:t xml:space="preserve">« approvisionnement difficile à </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>« approvisionnement difficile à garantir »</w:t>
       </w:r>
-      <w:r w:rsidR="00A706B1">
-[...9 lines deleted...]
-        <w:t> :</w:t>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sera basé sur les facteurs suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D99CD88" w14:textId="414F0B6A" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="0054752B" w:rsidP="00732B17">
+    <w:p w14:paraId="1D339254" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> ainsi que</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les biens, les travaux ou les services achetés présentent un risque ou sont essentiels pour l’agence ; ainsi que</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406EB957" w14:textId="72E97B9D" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="0054752B" w:rsidP="00732B17">
+    <w:p w14:paraId="5E8155CA" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:t>un marché concurrentiel</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’existence d’un marché concurrentiel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C91DD6" w14:textId="34C4FA4F" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00865CAC" w:rsidP="00865CAC">
+    <w:p w14:paraId="22C505D8" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="left" w:pos="8655"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005C40EA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="455FBA90" wp14:editId="3D1608ED">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A6800AD" wp14:editId="02EEDA79">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1737995</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>66675</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2372360" cy="2538095"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Groupe 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2372360" cy="2538095"/>
                           <a:chOff x="0" y="0"/>
@@ -638,13241 +649,15863 @@
                       <wps:wsp>
                         <wps:cNvPr id="217" name="Zone de texte 2"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="441747" y="0"/>
                             <a:ext cx="937804" cy="1013460"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="21B0184D" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="00E56057" w:rsidRDefault="00456029" w:rsidP="0060039C">
+                            <w:p w14:paraId="00A2DE59" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="00E56057" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:ind w:left="-142" w:right="-181"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00E56057">
                                 <w:rPr>
                                   <w:b/>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>3</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="7BA0F479" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="003B6B73" w:rsidRDefault="00456029" w:rsidP="0060039C">
+                            <w:p w14:paraId="0338B415" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="003B6B73" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:ind w:left="-142" w:right="-109"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="003B6B73">
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>coûts relatifs faibles et approvisionnement difficile à garantir</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="2" name="Zone de texte 2"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1420833" y="5881"/>
                             <a:ext cx="960120" cy="1007109"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="02A4CAAB" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="00E56057" w:rsidRDefault="00456029" w:rsidP="00D1545C">
+                            <w:p w14:paraId="7B4108AA" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="00E56057" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:ind w:left="-142" w:right="-181"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00E56057">
                                 <w:rPr>
                                   <w:b/>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>4</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="06FFAC16" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="003B6B73" w:rsidRDefault="00456029" w:rsidP="002B1281">
+                            <w:p w14:paraId="08F6635A" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="003B6B73" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                               <w:pPr>
                                 <w:ind w:right="-61"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:w w:val="85"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="003B6B73">
                                 <w:rPr>
                                   <w:w w:val="85"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>coûts relatifs élevés et approvisionnement difficile à garantir</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="3" name="Zone de texte 2"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1420829" y="1084852"/>
                             <a:ext cx="960423" cy="992337"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="62E4A5E1" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="00E56057" w:rsidRDefault="00456029" w:rsidP="00331887">
+                            <w:p w14:paraId="223C2BF0" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="00E56057" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:ind w:left="-142" w:right="-181"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00E56057">
                                 <w:rPr>
                                   <w:b/>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>2</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="78BCA228" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="003B6B73" w:rsidRDefault="00456029" w:rsidP="00331887">
+                            <w:p w14:paraId="796E563F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="003B6B73" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:ind w:left="-142" w:right="-181"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="003B6B73">
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">coûts relatifs élevés </w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="77A5D2F6" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="003B6B73" w:rsidRDefault="00456029" w:rsidP="00331887">
+                            <w:p w14:paraId="18EFBAB5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="003B6B73" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:ind w:left="-142" w:right="-181"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="003B6B73">
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>et approvisionnement facile à garantir</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="4" name="Zone de texte 4"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="441749" y="1070230"/>
                             <a:ext cx="960120" cy="1007109"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
-                            <a:schemeClr val="accent1">
+                            <a:srgbClr val="5B9BD5">
                               <a:lumMod val="75000"/>
-                            </a:schemeClr>
+                            </a:srgbClr>
                           </a:solidFill>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="6D2A6AB7" w14:textId="77777777" w:rsidR="00456029" w:rsidRDefault="00456029" w:rsidP="00DB4DE3">
+                            <w:p w14:paraId="3819DDBA" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:ind w:left="-142" w:right="-181"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:w w:val="85"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="005C40EA">
+                              <w:r w:rsidRPr="00F241E1">
                                 <w:rPr>
                                   <w:b/>
                                   <w:outline/>
-                                  <w:color w:val="4472C4" w:themeColor="accent5"/>
+                                  <w:color w:val="4472C4"/>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="40"/>
                                   <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                     <w14:solidFill>
-                                      <w14:schemeClr w14:val="accent5"/>
+                                      <w14:srgbClr w14:val="4472C4"/>
                                     </w14:solidFill>
                                     <w14:prstDash w14:val="solid"/>
                                     <w14:round/>
                                   </w14:textOutline>
                                   <w14:textFill>
                                     <w14:noFill/>
                                   </w14:textFill>
                                 </w:rPr>
                                 <w:t>1</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00DB4DE3">
                                 <w:rPr>
                                   <w:b/>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>1</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="0F4CEB50" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="003B6B73" w:rsidRDefault="00456029" w:rsidP="00DB4DE3">
+                            <w:p w14:paraId="535C0242" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="003B6B73" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                               <w:pPr>
                                 <w:ind w:right="-61"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="003B6B73">
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">coûts relatifs faibles et </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>approvisionnement fa</w:t>
                               </w:r>
                               <w:r w:rsidRPr="003B6B73">
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>cile à garantir</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="6" name="Rectangle 6"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="847495" y="2375676"/>
                             <a:ext cx="1440000" cy="102358"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:sysClr val="window" lastClr="FFFFFF"/>
                           </a:solidFill>
-                          <a:ln>
+                          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                             <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter lim="800000"/>
                           </a:ln>
+                          <a:effectLst/>
                         </wps:spPr>
-                        <wps:style>
-[...14 lines deleted...]
-                        </wps:style>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="5" name="Zone de texte 2"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1003325" y="2287470"/>
                             <a:ext cx="675706" cy="212706"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="42A949F0" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="003B6B73" w:rsidRDefault="00456029" w:rsidP="00F6413B">
+                            <w:p w14:paraId="33A42289" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="003B6B73" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:ind w:left="-142" w:right="-109"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>Coûts relatifs</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="7" name="Rectangle 7"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="71284" y="244036"/>
                             <a:ext cx="115570" cy="2231390"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:sysClr val="window" lastClr="FFFFFF"/>
                           </a:solidFill>
-                          <a:ln>
+                          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                             <a:noFill/>
+                            <a:prstDash val="solid"/>
+                            <a:miter lim="800000"/>
                           </a:ln>
+                          <a:effectLst/>
                         </wps:spPr>
-                        <wps:style>
-[...14 lines deleted...]
-                        </wps:style>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="8" name="Zone de texte 2"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm rot="16200000">
                             <a:off x="-1026000" y="1080328"/>
                             <a:ext cx="2304000" cy="252000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="03DE5960" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="003B6B73" w:rsidRDefault="00456029" w:rsidP="00595380">
+                            <w:p w14:paraId="7FC8D6AE" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="003B6B73" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:ind w:left="-142" w:right="-109"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>Difficulté à garantir l’approvisionnement</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="455FBA90" id="Groupe 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:136.85pt;margin-top:5.25pt;width:186.8pt;height:199.85pt;z-index:251673600" coordsize="23812,25001" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMWlAjJQUAAF4aAAAOAAAAZHJzL2Uyb0RvYy54bWzsWd9v2zYQfh+w/0HQe2P9tGQhTpGlTTAg&#10;bYOmQ4G90RJlC5NIjaRjZ3/97o6SrDrGUGRJljXxg0FJ5Ol4/Hjfd9Tx221TOzdc6UqKuesfea7D&#10;RS6LSizn7m9fzt+krqMNEwWrpeBz95Zr9+3Jzz8db9qMB3Il64IrB4wInW3aubsyps0mE52veMP0&#10;kWy5gIelVA0zcKmWk0KxDVhv6kngedPJRqqiVTLnWsPdd/ahe0L2y5Ln5lNZam6ceu6Cb4b+Ff0v&#10;8H9ycsyypWLtqso7N9g9vGhYJeClg6l3zDBnrao7ppoqV1LL0hzlspnIsqxyTnOA2fje3mwulFy3&#10;NJdltlm2Q5ggtHtxurfZ/OPNhWqv2ytlvYfmpcz/0BCXyaZdZuPneL3cdd6WqsFBMAlnSxG9HSLK&#10;t8bJ4WYQJkE4hcDn8CyIw9SbxTbm+QoW5s64fPV+GJn6QRz0Iz3PT6Y4csIy+2Jyb3Bn0wJ+9C5E&#10;+t+F6HrFWk6R1xiCK+VUBUzAT1xHsAZw/Dug2Sm4Y2Cm3AnQM3QB+mIsHbP9RcL0fcKEtiF1hDxb&#10;MbHkp0rJzYqzApz0aU6jodaORiOLzQdZwLvY2kgytBfxKPKTCDy6G/ZZmKReZGPne34YwRKMY8ey&#10;VmlzwWXjYGPuKtgo9Ap2c6mN7dp3wTXWsq6K86qu6UItF2e1cm4YbKrzcw9+nfVvutXC2czdWRzE&#10;ZFlIHA+mWdZUBjZ9XTVzN8XR3TbEkLwXBXUxrKptGxa8FoRGnWFYbIDMdrGFjhi4hSxuIVpK2s0N&#10;yQgaK6n+cp0NbOy5q/9cM8Vdp/5VQMRnfhRhJqCLKE4CuFDjJ4vxEyZyMDV3jevY5pmh7IHTEPIU&#10;VqasKF47TzpfAY3Wv8eH5XMCpR8FXhqGhMo4TQnfLOvzwWzq+RhwTAe+5yW+N/sBgUnJgma+Q8UL&#10;xieA4fkkTcJnMCN8+l4apcAxlHFGEI0CcBkhOpsFYZj8qAgdWOvFZ1CgykMIjXDlR9z8hLTeAzTx&#10;grCjxxFAHzOHovLmA72zPOfCWB1TrxsQJJb2k3jE+v0QUmdPqwEo1Yb9Or14IE97IH8GQQdas+YO&#10;qeYRiDtIWynVi+lBxadREoFER00J2j2eWtG9I3AUT7jyHYMHYZw+ZHrskWRBtlhaebynP1EOovrq&#10;9ORhgajNbc2xXy0+8xJggtUICVGqLQ8jXK8YaHrStYjvQdb2bhHAySBaLkHPDrY7qd/3tEb63QMx&#10;By+7/jiUU2k6DPb+yTE7eBhBb5bCDIObSkh1yEAN+7Z7s+3fKdMuNAe0iW7z8woKgkumzRVTUAnD&#10;SqOg/gR/ZS1Bz8uu5ToosQ/df1gBLtbNmYQ6w4dzhDanJgp2U/fNUsnmKxwCnKLsh0e9Ys+N6i86&#10;ze7AMULOT0+pG5TfLTOX4rrN+zoNC54v269MtV1VhMXdR9nXgizbK45sX1yP51IJwMY9xGMD0T9p&#10;eQr6Pgyh+KNcEqRQqu4R2TSJEw8yFp0N+AG2LVz7OrevQL+zSB0yAm76R649iXcGffDieWc4F9nx&#10;Dsnm7+adxA9SUGFIO8AwISFhxDp+DFDpkBKEfjjrU/M9ofKNSNkjhFfWQcH3yjqvrHPnQLqnwm5b&#10;d8eicMT/H7OOPVzxp/BFAFUbUnJ3Kv3G94Ip3sPUAvW+FwYkWHe5BeorlLRdconRxP+MhuhE/YCa&#10;e1gh1uuqe56E0nE9fMQgJdx9cMGvJONr0qe7z0InfwMAAP//AwBQSwMEFAAGAAgAAAAhAJ2Z27Dh&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+NZDuJg2M5hND2FApNCqU3&#10;xdrYJpZkLMV2/r7bU3Nc5jHzNt9MpmUD9r5xVkI0E8DQlk43tpLwdXx7WQHzQVmtWmdRwg09bIrH&#10;h1xl2o32E4dDqBiVWJ8pCXUIXca5L2s0ys9ch5ays+uNCnT2Fde9GqnctDwWYsmNaiwt1KrDXY3l&#10;5XA1Et5HNW6T6HXYX867289x8fG9j1DK56dpuwYWcAr/MPzpkzoU5HRyV6s9ayXEaZISSoFYACNg&#10;OU8TYCcJ80jEwIuc379Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMWlAjJQUAAF4a&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCdmduw4QAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAH8HAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQgA&#10;AAAA&#10;">
+              <v:group w14:anchorId="7A6800AD" id="Groupe 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:136.85pt;margin-top:5.25pt;width:186.8pt;height:199.85pt;z-index:251659264" coordsize="23812,25001" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFH40s6QQAAAEZAAAOAAAAZHJzL2Uyb0RvYy54bWzsWW1v2zYQ/j5g/4HQ98aiXixZiFPkpSkG&#10;pG2wdCiwb7TeMUnUSDpy9ut3d5JsxcmALU0zo6k/CJREno4PH949Rx+/3dQVu02VLmWztPiRbbG0&#10;iWVSNvnS+u3z5ZvQYtqIJhGVbNKldZdq6+3Jzz8dd22UOrKQVZIqBkYaHXXt0iqMaaPZTMdFWgt9&#10;JNu0gZeZVLUwcKvyWaJEB9braubY9nzWSZW0Ssap1vD0on9pnZD9LEtj8ynLdGpYtbTAN0NXRdcV&#10;XmcnxyLKlWiLMh7cEE/wohZlAx/dmroQRrC1Kh+YqstYSS0zcxTLeiazrIxTmgPMhtt7s3mv5Lql&#10;ueRRl7dbmADaPZyebDb+ePtetTftteq9h+aVjP/QgMusa/No+h7v813nTaZqHASTYBtC9G6LaLox&#10;LIaHjhs47hyAj+Gd47uhvfB7zOMCFubBuLh4tx0Zcsd3xpG2zYM5jpyJqP8wubd1p2uBP3oHkf46&#10;iG4K0aaEvEYIrhUrE5gADyzWiBp4/DuwmSUpMzDTlDnoGboAfRFLZjZnEqbPiRO6h5Q18rwQTZ6e&#10;KiW7IhUJOMlpTpOhvR2NRlbdB5nAt8TaSDK0h7jn8cADjx7CvnCD0PZ67LjNXQ+WYIqdiFqlzftU&#10;1gwbS0vBRqFPiNsrbfquYxdcYy2rMrksq4puVL46rxS7FbCpLi9t+A3W73WrGtYtrYXv+GS5kTge&#10;TIuoLg1s+qqsl1aIo4dtiJC8axLqYkRZ9W1Y8KohNuoIYekBMpvVBjoicCuZ3AFaSvabG4IRNAqp&#10;/rJYBxt7aek/10KlFqt+aQDxBfc8jAR04/mBAzdq+mY1fSOaGEwtLWOxvnluKHrgNBp5CiuTlYTX&#10;zpPBV2Bj79+3p+UhkZJ7jh26LrHSD0Pit4jGeLCY2xwBx3DAbTvg9uI7JCYFC5r5jhWvmJ9AhsMJ&#10;msRPZ0H85HbohZBjKOJMKOo54DJSdLFwXDf4Xhm6zVqvPoJCqnyMoR6u/CQ3v2BaHwka2I47pMcJ&#10;QV8qhvpni7OLPn1X6xrUSJ/zA3+S8nsxQMLsZdM/RVl3XKJXz+H5yOFfQcuBzKxSRoJ5wt+Bzb2K&#10;GnX0VsCHXuCBOkc5CbLdn/d6e5e7UTfhug/J23H98Dkj453eakqo7xLZgWAT2sBDFJn4G772CMu4&#10;E5BjqPaySoBYi+sWBLtuctBtVQ6laWzUvgxFgXshdNGTmsziJ/5Bnw46FPCgsnKQyYjuTpXukVC3&#10;8WUJH7mCeVwLBYUloIf69BNcskqCPJZDy2KoWB97/rx6tlnX5xJkO4eyvI2pifrXVGMzU7L+AjX1&#10;KapoeDUKYMTvvgRmUJXH6ekpdYNqthXmqrlp47HsQXg/b74I1Q5FBtZKH+VYWolor9bo+x6SsIbN&#10;8Fha2ObNF632QC67LtRStD+dECq/vbwwD/zAhihApTbuiPv18n+u+SYF2zcv5SiWb9Pt3jZ63h0w&#10;EvqQK7rtMcMulpMK/dexPOBOCKIGQzlEbZeYMInk3AeqDExxXO4uxgJ+PGEYa/8nHQ/8iOQ/IjlE&#10;/UOK5HAK/T9H8r7+53M4tEYRheAMB6dvuO3MSVjRoUhouw4Jq91+hRIApdewYX008XXK68VDOx36&#10;YvQ65NBOJ8pwzk61zPCfAB7kT+/pcG/3z8XJ3wAAAP//AwBQSwMEFAAGAAgAAAAhAJ2Z27DhAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+NZDuJg2M5hND2FApNCqU3xdrY&#10;JpZkLMV2/r7bU3Nc5jHzNt9MpmUD9r5xVkI0E8DQlk43tpLwdXx7WQHzQVmtWmdRwg09bIrHh1xl&#10;2o32E4dDqBiVWJ8pCXUIXca5L2s0ys9ch5ays+uNCnT2Fde9GqnctDwWYsmNaiwt1KrDXY3l5XA1&#10;Et5HNW6T6HXYX867289x8fG9j1DK56dpuwYWcAr/MPzpkzoU5HRyV6s9ayXEaZISSoFYACNgOU8T&#10;YCcJ80jEwIuc379Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFH40s6QQAAAEZAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCdmduw4QAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAEMHAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQgAAAAA&#10;">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Zone de texte 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:4417;width:9378;height:10134;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmUO2zxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;EIXvQv9DmII3za4HLVujSEu1qAdrS89jMt1dupksSaqrv94IBY+PN+9786bzzjbiSD7UjhXkwwwE&#10;sXam5lLB1+fb4AlEiMgGG8ek4EwB5rOH3hQL4078Qcd9LEWCcChQQRVjW0gZdEUWw9C1xMn7cd5i&#10;TNKX0ng8Jbht5CjLxtJizamhwpZeKtK/+z+b3lhbu3o9fGf5Ri8vzmu/W2wPSvUfu8UziEhdvB//&#10;p9+NglE+gduYRAA5uwIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmUO2zxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="red" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="21B0184D" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="00E56057" w:rsidRDefault="00456029" w:rsidP="0060039C">
+                      <w:p w14:paraId="00A2DE59" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="00E56057" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="-142" w:right="-181"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:b/>
                             <w:w w:val="90"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00E56057">
                           <w:rPr>
                             <w:b/>
                             <w:w w:val="90"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>3</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="7BA0F479" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="003B6B73" w:rsidRDefault="00456029" w:rsidP="0060039C">
+                      <w:p w14:paraId="0338B415" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="003B6B73" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="-142" w:right="-109"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="003B6B73">
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
-                          <w:t>coûts relatifs faibles et approvisionnement difficile à garantir</w:t>
+                          <w:t>coûts</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>relatifs</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>faibles</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> et </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>approvisionnement</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> difficile à </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>garantir</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="Zone de texte 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:14208;top:58;width:9601;height:10071;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYF+HrwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CG3ibqR6GdKZFHJvDeVA3dn4mz7aseSlJ1M6/3ggDjx/f71nZ21acyIfGsYLxKANBrJ1p&#10;uFLw/fX2NAURIrLB1jEp+KMAZfEwmGFu3Jm3dNrFSqQQDjkqqGPscimDrsliGLmOOHEH5y3GBH0l&#10;jcdzCretnGTZs7TYcGqosaNFTfp3d7Rpxsra5ev+Jxt/6veL89pv5uu9UsPHfv4CIlIf7+J/94dR&#10;MIHbleQHWVwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2Bfh68AAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" fillcolor="red" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="02A4CAAB" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="00E56057" w:rsidRDefault="00456029" w:rsidP="00D1545C">
+                      <w:p w14:paraId="7B4108AA" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="00E56057" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="-142" w:right="-181"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:b/>
                             <w:w w:val="90"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00E56057">
                           <w:rPr>
                             <w:b/>
                             <w:w w:val="90"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>4</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="06FFAC16" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="003B6B73" w:rsidRDefault="00456029" w:rsidP="002B1281">
+                      <w:p w14:paraId="08F6635A" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="003B6B73" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                         <w:pPr>
                           <w:ind w:right="-61"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:w w:val="85"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="003B6B73">
                           <w:rPr>
                             <w:w w:val="85"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
-                          <w:t>coûts relatifs élevés et approvisionnement difficile à garantir</w:t>
+                          <w:t>coûts</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="85"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="85"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>relatifs</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="85"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="85"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>élevés</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="85"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> et </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="85"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>approvisionnement</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="85"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> difficile à </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="85"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>garantir</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="Zone de texte 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:14208;top:10848;width:9604;height:9923;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3W0RwwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0L/kO4gjvNqFDK1Cii+KDtQq24via3M0MnN0MSddqvbwoFl4fzns5bW4sb+VA5VjAaZiCItTMV&#10;FwpOH+vBM4gQkQ3WjknBNwWYz7qdKebG3flAt2MsRArhkKOCMsYmlzLokiyGoWuIE/fpvMWYoC+k&#10;8XhP4baW4yx7khYrTg0lNrQsSX8drzbNeLV2u7qcs9Gb3vw4r/1+8X5Rqt9rFy8gIrXxIf5374yC&#10;CfxdSX6Qs18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAt1tEcMAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" fillcolor="red" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="62E4A5E1" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="00E56057" w:rsidRDefault="00456029" w:rsidP="00331887">
+                      <w:p w14:paraId="223C2BF0" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="00E56057" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="-142" w:right="-181"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:b/>
                             <w:w w:val="90"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00E56057">
                           <w:rPr>
                             <w:b/>
                             <w:w w:val="90"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>2</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="78BCA228" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="003B6B73" w:rsidRDefault="00456029" w:rsidP="00331887">
+                      <w:p w14:paraId="796E563F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="003B6B73" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:ind w:left="-142" w:right="-181"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>coûts</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>relatifs</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>élevés</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="18EFBAB5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="003B6B73" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="-142" w:right="-181"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="003B6B73">
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">coûts relatifs élevés </w:t>
+                          <w:t xml:space="preserve">et </w:t>
                         </w:r>
-                      </w:p>
-[...9 lines deleted...]
-                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="003B6B73">
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
-                          <w:t>et approvisionnement facile à garantir</w:t>
+                          <w:t>approvisionnement</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> facile à </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>garantir</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Zone de texte 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:4417;top:10702;width:9601;height:10071;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQTTZYxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC32H5RS8KXXjD1LSbKQKingj1T7AIXuahGbPxt01xjy9Wyh4OczMN0y27E0jOnK+tqxgMk5A&#10;EBdW11wq+D5t3t5B+ICssbFMCm7kYZk/P2WYanvlL+qOoRQRwj5FBVUIbSqlLyoy6Me2JY7ej3UG&#10;Q5SulNrhNcJNI6dJspAGa44LFba0rqj4PV6Mgm5lBrc+2PNlmN0WW9+eJq/7QanRS//5ASJQHx7h&#10;//ZOK5jD35V4A2R+BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABBNNljEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#2e74b5 [2404]" stroked="f">
+                <v:shape id="Zone de texte 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:4417;top:10702;width:9601;height:10071;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA/PE3hwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6qIK12jLP4BT4LWgnt7NG/bYvNSmlSrn94ICx6HmfkNM192phJXalxpWcFoGIEg&#10;zqwuOVdwSrafMxDOI2usLJOCOzlYLnofc4y1vfGBrkefiwBhF6OCwvs6ltJlBRl0Q1sTB+/PNgZ9&#10;kE0udYO3ADeVHEfRVBosOSwUWNOqoOxybI2Cr3abTEt5Xm8m7p5e2t8krfcPpQb97ucbhKfOv8P/&#10;7Z1WMIHXlXAD5OIJAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPzxN4cMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e75b6" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="6D2A6AB7" w14:textId="77777777" w:rsidR="00456029" w:rsidRDefault="00456029" w:rsidP="00DB4DE3">
+                      <w:p w14:paraId="3819DDBA" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="-142" w:right="-181"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:w w:val="85"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="005C40EA">
+                        <w:r w:rsidRPr="00F241E1">
                           <w:rPr>
                             <w:b/>
                             <w:outline/>
-                            <w:color w:val="4472C4" w:themeColor="accent5"/>
+                            <w:color w:val="4472C4"/>
                             <w:w w:val="90"/>
                             <w:sz w:val="40"/>
                             <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                               <w14:solidFill>
-                                <w14:schemeClr w14:val="accent5"/>
+                                <w14:srgbClr w14:val="4472C4"/>
                               </w14:solidFill>
                               <w14:prstDash w14:val="solid"/>
                               <w14:round/>
                             </w14:textOutline>
                             <w14:textFill>
                               <w14:noFill/>
                             </w14:textFill>
                           </w:rPr>
                           <w:t>1</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00DB4DE3">
                           <w:rPr>
                             <w:b/>
                             <w:w w:val="90"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>1</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="0F4CEB50" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="003B6B73" w:rsidRDefault="00456029" w:rsidP="00DB4DE3">
+                      <w:p w14:paraId="535C0242" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="003B6B73" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                         <w:pPr>
                           <w:ind w:right="-61"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="003B6B73">
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">coûts relatifs faibles et </w:t>
+                          <w:t>coûts</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>relatifs</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>faibles</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> et </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
-                          <w:t>approvisionnement fa</w:t>
+                          <w:t>approvisionnement</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> fa</w:t>
                         </w:r>
                         <w:r w:rsidRPr="003B6B73">
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
-                          <w:t>cile à garantir</w:t>
+                          <w:t xml:space="preserve">cile à </w:t>
                         </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="003B6B73">
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>garantir</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:rect id="Rectangle 6" o:spid="_x0000_s1031" style="position:absolute;left:8474;top:23756;width:14400;height:1024;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFBSG4wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIKXotm6IGU1ihYKXnqoSvH42Dw3wc3Lskl31/76RhA8DjPzDbPaDK4WHbXBelbwNstA&#10;EJdeW64UnI6f03cQISJrrD2TghsF2KxHLysstO/5m7pDrESCcChQgYmxKaQMpSGHYeYb4uRdfOsw&#10;JtlWUrfYJ7ir5TzLFtKh5bRgsKEPQ+X18OsUfN3yfN+95tf+ZPPK/snz7sd4pSbjYbsEEWmIz/Cj&#10;vdcKFnC/km6AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhQUhuMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt"/>
+                <v:rect id="Rectangle 6" o:spid="_x0000_s1031" style="position:absolute;left:8474;top:23756;width:14400;height:1024;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7CXc+wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NagIx&#10;FIX3Qt8h3IIb0YxdyDAaRRStuhFtC11eJteZwclNnEQd394UCi4P5+fjTGatqcWNGl9ZVjAcJCCI&#10;c6srLhR8f636KQgfkDXWlknBgzzMpm+dCWba3vlAt2MoRBxhn6GCMgSXSenzkgz6gXXE0TvZxmCI&#10;simkbvAex00tP5JkJA1WHAklOlqUlJ+PVxMh6X7pPpfbdL3fOX396V3oN0Wluu/tfAwiUBte4f/2&#10;RisYwd+VeAPk9AkAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7CXc+wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="window" stroked="f" strokeweight="1pt"/>
                 <v:shape id="Zone de texte 2" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:10033;top:22874;width:6757;height:2127;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1ejVcwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva6Lo4lajiCJ4Ulbdhb09mmdbbF5KE23990YQPA4z8w0zW7S2FDeqfeFYw6CvQBCn&#10;zhScaTgdN58TED4gGywdk4Y7eVjMOx8zTIxr+Iduh5CJCGGfoIY8hCqR0qc5WfR9VxFH7+xqiyHK&#10;OpOmxibCbSmHSn1JiwXHhRwrWuWUXg5Xq+F3d/7/G6l9trbjqnGtkmy/pda9brucggjUhnf41d4a&#10;DWN4Xok3QM4fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALV6NVzBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="42A949F0" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="003B6B73" w:rsidRDefault="00456029" w:rsidP="00F6413B">
+                      <w:p w14:paraId="33A42289" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="003B6B73" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="-142" w:right="-109"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
-                          <w:t>Coûts relatifs</w:t>
+                          <w:t>Coûts</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>relatifs</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:rect id="Rectangle 7" o:spid="_x0000_s1033" style="position:absolute;left:712;top:2440;width:1156;height:22314;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDqSYQjxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8ApeimZ1ocrWKFooeOnBP4jHx+Z1E9y8LJu4u/bTNwWhx2FmfsMs14OrRUdtsJ4VTCcZ&#10;COLSa8uVgtPxc7wAESKyxtozKbhTgPXq+WmJhfY976k7xEokCIcCFZgYm0LKUBpyGCa+IU7et28d&#10;xiTbSuoW+wR3tZxl2Zt0aDktGGzow1B5Pdycgq97nu+61/zan2xe2R952Z6NV2r0MmzeQUQa4n/4&#10;0d5pBXP4u5JugFz9AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOpJhCPEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt"/>
+                <v:rect id="Rectangle 7" o:spid="_x0000_s1033" style="position:absolute;left:712;top:2440;width:1156;height:22314;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBURdKlxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3gu8wXKEbqRNd1JA6BjHUtm5EbcHlJXNNgpk708yo6dt3CoUuD+fn4yzy3rTiRp1vLCuYThIQ&#10;xKXVDVcKPo4vjykIH5A1tpZJwTd5yJfDwQIzbe+8p9shVCKOsM9QQR2Cy6T0ZU0G/cQ64uidbWcw&#10;RNlVUnd4j+OmlbMkeZIGG46EGh2tayovh6uJkHRXuNfiPd3stk5fP8dfdEpRqYdRv3oGEagP/+G/&#10;9ptWMIffK/EGyOUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFRF0qXEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="window" stroked="f" strokeweight="1pt"/>
                 <v:shape id="Zone de texte 2" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:-10260;top:10803;width:23040;height:2520;rotation:-90;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAeImeIuwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwghfRdIUVqUbRFcGrVe9DM7bFZlKa0bb/fnNY2OPjfW/3vavVh9pQeTbwtUhAEefeVlwY&#10;uN/O8zWoIMgWa89kYKAA+914tMXU+o6v9MmkUDGEQ4oGSpEm1TrkJTkMC98QR+7pW4cSYVto22IX&#10;w12tl0my0g4rjg0lNvRTUv7K3s6AnKTy9jFLnv7afR+HSxa0G4yZTvrDBpRQL//iP/fFGohb45V4&#10;A/TuFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAAAAAA&#10;AAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB4iZ4i7AAAA2gAAAA8AAAAAAAAAAAAA&#10;AAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADvAgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="03DE5960" w14:textId="77777777" w:rsidR="00456029" w:rsidRPr="003B6B73" w:rsidRDefault="00456029" w:rsidP="00595380">
+                      <w:p w14:paraId="7FC8D6AE" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="003B6B73" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:ind w:left="-142" w:right="-109"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
-                          <w:t>Difficulté à garantir l’approvisionnement</w:t>
+                          <w:t>Difficulté</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> à </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>garantir</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>l’approvisionnement</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00AF1889" w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04850627" wp14:editId="7E49AAF4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="203FFD8B" wp14:editId="51EE9012">
             <wp:extent cx="2495550" cy="2628900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="https://intranet.undp.org/global/popp/cap/PublishingImages/procurement-strategies-and-planning_p1.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="https://intranet.undp.org/global/popp/cap/PublishingImages/procurement-strategies-and-planning_p1.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2495550" cy="2628900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288A95C7" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="02623F26" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0007271D" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="644"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B7DF2AD" w14:textId="33FCC019" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t> :</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Les achats importants ont :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A0B0A8" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="0054752B" w:rsidP="00732B17">
+    <w:p w14:paraId="29D3D46E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Des coûts relatifs élevés et un approvisionnement facile à garantir ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA6142B" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="0054752B" w:rsidP="00732B17">
+    <w:p w14:paraId="3E8943EC" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> et</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Des coûts relatifs faibles et un approvisionnement difficile à garantir ; et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7060881D" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00712A2E" w:rsidRDefault="0054752B" w:rsidP="00732B17">
+    <w:p w14:paraId="32FF84E9" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t>es coûts relatifs élevés et un approvisionnement difficile à garantir.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Des coûts relatifs élevés et un approvisionnement difficile à garantir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4252C037" w14:textId="77777777" w:rsidR="00712A2E" w:rsidRPr="00AA0983" w:rsidRDefault="00712A2E" w:rsidP="00712A2E">
+    <w:p w14:paraId="0F9A9FC3" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BA4C53C" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="39EFA966" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t>Sur la base des informations recueillies, de la compréhension de la nature des activités d</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sur la base des informations recueillies, de la compréhension de la nature des activités d’approvisionnement, de la connaissance du marché et des risques existants, le PNUD </w:t>
       </w:r>
-      <w:r w:rsidR="0054752B">
-        <w:t>’</w:t>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>élaborera des stratégies d’approvisionnement uniques pour chaque projet.</w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:t> :</w:t>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Les stratégies potentielles comprennent :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2F8508" w14:textId="1075BBCD" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="3A427251" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...42 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un achat à coûts relatifs élevés et un approvisionnement facile à garantir peuvent nécessiter une stratégie visant à réduire le coût total (y compris le coût du traitement d’un grand nombre de transactions de faible valeur, c’est-à-dire, l’agrégation des demandes) ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690F7605" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="2228531C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...33 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un achat à coûts relatifs faibles et un approvisionnement difficile à garantir peuvent nécessiter une stratégie visant à assurer un approvisionnement continu, afin de réduire le risque (c’est-à-dire le stockage de secours ou la mise en place d’autres sources d’approvisionnement) ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112F903C" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="0009302B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t>t nécessiter une gestion spéciale des relations avec les fournisseurs.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un achat à coûts relatifs élevés et un approvisionnement difficile à garantir peuvent nécessiter une gestion spéciale des relations avec les fournisseurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BD0F48" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7B8990AC" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67801962" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les stratégies d’approvisionnement viseront à atteindre les objectifs du projet identifié et à atténuer les risques existants. Par exemple, dans le cas d’une opération d’achat où la qualité est essentielle, les stratégies d’approvisionnement du PNUD incluront non seulement des spécifications claires reflétant les normes nationales et internationales, mais aussi des présélections des fournisseurs, des visites d’usines, des échantillonnages et des analyses de laboratoire indépendantes, ou des inspections avant expédition, entre autres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385AB8AB" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="380033EB" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0B6B3976" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...33 lines deleted...]
-        <w:t>usines, des échantillonnages et des analyses de laboratoire indépendantes, ou des inspections avant expédition, entre autres.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cas d’un projet où la livraison est essentielle (c'est-à-dire les élections), les stratégies potentielles pourraient inclure la commande anticipée (si une planification adéquate a été effectuée), la présélection des fournisseurs (pour s’assurer que tous les fournisseurs sont réputés et compétents), le développement de sources alternatives, la vérification de la capacité de fabrication, la demande d’une garantie de bonne exécution et l’inclusion de garanties supplémentaires dans le contrat, à titre de clauses de dommages et intérêts libératoires, entre autres. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD49463" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="2B882655" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="484D87E2" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="213342C7" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
-[...60 lines deleted...]
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...75 lines deleted...]
-        <w:t>inscrivent donc dans le cadre des programmes et projets du PNUD.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les approvisionnements sont une fonction importante pour faire en sorte que le PNUD atteigne ses objectifs organisationnels. Bien que l’approvisionnement soit une fonction d’appui pour l’organisation, il s’agit néanmoins d’une fonction essentielle et capitale pour améliorer l’exécution des programmes et des projets. Le PNUD ne perçoit pas l’approvisionnement de manière isolée, mais plutôt comme un élément du processus de réalisation des résultats des projets de développement. Toutes les activités d’approvisionnement du PNUD s’inscrivent donc dans le cadre des programmes et projets du PNUD.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="2FAB119D" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="41D6A202" w14:textId="77777777" w:rsidTr="00F159B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F1DCEDB" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="4695931A" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:divId w:val="338428678"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="733918DF" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:divId w:val="338428678"/>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...27 lines deleted...]
-          <w:p w14:paraId="03CE5504" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="0054752B" w:rsidP="00732B17">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Comprendre l’approvisionnement en tant que discipline de gestion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (et non comme une discipline administrative) implique la nécessité d’acquérir et de renforcer certaines compétences et certains outils de gestion, notamment :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="707C0757" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="1DA023BE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="0054752B" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>La gestion des risques liés aux approvisionnements ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="613276D6" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="2387E6B9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="0054752B" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>L’élaboration de stratégies d’approvisionnement ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6805CEAD" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>La planification des approvisionnements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50CF75AC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00D238D9">
+    <w:p w14:paraId="6211F46D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Comprendre...</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="3117"/>
         <w:gridCol w:w="3117"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="22FAA27E" w14:textId="77777777" w:rsidTr="00754908">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="6371F4A5" w14:textId="77777777" w:rsidTr="00F159B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41E225D2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="65DAE14C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="1BD1B711" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Que voulons-nous acheter ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19020970" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">(Analyse des dépenses) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5768CF7B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="7E30C595" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="6AEC8663" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Sur quels marchés opérons-nous ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3018D24D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(Analyse de marché)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EEC629A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="4348A079" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="1D8F714F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Quels sont les risques associés ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54412D41" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(Externes, internes, risques du projet)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0438777F" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+    <w:p w14:paraId="25C35C92" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="054CEDB3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00D238D9">
+    <w:p w14:paraId="52C325D4" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nous allons développer...</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="3117"/>
         <w:gridCol w:w="3117"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="30C472B5" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="3E1FCC39" w14:textId="77777777" w:rsidTr="00F159B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7347A618" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="238F1939" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Une gestion des risques liés aux approvisionnements </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EBBDE28" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00A706B1">
-[...13 lines deleted...]
-              <w:t>approvisionnement</w:t>
+          <w:p w14:paraId="43C76611" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Des stratégies d’approvisionnement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28466CB0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="53A36328" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-              <w:t>approvisionnement</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Des plans d’approvisionnement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B714A44" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="316C76AD" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0007271D" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="644"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64EA869D" w14:textId="10AF556A" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque nous parlons d’approvisionnement, est-il nécessaire d’élargir le concept pour inclure la gestion de la chaîne d’approvisionnement (GCA), étant donné que l’approvisionnement est l’un des éléments de la chaîne d’approvisionnement ? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443AFB9A" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="143B220F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25D3282D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3B9657F1" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:t> :</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La gestion de la chaîne d’approvisionnement comprend également :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B90909" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00614029" w:rsidP="00732B17">
+    <w:p w14:paraId="11B87EC3" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La sélection des produits ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459C6B12" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00614029" w:rsidP="00732B17">
+    <w:p w14:paraId="6DE3B9E2" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La prévision ou la quantification ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC47259" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00614029" w:rsidP="00732B17">
+    <w:p w14:paraId="545EF209" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’approvisionnement, y compris l’assurance qualité ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37638DE2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00614029" w:rsidP="00732B17">
+    <w:p w14:paraId="59782281" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La gestion des stocks, y compris le stockage (le cas échéant) ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0146F0DF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00614029" w:rsidP="00732B17">
+    <w:p w14:paraId="70D08388" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La distribution (le cas échéant) ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19933F5B" w14:textId="27F01FAA" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00D82C4F" w:rsidP="00732B17">
+    <w:p w14:paraId="0A52DBFD" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le retour (le cas échéant).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F23D35" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27CE3BD3" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD9C8FF" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En tant que principe de travail, nous devons toujours prendre en considération toutes les étapes de la gestion de la chaîne d’approvisionnement (GCA) lors de l’analyse des risques d’approvisionnement, de la définition des stratégies d’approvisionnement et de la planification. La complexité et la longueur de la chaîne d’approvisionnement varieront d’un projet à l’autre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1700B315" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2822F39C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="10E2FB4F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’analyse des risques liés à la gestion de la chaîne d’approvisionnement, l’élaboration et la planification des stratégies d’approvisionnement sont des outils essentiels pour s’assurer que les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>activités d’approvisionnement soutiennent les résultats du projet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, et qu’elles sont réalisées à temps et à un coût raisonnable. Une planification anticipée et précise est essentielle pour éviter les achats de dernière minute qui est contraire à un approvisionnement ouvert, efficace et effectif.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECFAE88" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...46 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FE85F44" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="30679763" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quand (1) l’analyse des risques liés à l’approvisionnement (2) les stratégies d’approvisionnement et (3) la planification de l’approvisionnement commencent-elles ?</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="709BAB5C" w14:textId="3847103F" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="11276DBC" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...66 lines deleted...]
-        <w:t>qui est contraire à un approvisionnement ouvert, efficace et effectif.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30A984B0" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le cycle de GCA fait partie intégrante du cycle du projet et doit donc être aligné et synchronisé avec les autres activités du projet afin de contribuer à la réalisation des résultats identifiés. À cette fin, le cycle de GCA ne peut pas s’exécuter isolément. Au contraire, il doit être intégré dans le cycle global du projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F09EBB3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="72542109" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AA3EE7E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-      <w:pPr>
+    <w:p w14:paraId="208452F4" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Cela implique par définition la nécessité d’une </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...82 lines deleted...]
-        <w:t>?</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>interaction constante entre les unités opérationnelles et programmatique.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E014804" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="0F6F17B6" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...96 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="760DDEC2" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="3309BA6F" w14:textId="77777777" w:rsidTr="00F159B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A0C5460" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="1181888F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0007271D" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:divId w:val="561411870"/>
-[...24 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dans le contexte du projet, l’évaluation des risques et l’élaboration et la planification des stratégies d’approvisionnement de la GCA doivent commencer dès la phase de définition du projet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33ED5605" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="644"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D27AA4C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="17420C25" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t> :</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>À ce stade, des questions importantes devront être abordées, notamment :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BCD5CA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="5BD8966C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quelles seront les modalités de mise en œuvre ? Qui sera responsable de l’approvisionnement et de la gestion des intrants ? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7862785A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="1F0F82CE" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Y a-t-il des risques associés à la nature des </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quels sont les risques existants ? Y a-t-il des risques associés à la nature des </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B009F5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00A706B1">
+    <w:p w14:paraId="3119DCF2" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t>produits ou services à acquérir</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>produits</w:t>
       </w:r>
-      <w:r w:rsidR="0054752B">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou services à acquérir ? Les risques sont-ils liés aux marchés, à l’environnement ou au contexte politique ? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207AE02F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="483E0E06" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quelle est la meilleure stratégie d’approvisionnement pour atteindre les objectifs du programme ou du projet et atténuer les risques ? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F73F5F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="0FACDB6B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En quoi consiste le plan d’approvisionnement et quelles sont les ressources associées ? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C46E040" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="756A462D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quelles sont les principales activités d’acquisition à mener qui contribueront à l’identification des résultats du projet ? Parmi ces activités, y aura-t-il des acquisitions de biens, de services (professionnels ou individuels) ou de travaux ? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0615CEB2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="09130FEE" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quelle est l’expertise requise en matière d’approvisionnement et de produits pour mener à bien les activités d’approvisionnement identifiées ? Existe-t-elle en interne ou devons-nous l’externaliser ? Le PNUD ou le partenaire de mise en œuvre a-t-il la capacité d’élaborer des spécifications, des termes de référence, ou des cahiers des charges, ou devons-nous faire appel à des experts spécialisés ? Qu’en est-il de l’évaluation ? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA7352B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="3B56E05F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...33 lines deleted...]
-        <w:t>est-à-dire les consultants individuels pour élaborer les spécifications) doivent être budgétisées.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quel est le budget requis pour atteindre les résultats visés ? Toutes les activités requises, qu’il s’agisse de biens à acheter (c’est-à-dire les urnes pour un projet électoral), ou de services (c’est-à-dire les consultants individuels pour élaborer les spécifications) doivent être budgétisées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62AF766E" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+    <w:p w14:paraId="0EEA7E39" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="005F4291" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="54F8FEC9" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t> ?</w:t>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quels sont les avantages de cette approche ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618957AA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="6F535A0E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CF50E4A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6BB2C0A5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...30 lines deleted...]
-        <w:t> :</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conjointement, l’évaluation des risques liés aux achats, l’élaboration de stratégies d’approvisionnement et la planification des approvisionnements servent de pont pour combler le vide entre le programme et les opérations. Elles sont également essentielles à l’exécution du programme. Les avantages de cette approche sont :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10322CF0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00614029" w:rsidP="00732B17">
+    <w:p w14:paraId="439579FE" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Meilleur rapport qualité-prix ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF2B6FF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00614029" w:rsidP="00732B17">
+    <w:p w14:paraId="5875EF72" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Approvisionnements en temps voulu ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D633D3C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00614029" w:rsidP="00732B17">
+    <w:p w14:paraId="3F6FD104" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Moins d’urgences inutiles et injustifiables ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73311683" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00614029" w:rsidP="00732B17">
+    <w:p w14:paraId="3FB24FCF" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Meilleure allocation des ressources existantes ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D399920" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00614029" w:rsidP="00732B17">
+    <w:p w14:paraId="36AC8B5F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Suffisamment de temps pour explorer pleinement des approches d’approvisionnement alternatif ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B42C13" w14:textId="0759B7C9" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00614029" w:rsidP="00732B17">
+    <w:p w14:paraId="146B86D1" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...24 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Possibilité d’agréger les demandes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0BD1BC" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+    <w:p w14:paraId="7C1FC874" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C79E44C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="6A5A03BF" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t> ?</w:t>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quels sont les critères de réussite ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3830FE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00614029" w:rsidP="00732B17">
+    <w:p w14:paraId="1A4EAF19" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Planification conjointe entre le programme et les approvisionnements dès les premières phases ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BC6400" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00614029" w:rsidP="00732B17">
+    <w:p w14:paraId="57A01D75" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bon flux de communication ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07554B37" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00614029" w:rsidP="00732B17">
+    <w:p w14:paraId="3497075E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Compréhension des exigences en matière d’approvisionnement ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E333014" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00614029" w:rsidP="00732B17">
+    <w:p w14:paraId="21027046" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compréhension du marché et des risques associés ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC86AD3" w14:textId="7575603D" w:rsidR="00477B1F" w:rsidRPr="00456029" w:rsidRDefault="00456029" w:rsidP="00732B17">
+    <w:p w14:paraId="759A0013" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0007271D" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t>Processus permanent</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Processus permanent avec des révisions structurées et des mécanismes de retour d’informations.</w:t>
       </w:r>
-      <w:r w:rsidR="00477B1F" w:rsidRPr="00456029">
-[...7 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD13436" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="38EDE42D" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="73C87CE5" w14:textId="77777777" w:rsidTr="00F159B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FB6E85B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+          <w:p w14:paraId="3001C028" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:divId w:val="2119257068"/>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TYPES DE PLANIFICATION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56FCE4BE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="5C25FD6D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E357DB2" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1119"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1119"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="3EE02643" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Planification consolidée ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7523F438" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1119"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1119"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="3828BEFE" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Planification individuelle.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F5D1162" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E33EA45" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3070E559" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Planification consolidée</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78AF244B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="761B4DD6" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10860807" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...27 lines deleted...]
-          <w:p w14:paraId="736E246C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Sur la base de la structure décentralisée du PNUD, des plans d’approvisionnement consolidés seront élaborés à différents niveaux, notamment au niveau de la direction générale, de l’Unité administrative et du Bureau Pays.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00EE9CA2" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CFBAD25" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...26 lines deleted...]
-          <w:p w14:paraId="179D72FD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Toutes les unités administratives et tous les Bureaux Pays élaborent des plans consolidés.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ils seront normalement préparés chaque année, bien qu’il soit recommandé de les revoir régulièrement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E2E4A6C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10E9D858" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...42 lines deleted...]
-          <w:p w14:paraId="5838B43E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>L’analyse du plan d’approvisionnement consolidé permet d’identifier des économies d’échelle et de mieux utiliser les ressources, en donnant un aperçu de l’étendue des activités d’approvisionnement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="761D69E7" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1267A4EA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6174BD20" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="694"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Planification individuelle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D2E582F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6043ADA3" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5688585A" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="65F9DF3C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>La planification des approvisionnements se fera également au niveau du projet ou même de l’activité, en fonction de la complexité de l’activité et du nombre d’actions d’approvisionnement interdépendantes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47B26BD5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22DF9CE1" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...43 lines deleted...]
-          <w:p w14:paraId="1E389537" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Un plan de demandes d’achat doit être élaboré lors de la phase de définition du projet. Il doit être communiqué à l’Unité chargée des achats.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="779216B0" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A7D4B8F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...60 lines deleted...]
-              <w:t>approvisionnement individuel.</w:t>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Tous les « achats importants » d’un plan de demandes d’achat (définition donnée à la section 4.2) sont assujettis à l’élaboration d’un plan d’approvisionnement individuel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00732B17" w:rsidRPr="00AA0983" w14:paraId="49D2BFA0" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="7030EA0E" w14:textId="77777777" w:rsidTr="00F159B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19576BE4" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+          <w:p w14:paraId="6D6C5620" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:divId w:val="2119257068"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="350E4700" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00614029" w:rsidP="00732B17">
+    <w:p w14:paraId="1F901299" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>–Élément de structure - Procédures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC697B9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="752646A1" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Étant donné que la GCA (et les approvisionnements en général) est un sous-processus du cycle du projet, différentes mesures devront être prises à chaque étape de ce cycle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58708087" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="00B7946A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...10 lines deleted...]
-    <w:p w14:paraId="1DC551E5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="6EFFA690" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le cycle de gestion de projet du PNUD</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t> :</w:t>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comprend les étapes suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E37830" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="60A5D540" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Justifier le projet ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72869F0A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="54F2EAAA" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Définir le projet ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319043CF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="0621639D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Commencer le projet ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06863BBD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="49F72812" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:t> ;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Exécuter le projet ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66AE6579" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="29C9108F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0007271D" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Clôturer le projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B77CC6A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27007366" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="218D0582" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Voici quelques questions et sujets qui doivent être examinés à différentes étapes du projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE9E935" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="3A19119C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4624" w:type="pct"/>
         <w:tblInd w:w="704" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1419"/>
         <w:gridCol w:w="4113"/>
         <w:gridCol w:w="3115"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="35470862" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="7E478DD6" w14:textId="77777777" w:rsidTr="0007271D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21A462E8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6EC56F27" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cycle de projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A733127" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="27461113" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:t>approvisionnement/GCA</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Cycle d’approvisionnement/GCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70317AF5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4609BA94" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Principaux documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="243DF060" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="6E186832" w14:textId="77777777" w:rsidTr="0007271D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0119695A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1A19554A" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Justifier un projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46EB5BB1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="58E9A5D0" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>S/O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E295F68" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="168B03AB" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>S/O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="0FEAE15C" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="6E38A488" w14:textId="77777777" w:rsidTr="0007271D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="773B534F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="39624565" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Définir un projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39F805FF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="0A0CF7A8" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="7B0ACAB2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identifier les ressources d’approvisionnement internes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E8591D8" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Identifier les ressources externes (si nécessaire) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="680EFE4E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="5538CC95" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="223EE90E" w14:textId="70999D25" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identifier les risques et les stratégies d’approvisionnement </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F0D440C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="627F7515" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sélection ou identification de produit ou de service </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF86AFC" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Prévision/Quantification </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EBB8CE8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="672D0B4E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Budget </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C1977CD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="46178D4C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Identifier les responsabilités de la GCA </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4815ACF1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="10946DE9" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Évaluer les capacités des partenaires de mise en œuvre de la GCA </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02987F9B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="29493A32" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="2F641FEC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Élaborer un PLAN DE DEMANDES D’ACHAT </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="794A4CA1" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Identifier la stratégie de gestion des actifs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F296692" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="326AACBB" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>PRODOC</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6250C49B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="41715FAB" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="4F9358C8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ÉVALUATION DES RISQUES EN MATIÈRE D’APPROVISIONNEMENT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="357005E1" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="62C1CEC4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>STRATÉGIES D’APPROVISIONNEMENT (y compris les stratégies de recherche de fournisseurs)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="259E4BA7" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="40261470" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PLAN DE DEMANDES D’ACHAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C90103" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-              <w:t>APPROVISIONNEMENT (le cas échéant)</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PLAN DE GESTION DE LA CHAÎNE D’APPROVISIONNEMENT (le cas échéant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="0E507B72" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="1C35DD7C" w14:textId="77777777" w:rsidTr="0007271D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40D443A3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="0E0CEA73" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Commencer un projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A33AD6A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="208AE6C4" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="1B909640" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Élaboration d’un PLAN D’APPROVISIONNEMENT TRANSACTIONNEL </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BC3AE65" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Élaborer les spécifications, les termes de référence, ou le cahier des charges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14E0C774" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="6D060D37" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...11 lines deleted...]
-              <w:t>APPROVISIONNEMENT TRANSACTIONNEL</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PLAN D’APPROVISIONNEMENT TRANSACTIONNEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="55654405" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="6D01F78F" w14:textId="77777777" w:rsidTr="0007271D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="409C70C6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="597EA41B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Exécuter un projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C9F23C9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="6A6A7347" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="102CB748" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suivi et révision du plan d’approvisionnement ou du plan de gestion des achats et des fournitures </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10D551F9" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Recherche de fournisseurs </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E7FEFCB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="62B67580" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Sélection des fournisseurs </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D1EFFC9" w14:textId="502E8D9A" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="0CC6AA9C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Attribution des marchés </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19478EF9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="3C8BE6DB" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="6944AED6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suivi de l’exécution et gestion des contrats </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2444A3" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>En fonction des obligations de la GCA identifiées lors de la définition du projet, le PNUD sera responsable du stockage, de la gestion des stocks et de la distribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AF4336B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="3069FC54" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>SUIVI ET AJUSTEMENT DU PLAN D</w:t>
-[...11 lines deleted...]
-              <w:t>APPROVISIONNEMENT</w:t>
+              <w:t>SUIVI ET AJUSTEMENT DU PLAN D’APPROVISIONNEMENT TRANSACTIONNEL/PLAN DE GESTION DE LA CHAÎNE D’APPROVISIONNEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="09D925A1" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="58B951EE" w14:textId="77777777" w:rsidTr="0007271D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28EF5DD7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="7F830901" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Clôturer un projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01EFDBC6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="60FD6678" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Clôture du projet </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69CEE629" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="7450F437" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cession/transfert des actifs </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4160ABAE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="60B5CE07" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...11 lines deleted...]
-              <w:t>approvisionnement</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Identification des leçons tirées en matière d’approvisionnement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34A71B90" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="39ADB9AF" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A853B72" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="5888EBC1" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="144679D4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00F429F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="17C93238" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’évaluation des risques liés à l’approvisionnement, la définition et la planification des stratégies d’approvisionnement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doivent être intégrées à l’étape de la programmation et non comme un processus d’arrière-plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C983F6D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...80 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EBC85B1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...10 lines deleted...]
-    <w:p w14:paraId="5161C2AC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00754908" w:rsidP="00F429F4">
+    <w:p w14:paraId="17C5EB1A" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>APPROVISIONNEMENT ET GESTION DES RISQUES</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ÉVALUATION DES RISQUES EN MATIÈRE D’APPROVISIONNEMENT ET GESTION DES RISQUES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E762590" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="1ED90842" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="058BE06E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00F429F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="071E8E38" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD doit surveiller et gérer les risques (définis comme des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>menaces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>opportunités</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) de manière proactive et systématique. Entre autres risques, le PNUD doit identifier et gérer les risques associés à la conduite de ses activités d’approvisionnement. Le PNUD doit non seulement connaître et surveiller les risques d’approvisionnement auxquels il est confronté, mais également anticiper et évaluer ces risques de manière proactive. Ce chapitre traite exclusivement des risques « transactionnels » liés à l’approvisionnement. Il ne donne donc pas de détails sur les risques liés à l’approvisionnement des entreprises, qui font partie des stratégies d’approvisionnement du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A429D56" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...52 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="622D8AA4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="289ABF6A" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> processus</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD a adopté une stratégie de gestion du risque institutionnel (ERM) qui donne le cadre nécessaire pour faire face à tous les risques, y compris les risques liés aux approvisionnements. Pour plus d’informations sur l’ERM, voir : processus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317562CF" w14:textId="2E379822" w:rsidR="00477B1F" w:rsidRPr="00D238D9" w:rsidRDefault="00207137" w:rsidP="00F429F4">
+    <w:p w14:paraId="53AE10CF" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="0045447C" w:rsidRPr="0045447C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="0027752C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Politique de la Gestion du Risque Institutionnel (ERM)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F5C7BCF" w14:textId="3D5B84F2" w:rsidR="00477B1F" w:rsidRPr="000F4295" w:rsidRDefault="000F4295" w:rsidP="00F429F4">
+    <w:p w14:paraId="57C7C418" w14:textId="1DA60ADE" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-        <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/taxonomy/term/326" </w:instrText>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/fr/accountability/gestion-des-risques"</w:instrText>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0045447C">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:t>e Gestion du Risque Institutionnel (ERM)</w:t>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Processus de Gestion du Risque Institutionnel (ERM)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A06A186" w14:textId="39A0997F" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="000F4295" w:rsidP="00F429F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="70060C9D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0007271D" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="644"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BA9FF7" w14:textId="54879258" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-        <w:t> :</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le cycle de gestion des risques comprend les étapes suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6F45C2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="03979901" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2036"/>
         <w:gridCol w:w="7314"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="77BB5700" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="40CFC9F9" w14:textId="77777777" w:rsidTr="0007271D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46D3E02B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="69D57FC5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>1. Identification des risques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="494BB068" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...11 lines deleted...]
-              <w:t> ?</w:t>
+          <w:p w14:paraId="3E93A28D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Quels sont les principaux risques et opportunités ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="58522A42" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="6CC286FA" w14:textId="77777777" w:rsidTr="0007271D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6905974E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7E842B9F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2. Évaluation des risques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="168A725D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...35 lines deleted...]
-              <w:t> ?</w:t>
+          <w:p w14:paraId="2F8A6E9F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Quel est le lien entre l’impact potentiel et notre tolérance au risque ? Quelle est la probabilité d’un événement à risque et quel en serait l’impact ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="38BA1461" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="29D9103A" w14:textId="77777777" w:rsidTr="0007271D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="632C02F6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="7DC10E04" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>3. Hiérarchisation des risques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A7A812B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...11 lines deleted...]
-              <w:t> ?</w:t>
+          <w:p w14:paraId="7243B08D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Quels sont les risques les plus sérieux qui requièrent notre attention ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="4ECA3F90" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="6F60215F" w14:textId="77777777" w:rsidTr="0007271D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55ACAB33" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...14 lines deleted...]
-              <w:t>action</w:t>
+          <w:p w14:paraId="0750566B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4. Passer à l’action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C3094D3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...35 lines deleted...]
-              <w:t> ?</w:t>
+          <w:p w14:paraId="300FF614" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Quel est le meilleur plan d’action ? Quelles sont nos stratégies ? Comment saurons-nous que nos mesures d’atténuation sont efficaces ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="2A75B260" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="20E98C54" w14:textId="77777777" w:rsidTr="0007271D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FF55A25" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="55ED3DFC" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>5. Suivi et rapport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42900752" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...29 lines deleted...]
-              <w:t> ?</w:t>
+          <w:p w14:paraId="096FCBC9" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Des plans d’action sont-ils mis en œuvre ? Sont-ils efficaces pour atténuer les risques ? Comment faisons-nous le suivi de leur mise en œuvre ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0048E1B3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="3AB92FBC" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="25EBF783" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="3585ECC1" w14:textId="77777777" w:rsidTr="00F159B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="070734D2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6D690221" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:divId w:val="2099327590"/>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="3A8216E3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Un certain nombre de risques liés aux approvisionnements doivent être pris en compte lors de la définition des stratégies d’approvisionnement.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ils peuvent être regroupés en trois groupes principaux :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7083AD16" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Risque environnemental</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-          <w:p w14:paraId="2BB4C5F8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, y compris l’environnement politique, l’environnement naturel ou l’environnement des infrastructures de livraison, entre autres ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06942400" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Risque lié au programme</w:t>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="511B7889" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, notamment le risque d’exploitation sur le marché, la complexité de la gestion de la chaîne d’approvisionnement ou le risque lié à la nature du service ou des biens à acquérir, entre autres ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C35C2FA" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Risque de mise en œuvre</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, ou risque lié à la capacité de l’unité de mise en œuvre.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68832AF6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="6DD86C5F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B141F6C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="22C2648F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...33 lines deleted...]
-        <w:t>est pas exhaustive.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans le tableau ci-dessous, vous trouverez quelques exemples de risques potentiels et d’activités d’atténuation. Veuillez noter que cette liste n’est fournie qu’à titre de référence et n’est pas exhaustive.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0635F9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="16989918" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4548" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="2698"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5CA1A119" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="593E5B33" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F514CB9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7735EAB5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Risques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CF9490C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6A7A1C69" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Conséquences possibles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2274244F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="69A0CF52" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Solutions possibles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="464EA204" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="467F3538" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FAE10FA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="483D8845" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:t>approvisionnement critique</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Activité d’approvisionnement critique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13CE18F2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7BA1A99C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="649FB263" w14:textId="4DCFFBD1" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
+          <w:p w14:paraId="03F4D11E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5D8B5BD3" w14:textId="3EFC65C8" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="620720B9" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="77468BB0" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="4D13BE3B" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51AA50AA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> élections)</w:t>
+          <w:p w14:paraId="19298149" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Incapacité à garantir un approvisionnement continu essentiel pour l’organisation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68517C1F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(ex : élections)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33F138D7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...32 lines deleted...]
-              <w:t>approvisionnement trop élevé</w:t>
+          <w:p w14:paraId="1913B0B8" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Incapacité d’atteindre les principaux résultats organisationnels</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="236F3533" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Coût total de l’approvisionnement trop élevé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="529C7188" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
+          <w:p w14:paraId="7C589B66" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Développer la connaissance du marché</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56BC5A3A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
+          <w:p w14:paraId="6E4E88E5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="12DE4B86" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Identifier d’autres sources et faire preuve de diligence raisonnable supplémentaire pour vérifier la capacité des fournisseurs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E6A84F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="75040F18" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Planifier à l’avance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CD3C6EE" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="37C40D7F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Travailler en étroite collaboration avec le bénéficiaire ou le partenaire pour être informé de l’évolution rapide des besoins</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33833EFA" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Appliquer les sanctions contractuelles et les recours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="49F49F4E" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="19B24B61" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6869D4DF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0975CD3B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Sélection de la stratégie d</w:t>
-[...13 lines deleted...]
-              <w:t>approvisionnement</w:t>
+              <w:t>Sélection de la stratégie d’approvisionnement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F186B9E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="074F0436" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26E568DD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7D6152CC" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="357BF3B6" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="2F4C8781" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="489055F1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...20 lines deleted...]
-              <w:t>approvisionnement inappropriée</w:t>
+          <w:p w14:paraId="68029809" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Sélection d’une stratégie d’approvisionnement inappropriée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="643DD9E3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="468F7C44" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Résultats inadéquats ou inappropriés</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33DCC36A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="099F253B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Ne pas obtenir le meilleur rapport qualité-prix</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37418D34" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="39640AD2" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Nuire à la mise en œuvre du projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68D2D99B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...32 lines deleted...]
-              <w:t>approvisionnement</w:t>
+          <w:p w14:paraId="4DFFF194" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>S’accorder sur les résultats ou les objectifs souhaités et avoir une compréhension claire des objectifs du projet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EE3AC0E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Développer une bonne compréhension des risques associés afin de les intégrer dans le développement des stratégies d’approvisionnement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="07E2B72A" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="0BDC7A6C" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F416D3F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="25F7216D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Planification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C090BD0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="14CA29F8" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42170334" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2AB8BAA1" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="4CE8DB5D" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="1EE8A569" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F996E7F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="24514319" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Manque de planification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C30C65E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5C87E2F5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Retard dans la mise en œuvre du projet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5636E1E2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="641AB8C7" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Réponse inadéquate des fournisseurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12847DDC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...25 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="702F9A15" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Raccourcis du processus d’approvisionnement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D371821" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Prix plus élevés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61B48415" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...32 lines deleted...]
-              <w:t>achat précis</w:t>
+          <w:p w14:paraId="75A5979B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Participation anticipée du personnel chargé de l’approvisionnement à la planification du projet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CB60B9E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Élaborer et communiquer un plan de demandes d’achat précis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="1EEE647E" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="4169375D" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C344DFD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5E1E6E1B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Délais de livraison insuffisants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DA0962A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5072EE27" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Réponse inadéquate des fournisseurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34AD8607" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...25 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="64274108" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Raccourcis du processus d’approvisionnement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50F6BB34" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Prix plus élevés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D8192EC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>approvisionnement à la phase de planification du projet</w:t>
+          <w:p w14:paraId="247897ED" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Faire participer le personnel chargé de l’approvisionnement à la phase de planification du projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="65AD6B87" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="05FC1EDD" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A91F9E2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>achat pour créer de fausses urgences</w:t>
+          <w:p w14:paraId="7C7DC392" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Retarder les demandes d’achat pour créer de fausses urgences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D2C3137" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...25 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7FC4C19B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Allégations de pratiques contraires à l’éthique ou injustes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A444408" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Retarder la mise en œuvre du projet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="152E56DE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...25 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="67F2AFF6" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Coût total d’acquisition plus élevé</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64554E07" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Ne pas obtenir le meilleur rapport qualité-prix</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FEFAA3A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...43 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="379F3E55" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Participation anticipée du personnel chargé de l’approvisionnement à la mise en œuvre du projet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="732709E8" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Chercher une justification appropriée des situations d’urgence</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BB410FA" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Formation des demandeurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="0F054BDE" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="16DAC6D2" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49031048" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3438C82C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Définition des besoins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="159465C3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="01640932" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7910A7E1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="75C16208" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="1E07F94C" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="1E94FC54" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="593C3121" w14:textId="73D96FDC" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="620A1352" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Spécifications, termes de référence ou cahier des charges restrictifs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7535A2A4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...25 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="379410FF" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Allégations de pratiques contraires à l’éthique ou injustes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="465CE92B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Réponse inadéquate des fournisseurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06F23F15" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7569EAFD" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Limites à la concurrence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="166AC22D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7B68D9FA" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Traitement inéquitable des fournisseurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18A7FF02" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="007F4595" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Manque de transparence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FEEAE37" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2D9D1F0D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Compréhension approfondie du marché et des produits</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="029E608E" w14:textId="77A552B0" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7FBCF8DB" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Inclure des spécifications génériques de fonctionnement et de rendement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10EAE2B5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0FA3EBAD" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Appliquer les normes internationales appropriées le cas échéant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="12445EF6" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="6BF1552F" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32F3A44A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="54A0E9FF" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Spécifications, termes de référence ou cahier des charges inadéquats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47F26FE4" w14:textId="15DF6C4D" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00456029" w:rsidP="00456029">
-[...22 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3C3DC06A" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Disparités importante dans les offres reçues</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="280B881D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Réponses insuffisantes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41CB5986" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5D717FB3" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Offre de biens ou de services qui ne répondent pas aux besoins</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="313642D8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="663CD496" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Difficulté à évaluer les offres concurrentes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09AF3828" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="46B4612C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Se familiariser avec les exigences des spécifications, des termes de référence ou du cahier des charges</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="220A0849" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1100B74B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Compréhension approfondie du marché et des produits</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75ECA35F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>élaboration des spécifications, des termes de référence ou du cahier des charges liés à des livrables et à des délais clairs</w:t>
+          <w:p w14:paraId="638477B5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Soutien externe (consultant) à l’élaboration des spécifications, des termes de référence ou du cahier des charges liés à des livrables et à des délais clairs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="61F68906" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="0A43E83A" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63FBC920" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>exigences de qualité dans les spécifications, les termes de référence ou le cahier des charges</w:t>
+          <w:p w14:paraId="245DE4A3" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ne pas inclure d’exigences de qualité dans les spécifications, les termes de référence ou le cahier des charges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D5FAE96" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...43 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4118FEBB" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Impossibilité d’obtenir le meilleur rapport qualité-prix</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F12AA4" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Difficulté de comparaison et d’évaluation globale</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CFDC633" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Mauvaise qualité des articles achetés, ce qui peut entraîner des dépenses inutiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FB2C313" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4EA9464D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Inclure la qualité dans les spécifications, les termes de référence ou le cahier des charges, en utilisant les normes internationales et nationales</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67F2A025" w14:textId="5FDCAA0F" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...38 lines deleted...]
-              <w:t>usine, échantillonnage et analyses de laboratoire indépendantes, inspection avant expédition, etc.)</w:t>
+          <w:p w14:paraId="4EFAE584" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Si la qualité est un facteur crucial, il convient de faire la preuve des actions de vérification raisonnable supplémentaire (c’est-à-dire, vérification du processus et des normes de fabrication, visites d’usine, échantillonnage et analyses de laboratoire indépendantes, inspection avant expédition, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="22A126EE" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="7A13AEF5" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49F3A65D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6A30A26E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Recherche de fournisseurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="234208F1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="66D439FD" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="375DC025" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="76C18B8E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="0B0250A0" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="3CEA077E" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B5F49FC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="602BEE41" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Mauvaise approche du marché</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31A61400" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="10601A31" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Réponse inadéquate ou inappropriée des fournisseurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B5A1A78" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="51D996D4" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Prix plus élevés</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AB63898" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>une approche inappropriée</w:t>
+          <w:p w14:paraId="237C125E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Sélection d’une approche inappropriée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BA6189B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...25 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="69D96155" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Analyser le marché de l’offre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5377FB21" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Développer des stratégies de recherche de fournisseurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="35B37D23" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="0E56BA1D" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72DBB641" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="792E32D4" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Identifier une mauvaise stratégie de recherche de fournisseurs ou ne pas en avoir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71EBDB4A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7C60E8D8" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Réponse inadéquate ou inappropriée des fournisseurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00489382" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2CD1B429" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Limites à la concurrence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B4F8BCF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="03F94EF5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Application correcte de la sélection avant ou après soumission, en fonction de la complexité et du risque identifiés</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="38A56AF8" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="50BF8208" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41D47005" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="302EAB59" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Fausses déclarations par les fournisseurs potentiels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DDA5486" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="097053BF" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Contrat avec des entreprises inadaptées</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BE950F4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...25 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="354974C5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Allégations de pratiques contraires à l’éthique ou injustes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E116DC0" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Rupture de contrat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18AD5949" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5DAC43D4" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Vérifier de manière indépendante les qualifications des fournisseurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D47055C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="34B2F721" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Vérifier les références des fournisseurs et faire preuve de diligence raisonnable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="46EB62A2" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="2436BD43" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D05900C" w14:textId="1DBF453D" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...13 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5DEC4CF6" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information dépassée/non mis à jour </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>sur les fournisseurs potentiels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1974020A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4D517453" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Réponse inadéquate des fournisseurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="127EFFC5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="48E870C3" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Limites à la concurrence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D26DCA5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="183AD62A" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Tenir la liste des fournisseurs à jour</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="2D0506B2" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="69C177C2" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F33BFA3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="63076910" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Publication des avis de passation de marchés dans des médias inappropriés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F4BA171" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...25 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2E566DB8" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Absence de stratégie d’approvisionnement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44BBFCB1" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Limites à la concurrence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5199D670" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7AD9EBC3" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Contrat avec des entreprises inadaptées</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15C4768F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="15369366" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Identifier les médias pertinents pour publier des avis de passation de marchés</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="433F4C7B" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="38E56E5C" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34DE9DBA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3E1C4729" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:t>invitation à soumissionner</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Préparation et publication des dossiers d’invitation à soumissionner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B55B1D9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5DE2C922" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0194C467" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="604B0400" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="13AEE8F0" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="511E7B8F" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E65D2D7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>évaluation inappropriés</w:t>
+          <w:p w14:paraId="54C78AA6" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Utilisation de critères d’évaluation inappropriés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53566456" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="061EEA3C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Résultats inadéquats ou inappropriés</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3454162D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6B0CB0CC" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Ne pas obtenir le meilleur rapport qualité-prix</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18E39B82" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>offres (temps/coût)</w:t>
+          <w:p w14:paraId="60E77A5E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nouvel appel d’offres (temps/coût)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6ED197ED" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...32 lines deleted...]
-              <w:t>évaluation</w:t>
+          <w:p w14:paraId="2B4E5685" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Avoir un objectif clair à atteindre à la suite du processus d’approvisionnement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7759F525" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Envisager les implications des critères d’évaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="033C60F0" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="3689966E" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="382AF729" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1977052D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Exigences inacceptables pour les fournisseurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6358ADAB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="060E5C3A" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Surcharge du coût des offres</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C0B67CA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6FF4DE7B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Limites à la concurrence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C999516" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2008047B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Trop peu de soumissions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AF94BA0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>offres (temps/coût)</w:t>
+          <w:p w14:paraId="6EA09675" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nouvel appel d’offres (temps/coût)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78D722C5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...25 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="21B8F40D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Développer une bonne compréhension des pratiques du marché et de l’industrie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F775FC7" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Élaborer des termes commercialement acceptables</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D0AD28D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>est pas attribuée aux fournisseurs pour des facteurs indépendants de leur volonté</w:t>
+          <w:p w14:paraId="31A232F4" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Vérifier que la responsabilité des risques n’est pas attribuée aux fournisseurs pour des facteurs indépendants de leur volonté</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="07550422" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="507DBCE5" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E5F9860" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>informations inadéquates</w:t>
+          <w:p w14:paraId="575CC0FE" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Fourniture d’informations inadéquates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="746575C3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1C64B19C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Surcharge du coût des offres</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7363B758" w14:textId="47F87720" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...25 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5DFE5F46" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Grande disparité des soumissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0299E3B7" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Crée de la confusion parmi les fournisseurs potentiels</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12CCBA65" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>offres (temps/coût)</w:t>
+          <w:p w14:paraId="64C18A71" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nouvel appel d’offres (temps/coût)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53177847" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6FE8FC46" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Revoir les documents avant leur publication</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="466E0F7D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5822F780" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Connaître le marché</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="0E8385A8" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="74F086FE" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="638C3808" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="02C47D67" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Réception et évaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="154E8724" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="470B9496" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00A329B4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="225012DE" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="52EEE674" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="3C24624D" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66AB3866" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>évaluation efficaces</w:t>
+          <w:p w14:paraId="4A77AEE4" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Non-respect des procédures d’évaluation efficaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="519F9980" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6C7D3AF7" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Manque de traitement équitable des fournisseurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72D0AFFE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...25 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1B4C0347" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Incohérence dans l’évaluation des soumissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E2683D9" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Subjectivité des résultats des évaluations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="592F5008" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...56 lines deleted...]
-              <w:t>assurer que le personnel est suffisamment formé et expérimenté</w:t>
+          <w:p w14:paraId="369CF97E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Composition de l’équipe d’évaluation en fonction de la portée et de la complexité du projet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F1C3290" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Pour les activités d’approvisionnement de haute technologie ou très complexes, assurer une expertise technique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37CC8558" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>S’assurer que le personnel est suffisamment formé et expérimenté</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="4F83E0D9" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="4D582D49" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="320BD392" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5ADBFBF0" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Offres ne répondant pas aux besoins du projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AC0634E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>offres</w:t>
+          <w:p w14:paraId="445D0978" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nouvel appel d’offres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11AE63F5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...22 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="40410DEC" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S’assurer que les spécifications sont compréhensibles, génériques et </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>conformes à ce qui existe sur le marché</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A3D5F74" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1ABFDB99" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Connaître le marché</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="18BC3917" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="3DB5CB5A" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1155BA67" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4ACE25E8" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Évaluation n</w:t>
-[...17 lines deleted...]
-              <w:t>élaboration de « nouveaux critères »</w:t>
+              <w:t>Évaluation n’identifiant pas de façon claire un gagnant, conduisant à des discussions subjectives ou à l’élaboration de « nouveaux critères »</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20DCC588" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...32 lines deleted...]
-              <w:t>offres</w:t>
+          <w:p w14:paraId="61910DB2" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Allégations de pratiques contraires à l’éthique ou injustes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14C74C65" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nouvel appel d’offres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25967967" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>assurer que les critères de sélection sont appropriés et alignés sur les besoins du projet</w:t>
+          <w:p w14:paraId="3CCA734B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>S’assurer que les critères de sélection sont appropriés et alignés sur les besoins du projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="6D17CE3F" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="6A3E7D1E" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07E6E493" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>un fournisseur inapproprié</w:t>
+          <w:p w14:paraId="02472400" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Sélection d’un fournisseur inapproprié</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FDB9E3D" w14:textId="07973794" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7E3CC17A" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Non-respect du contrat par le fournisseur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="675264E5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7BD76F56" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Dépenses inutiles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EF5A41E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="12D73D7E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Différends contractuels</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10A60791" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>offres (temps/coût)</w:t>
+          <w:p w14:paraId="665EB901" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nouvel appel d’offres (temps/coût)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C7CF208" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5AEC37F9" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Rejeter les offres de fournisseurs inacceptables et documenter la justification du rejet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="705E0B20" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...32 lines deleted...]
-              <w:t>attribuer le marché</w:t>
+          <w:p w14:paraId="332C38C7" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Élaborer des critères d’évaluation clairs alignés sur les besoins du projet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="428B04A8" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Effectuer des vérifications techniques et financières des fournisseurs avant d’attribuer le marché</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="7C3EA9C0" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="4118CD67" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45503C39" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7A52CACD" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Sélectionnez des biens ou des services inappropriés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="322341EE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="553B11AF" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Biens ou services ne répondant pas aux besoins du projet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DA51E88" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5622401D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Dépenses inutiles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1290FD6F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...14 lines deleted...]
-              <w:t>offres (temps/coût)</w:t>
+          <w:p w14:paraId="7B0274B2" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nouvel appel d’offres (temps/coût)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F573D60" w14:textId="63BCD74B" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...56 lines deleted...]
-              <w:t>assurer que les utilisateurs sont impliqués</w:t>
+          <w:p w14:paraId="2843BA8A" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Élaborer des spécifications, des termes de référence, ou un cahier des charges appropriés</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49580CEF" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Disposer de l’expertise technique appropriée pendant le processus d’évaluation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51F50DA1" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>S’assurer que les utilisateurs sont impliqués</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="26584E5F" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="43227A4A" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B03130E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6F8CC22E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Nombre insuffisant de réponses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FFEAD92" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...50 lines deleted...]
-              <w:t>une concurrence limitée</w:t>
+          <w:p w14:paraId="06024FC8" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Besoin de recommencer la procédure d’approvisionnement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21BB62E1" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Retards dans le calendrier d’approvisionnement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CCD268F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Pas de rapport qualité-prix en raison d’une concurrence limitée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A462D31" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="554D071A" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Développer une bonne compréhension du marché</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="514089BD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="07165168" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Favoriser la concurrence internationale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33F108CE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7E3DB7E7" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Élaborer des listes de fournisseurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40EB84F4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="20C510CE" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Accorder suffisamment de temps aux fournisseurs pour préparer leurs soumissions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="00480DDC" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="0001F818" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24C3622A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1CBA3F5A" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Examen et attribution des marchés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76999BF4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="301D2AB3" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E00D067" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="69FBE80C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5F2EB970" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="1963D3C6" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67486FEF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...20 lines deleted...]
-              <w:t>a pas été obtenue</w:t>
+          <w:p w14:paraId="66975B20" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>L’approbation du contrat n’a pas été obtenue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60FB1ACF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...53 lines deleted...]
-              <w:t>vis-à-vis de l’organisation</w:t>
+          <w:p w14:paraId="578FD37C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Retard dans l’attribution du contrat</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43B12339" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nouvel appel d’offres (temps/coût)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA1201D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Affaiblit la confiance des milieux d’affaires vis-à-vis de l’organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="142449CF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2959F3A5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Analyse appropriée des risques liés aux approvisionnements</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F303608" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...25 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7AE4C533" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Stratégies d’approvisionnement appropriées (y compris les stratégies de recherche de fournisseurs)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="356E2193" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Compréhension du marché</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="154281DC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5D0ADB8B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Planification appropriée des approvisionnements</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="337CA34C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="049546DB" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Spécifications, termes de référence, ou cahier des charges </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>compréhensibles, génériques et complets</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F91744C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6DCBED7D" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Favoriser la concurrence internationale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A2771B6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4362BB83" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Veiller au respect des règles, règlements et procédures tout au long du processus</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76420E62" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3DC06808" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Assurer une documentation adéquate du processus et de la soumission</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="58C77E66" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="0EA2E7D6" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E8CF700" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="25C016BE" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Gestion des contrats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20EC7166" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="55353942" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29C72AF3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="75E288B1" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="0FE0B763" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="39C6420E" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7848EBE3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1AA4C833" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Fonction de gestion des contrats non structurée ou inexistante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="208E65B1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3EA0FCA2" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Ne pas obtenir le meilleur rapport qualité-prix</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11E00574" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="41089DDB" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Faible rendement des fournisseurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A3DF7EC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="029CAD95" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Retards de livraison</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="165D0F33" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4FBBEA7F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Variation possible des coûts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B1CD1AD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="771FDAE9" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Différends contractuels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BA48B86" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1C1E0625" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Identifier les ressources pour la gestion des contrats</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22897DEE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="46DE89B1" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Élaborer des structures de gestion des contrats, y compris des rôles et des responsabilités clairs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FB0DCD2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="62551361" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Identifier le profil et les compétences appropriés pour la gestion des contrats</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F141119" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="74D56666" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Élaborer des plans de gestion des contrats</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="44AD2CE9" w14:textId="77777777" w:rsidTr="00456029">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="4385D402" w14:textId="77777777" w:rsidTr="0007271D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AE8197F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...20 lines deleted...]
-              <w:t>autre des parties des conditions du contrat</w:t>
+          <w:p w14:paraId="05E0D540" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Non-respect par l’une ou l’autre des parties des conditions du contrat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7526F061" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1D61BAA4" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Différends contractuels</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71E0B1DF" w14:textId="4F3BE622" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4941D682" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Besoins du projet pas du tout satisfaits ou partiellement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5414A2EF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7DCF0427" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Retards</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36BB8C75" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="09DF3E96" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Actions en justice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="540831FB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5470C20E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Assurer une gestion appropriée des contrats</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59723CFA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...25 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="04D16A75" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Suivi des contrats, y compris inspections régulières et rapports d’étape</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70EDB609" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Examiner les données de rendement antérieures</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D6381DD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6A6D6590" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Être proactif</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D79CCA7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00456029">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="01DE2D8B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Tenir à jour des dossiers et des documents exacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42A0C56E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="623B8D4B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CC2DE2F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="21A86DAF" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PLANIFICATION DE L’APPROVISIONNEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5584A8F7" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D52F621" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La planification des approvisionnements ne se limite pas à la sélection d’une méthode de passation de marchés de biens, de travaux et de services ou à la programmation des activités. Elle est fortement tributaire des cadres juridiques et institutionnels dans lesquels la passation de marchés doit se faire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B92721" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="241F0058" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PLAN DE DEMANDES D’ACHAT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545D0443" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F796572" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pendant la phase de définition du cycle du projet, toutes les activités pertinentes devront être identifiées et budgétisées. Parmi ces activités, il faut tenir compte de l’acquisition de biens, de services et de travaux afin d’atteindre les objectifs du projet. Les services requis identifiés doivent également inclure tous les services de consultants individuels nécessaires à la bonne mise en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>œuvre du projet (y compris les services pour l’élaboration de spécifications complexes ou très techniques, le cas échéant). Ces renseignements serviront de base à l’établissement du plan de demandes d’achat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F35777E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...185 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="37DDF40B" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="6EC06B5E" w14:textId="77777777" w:rsidTr="00F159B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5024E41A" w14:textId="105FF7A3" w:rsidR="00AA0983" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0135F5A4" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...24 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Le plan de demandes d’achat doit être élaboré au stade de la définition du projet et enregistré dans Quantum dans le cadre des activités du projet. Le plan sera mis à jour régulièrement, selon les besoins.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E1D5864" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16D4B692" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="3D3C20AC" w14:textId="3CD19967" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Le demandeur est chargé d’élaborer le plan de demandes d’achat, incluant les informations minimales suivantes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="796CAD87" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="46BE4BB6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Description des biens, services ou des travaux ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="594A1C39" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="0D6B6E2C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Quantités ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B29A8D4" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="6D6E346C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Budget prévisionnel ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="583E72A1" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Date prévue pour l’achèvement de l’activité.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58E8178C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="66E3F007" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ADC2F9F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="517C388C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les catégories d’approvisionnement non prioritaires</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peuvent être quantifiées et budgétisées en tant que montant forfaitaire dans le plan de demandes d’achat. Par exemple, « fournitures de bureau » (stylos, crayons, bloc-notes, divers) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>QTÉ 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Budget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2 000 dollars des États-Unis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2592444E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="775317F5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-        <w:t>Les catégories d</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les catégories d’achats prioritaires ou moyennement prioritaires</w:t>
       </w:r>
-      <w:r w:rsidR="0054752B">
-[...51 lines deleted...]
-        <w:t> dollars des États-Unis</w:t>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doivent être soigneusement quantifiées et budgétisées avec précision. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1BD7D4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="49CB17FA" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6333BD86" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0F63A2F9" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le plan de demandes d’achat est basé sur des estimations des opérations d’achat à effectuer. Bien que certains besoins en approvisionnement ne puissent pas être anticipés, un plan de demandes d’achat basé sur des estimations est toujours préférable à l’absence totale de planification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6FD311" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...22 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="52FAB1E5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="69011E3F" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PLAN DE GESTION DE LA CHAÎNE D’APPROVISIONNEMENT</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="76876D76" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="6AF24674" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...27 lines deleted...]
-        <w:t>absence totale de planification.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B85BBBC" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Au stade de la planification, il est toujours nécessaire de prendre en considération l’ensemble de la GCA, y compris les exigences du projet et les rôles et responsabilités du PNUD en ce qui concerne la GCA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447F4ED0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="04801536" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62FF60A5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="40BA5A1C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toutefois, ce n’est que dans certaines circonstances, et normalement en raison de l’étendue et de la complexité de la GCA, que le Bureau Pays ou l’Unité administrative devra élaborer une GCA par écrit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481FC56E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...21 lines deleted...]
-        <w:t>APPROVISIONNEMENT</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05E5DDF6" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour certains projets comportant une GCA étendue et complexe, nous recommandons l’élaboration d’un plan de GCA avant de passer à l’élaboration du plan d’approvisionnement transactionnel. Un exemple d’un tel projet est l’appui à l’inscription des électeurs ou le soutien à l’assistance électorale, dans lequel le processus de quantification, la logistique, le stockage, le transport et la distribution sont très exigeants et essentiels au succès global du projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2B8709" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="5E80E767" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72E85017" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="123A4DBC" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>​​Dans ces cas, il est important d’analyser chaque étape de la GCA, d’identifier les rôles, les responsabilités, les infrastructures existantes, les obstacles potentiels et les actions à entreprendre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C4EDAD" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="55556AE1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5ADEF185" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> administrative devra élaborer une GCA par écrit.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Exemples :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C24CC93" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="35E455D5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
-[...141 lines deleted...]
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Gestion des stocks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D57C11" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="13BD900B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:t> ?</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’espace de stockage est-il suffisant à tous les niveaux de la chaîne de distribution (central, régional, du district) ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06058307" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="6A4BAA4B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> indiquer une solution alternative.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fournir des estimations de l’espace de stockage total existant. S’il n’y a pas suffisamment d’espace, indiquer une solution alternative.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8057C5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="73D0F734" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t> ?</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Des articles nécessitent-ils des conditions de stockage particulières ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B3EB33" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="32A87EAD" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:t> ?</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quelles sont les conditions de sécurité ? Comment traiter les articles sensibles ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B52B3B5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="05108533" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t> ?</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Qui est responsable de la protection contre le vol, les dommages, etc. ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC4F8BA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="65D29A8A" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t> ?</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Existe-t-il un système de gestion des stocks ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2586DD7A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="5B7F95FE" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t> ?</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Existe-t-il un processus et une procédure clairs pour la réception des marchandises ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EB45FF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="48AA26C3" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Distribution </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E915B5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="429DD97C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> par exemple, stockage central, régional et sur site.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>À combien de points environ les produits sont-ils distribués ? Distinguer les points de distribution ; par exemple, stockage central, régional et sur site.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF2CB4B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="3CAD514C" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t> ?</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Y a-t-il des défis importants à relever dans la distribution sur site (par exemple, absence de routes, zones de conflit, distances très longues, pluies saisonnières, etc.) ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666DF6E7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="6014B5FC" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t> ?</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quels sont les délais de distribution estimés entre les sites centraux et régionaux (pour chacun) et entre les sites régionaux et les localités (pour chacun) ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A5E319" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00601A4B" w:rsidP="00AA0983">
+    <w:p w14:paraId="15967B89" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t> ?</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un système à flux tiré/flux poussé sera-t-il utilisé ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E05EE21" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="490DFB54" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="0007271D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...30 lines deleted...]
-        <w:t> ?</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Qui est chargé des risques rencontrés lors de la distribution ? S’il s’agit du PNUD, y a-t-il une assurance ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348D3CBC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="386FA713" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>APPROVISIONNEMENT TRANSACTIONNEL</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PLAN D’APPROVISIONNEMENT TRANSACTIONNEL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295FBC7C" w14:textId="77777777" w:rsidR="00AA0983" w:rsidRPr="00AA0983" w:rsidRDefault="00AA0983" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2E694A69" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58CE9FC3" w14:textId="4022B31B" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="18587510" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t>Sur la base du plan de demandes d</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sur la base du plan de demandes d’achats reçues et après avoir tenu compte de la situation du marché et des risques connexes, le personnel chargé du projet et de la passation des marchés procédera à l’élaboration d’un </w:t>
       </w:r>
-      <w:r w:rsidR="0054752B">
-        <w:t>’</w:t>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plan d’approvisionnement</w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D3D6F5" w14:textId="77777777" w:rsidR="00AA0983" w:rsidRPr="00AA0983" w:rsidRDefault="00AA0983" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="148FB544" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="2E647001" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00F241E1" w:rsidRPr="0027752C" w14:paraId="6AB21362" w14:textId="77777777" w:rsidTr="00F159B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EEA23B0" w14:textId="1C6E96E5" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...108 lines deleted...]
-          <w:p w14:paraId="2EAD1107" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="6829ABFF" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
-              <w:tabs>
-[...4 lines deleted...]
-              <w:ind w:left="1261"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="40730080" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Tous les plans de demandes d’achats pour les achats importants doivent être convertis en un plan d’approvisionnement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21B83B9E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33D3D80B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Lors de l’élaboration de plans d’achats groupés ou individuels, il est important de tenir compte de tout accord à long terme existant ou de tout autre arrangement. Les informations minimums à inclure dans le plan d’approvisionnement sont les suivantes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6113E7F3" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="16E708DE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Type de biens, de services ou de travaux à fournir ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53B639D5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="384BE25F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Méthode de passation de marché ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10D57114" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="5238396B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Coût prévisionnel (unitaire et total) ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="675FD7CB" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="51FF8EB8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Date prévue pour la finalisation des spécifications, des termes de référence ou du cahier des charges ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62E6642E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="5413024F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Période de recherche de fournisseurs ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B9E25F5" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="784C65E4" w14:textId="69B9E96E" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Période de dépôt des offres ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D22FB66" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="25EDC9D3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Période d’évaluation ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02135844" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Attribution (CAP , RACP ou ACP, le cas échéant) ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B2DE4DF" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="1261"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1261"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027752C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Temps de livraison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E29B3B9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00E93A49" w:rsidP="00732B17">
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="3C37DB0B" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="TemplatesForms"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Élément de structure – Modèles et formulaires</w:t>
+    </w:p>
+    <w:p w14:paraId="00BB8CF4" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66DC7746" w14:textId="2FF90EDA" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3B20FE" w14:textId="08FDB291" w:rsidR="00A76980" w:rsidRPr="00672D92" w:rsidRDefault="00A76980" w:rsidP="00A76980">
+    <w:p w14:paraId="32D89A36" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106E257E" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...17 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="05A794A2" w14:textId="77777777" w:rsidR="00A76980" w:rsidRPr="00672D92" w:rsidRDefault="00A76980" w:rsidP="00A76980">
-[...11 lines deleted...]
-    <w:p w14:paraId="0A6D6B8C" w14:textId="77777777" w:rsidR="00A76980" w:rsidRPr="00672D92" w:rsidRDefault="00A76980" w:rsidP="00A76980">
+    <w:p w14:paraId="6CA11322" w14:textId="77777777" w:rsidR="00F241E1" w:rsidRPr="0027752C" w:rsidRDefault="00F241E1" w:rsidP="00F241E1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A76980" w:rsidRPr="00672D92" w:rsidSect="00B85B5C">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+    <w:p w14:paraId="7795B828" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="0007271D" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="0007271D" w:rsidSect="0007271D">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1842" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C943D2B" w14:textId="77777777" w:rsidR="00471B3F" w:rsidRDefault="00471B3F" w:rsidP="00732B17">
+    <w:p w14:paraId="54322A7D" w14:textId="77777777" w:rsidR="00572C62" w:rsidRDefault="00572C62" w:rsidP="00F241E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FEC845B" w14:textId="77777777" w:rsidR="00471B3F" w:rsidRDefault="00471B3F" w:rsidP="00732B17">
+    <w:p w14:paraId="1EE4B181" w14:textId="77777777" w:rsidR="00572C62" w:rsidRDefault="00572C62" w:rsidP="00F241E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="42320C3D" w14:textId="77777777" w:rsidR="001A12F3" w:rsidRDefault="001A12F3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C577B76" w14:textId="47E214D5" w:rsidR="00F241E1" w:rsidRPr="0007271D" w:rsidRDefault="00F241E1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00732B17">
-      <w:rPr>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00865CAC">
-      <w:rPr>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>16</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidR="00865CAC">
-      <w:t>4/29/2002</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 4/29/20</w:t>
+    </w:r>
+    <w:r w:rsidR="005C6857">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
-      <w:t>Version n° : 1</w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="0007271D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EF93622" w14:textId="77777777" w:rsidR="00471B3F" w:rsidRDefault="00471B3F" w:rsidP="00732B17">
+    <w:p w14:paraId="65888059" w14:textId="77777777" w:rsidR="00572C62" w:rsidRDefault="00572C62" w:rsidP="00F241E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17F6A0F6" w14:textId="77777777" w:rsidR="00471B3F" w:rsidRDefault="00471B3F" w:rsidP="00732B17">
+    <w:p w14:paraId="57EFDC4C" w14:textId="77777777" w:rsidR="00572C62" w:rsidRDefault="00572C62" w:rsidP="00F241E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="367AD3C3" w14:textId="7A684994" w:rsidR="00456029" w:rsidRDefault="001A12F3" w:rsidP="00732B17">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1879F90C" w14:textId="63C01225" w:rsidR="00F241E1" w:rsidRDefault="00F241E1" w:rsidP="00732B17">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DDBBA17" wp14:editId="417EB9A1">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="386267B4" wp14:editId="1139BFB6">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>10160</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1184933562" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="211AC033" w14:textId="77777777" w:rsidR="00456029" w:rsidRDefault="00456029">
-[...9 lines deleted...]
-  <w:p w14:paraId="168F1C0B" w14:textId="77777777" w:rsidR="001A12F3" w:rsidRDefault="001A12F3">
+  <w:p w14:paraId="1A54095E" w14:textId="227877E1" w:rsidR="00F241E1" w:rsidRDefault="00F241E1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08402D6E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1E60B95C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -15768,50 +18401,195 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30E50269"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D4FA0F82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3160730A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15916,203 +18694,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A3E271F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="36B897BE"/>
-    <w:lvl w:ilvl="0">
-[...147 lines deleted...]
-    <w:tmpl w:val="FEBAE44A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -16364,199 +18993,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AD16F05"/>
-[...147 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53A35F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AF2A66C"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -16601,51 +19081,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CB96D35"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B132500C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16750,51 +19230,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CD52EE7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FB7ED210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16899,84 +19379,80 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="693D0628"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77BA79BD"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C8AE5E38"/>
+    <w:tmpl w:val="5D84EE80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17048,51 +19524,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ECB019E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95A082FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17201,287 +19677,200 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="195506383">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1568954839">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1625310577">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2003312494">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1315337144">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2140561813">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1306278774">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1132091481">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1145463400">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="305017254">
-[...2 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1636327152">
+  <w:num w:numId="10" w16cid:durableId="1636327152">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="256595278">
+  <w:num w:numId="11" w16cid:durableId="256595278">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="799494105">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1003900913">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1130241257">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="154952044">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="840584649">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1820030562">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1623070345">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1723599483">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="47533616">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="518011543">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="799494105">
+  <w:num w:numId="22" w16cid:durableId="388304597">
     <w:abstractNumId w:val="20"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AF1889"/>
-[...100 lines deleted...]
-    <w:rsid w:val="00FD1A6A"/>
+    <w:rsidRoot w:val="00F241E1"/>
+    <w:rsid w:val="0007271D"/>
+    <w:rsid w:val="0027752C"/>
+    <w:rsid w:val="00572C62"/>
+    <w:rsid w:val="005C6857"/>
+    <w:rsid w:val="00A961D8"/>
+    <w:rsid w:val="00C16FAA"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CC28C3"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F241E1"/>
+    <w:rsid w:val="00F734C6"/>
+    <w:rsid w:val="00FE00EC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="70727D6D"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="47A3984E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E014E163-6DEB-4BE7-9EAD-6226F5C10340}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -17822,5357 +20211,784 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B85B5C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F241E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F241E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F241E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F241E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F241E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F241E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F241E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F241E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F241E1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F241E1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F241E1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F241E1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F241E1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F241E1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F241E1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F241E1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F241E1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F241E1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F241E1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F241E1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F241E1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F241E1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F241E1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F241E1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F241E1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F241E1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F241E1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F241E1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F241E1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00732B17"/>
+    <w:rsid w:val="00F241E1"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4677"/>
-        <w:tab w:val="right" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00732B17"/>
+    <w:rsid w:val="00F241E1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00732B17"/>
+    <w:rsid w:val="00F241E1"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4677"/>
-        <w:tab w:val="right" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00732B17"/>
+    <w:rsid w:val="00F241E1"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...13 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="0054752B"/>
+    <w:rsid w:val="00F241E1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...107 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...4971 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10716" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10716" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -23279,750 +21095,75 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...18 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
-[...441 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...50 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F772F606-D9A5-4A15-A4E3-B4E9C294C022}">
-[...43 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ED42953-5236-4378-854D-B89801F02BA0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCCA6651-25CA-473B-8877-F1EFE9D51000}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>4835</Words>
-  <Characters>27562</Characters>
+  <Words>4845</Words>
+  <Characters>27617</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>229</Lines>
+  <Lines>230</Lines>
   <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...27 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32333</CharactersWithSpaces>
+  <CharactersWithSpaces>32398</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...69 lines deleted...]
-</file>