--- v0 (2025-10-14)
+++ v1 (2026-06-06)
@@ -1,10757 +1,16536 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5A4243D7" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="1ED7F3BE" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Estrategias Transaccionales de Adquisición y Planificación de la Adquisición</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243D8" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="5DAE8E52" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A4243D9" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="0C96D8E0" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ESTRATEGIAS TRANSACCIONALES DE ADQUISICIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243DA" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="120AD13C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243DB" w14:textId="7C970246" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="0030711B" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4409A5B1" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es importante verificar que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cualquier actividad de adquisición debe estar alineada con el Plan Estratégico del PNUD.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4126484C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A4243DC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="74B07302" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Según la información recolectada, se deben identificar y evaluar posibles estrategias de adquisiciones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243DE" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="3039070B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF1889" w:rsidRPr="00AA0983" w14:paraId="5A4243E2" w14:textId="77777777" w:rsidTr="00AF1889">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="49EDF2BD" w14:textId="77777777" w:rsidTr="00FA0166">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4243DF" w14:textId="7F145195" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="16CFF974" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="5A4243E0" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Todas las actividades de adquisición requieren de la formulación de una estrategia. Sin embargo, las actividades designadas como «compras significativas» requerirán una atención especial</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43A1A36B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B071644" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Podemos definir las </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">compras significativas </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">como aquellas que representan un </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>gasto relativo alto y/o para las cuales es difícil garantizar el suministro</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A4243E3" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+    <w:p w14:paraId="488613CD" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A4243E4" w14:textId="498AAD1A" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5AB282D4" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El gasto relativo de bienes y servicios se define como su costo en relación con el gasto total de la compra de la Unidad de Negocio o el organismo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para el PNUD, una transacción de USD 100 000 o más se considera una compra significativa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D51D350" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...33 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243E6" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="172464CE" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El criterio </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>«difícil de garantizar el suministro»</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> se basará en los siguientes factores:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243E7" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="6A3BE3E9" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">el grado en el cual los bienes o los servicios adquiridos representan un riesgo o son críticos para el organismo; además de </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243E8" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="16A360E0" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la medida en la cual existe un mercado competitivo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243E9" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="14C83530" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A4245E5" wp14:editId="5A4245E6">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="434C6C6F" wp14:editId="65E8C367">
             <wp:extent cx="2495550" cy="2628900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="https://intranet.undp.org/global/popp/cap/PublishingImages/procurement-strategies-and-planning_p1.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2495550" cy="2628900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243EA" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5FAD34AC" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Las compras significativas tienen las siguientes características:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243EB" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="12CA9A35" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">representan un gasto relativo alto y es fácil garantizar el suministro; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243EC" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="018A9011" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">representan un gasto relativo bajo y es difícil garantizar el suministro; y </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243ED" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="3BC5811E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>representan un gasto relativo alto y es difícil garantizar el suministro.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243EE" w14:textId="512E82AA" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="22F7246F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Basándose en la información recolectada, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0030711B">
-[...3 lines deleted...]
-        <w:t>comprensión</w:t>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lacomprensión</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de la naturaleza de las actividades de adquisición, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0030711B">
-[...3 lines deleted...]
-        <w:t>conocimiento</w:t>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>elconocimiento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del mercado y la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0030711B">
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>definicion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0030711B">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de los riesgos existentes, el PNUD </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>desarrollará estrategias únicas de adquisición para cada proyecto.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Las estrategias posibles incluyen las siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243EF" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="7E3D6EAB" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una compra de gasto relativo alto y de suministro fácil de garantizar puede requerir una estrategia destinada a garantizar que el costo total (incluido el costo de procesamiento de grandes cantidades de transacciones de bajo valor) se reduzca (es decir, agregación de demanda). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243F0" w14:textId="0057A37B" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="15CB86BE" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una compra de gasto relativo bajo y de suministro difícil de asegurar puede requerir una estrategia que apunte a garantizar un suministro continuo para reducir el </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0030711B">
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0030711B">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> (es decir, mantener reservas de emergencia o desarrollar fuentes alternativas de suministro). </w:t>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> riesgo de desabastecimiento (es decir, mantener reservas de emergencia o desarrollar fuentes alternativas de suministro). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243F1" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="3BFCDACD" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Una compra de gasto relativo alto y de suministro difícil de garantizar puede requerir una gestión especial de la relación con el proveedor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243F2" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6E62B1A7" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B4642EF" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las estrategias de adquisición buscarán cumplir con los objetivos identificados del proyecto y a contribuir a mitigar los riesgos existentes. Por ejemplo, en el caso de una transacción de adquisición en la que la calidad es crítica, las estrategias de adquisición del PNUD no solo incluirán especificaciones claras que reflejen normas nacionales e internacionales, sino que también podrían incluir preselecciones de proveedores, visitas a la fábrica, muestreo y pruebas de laboratorio independientes, o inspección previa al envío, entre otras acciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3182C0FD" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243F3" w14:textId="3D27527E" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="00326E8C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> mitigar los riesgos existentes. Por ejemplo, en el caso de una transacción de adquisición en la que la calidad es crítica, las estrategias de adquisición del PNUD no solo incluirán especificaciones claras que reflejen normas nacionales e internacionales, sino que también podrían incluir preselecciones de proveedores, visitas a la fábrica, muestreo y pruebas de laboratorio independientes, o inspección previa al envío, entre otras acciones.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el caso de un proyecto en el que la entrega es crítica (p. ej., elecciones), las estrategias posibles podrían incluir pedidos anticipados (si se realizó la planificación apropiada), preselección de proveedores (para asegurar que todos los proveedores considerados tengan buena reputación y sean capaces), desarrollo de fuentes alternativas, comprobación de la capacidad de fabricación, solicitud de garantía de cumplimiento e inclusión de garantías adicionales en el contrato como cláusulas de indemnización fijada convencionalmente, entre otros. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4243F4" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="29C7B306" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A4243F5" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6D2BAF91" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
-[...42 lines deleted...]
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La adquisición es una función importante para asegurar que el PNUD cumpla con sus objetivos organizacionales. Si bien la adquisición es una función de apoyo para la organización, es, sin embargo, una función central y crítica para mejorar la realización del programa/proyecto. El PNUD no realiza adquisiciones en forma aislada, sino como parte del proceso de alcanzar los resultados del proyecto de desarrollo. Por lo tanto, todas las actividades de adquisición del PNUD están enmarcadas en el contexto de los programas y los proyectos del PNUD.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="5A4243FD" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="1F5A9CCC" w14:textId="77777777" w:rsidTr="00FA0166">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4243F8" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3FFB335B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:divId w:val="338428678"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22EDF045" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:divId w:val="338428678"/>
-[...6 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemplar la función de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>adquisiciónes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...21 lines deleted...]
-                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> como una disciplina de gestión </w:t>
             </w:r>
-            <w:r w:rsidR="00477B1F">
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(y no administrativa) implica la necesidad de adquirir y mejorar ciertas habilidades y herramientas de gestión, incluidas las siguientes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4243FA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="1D27421D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Gestión de Riesgos de las Adquisiciones </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4243FB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="06200B1C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Desarrollo de Estrategias de Adquisición </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4243FC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="1656E9F8" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Planificación de Adquisiciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A4243FE" w14:textId="77777777" w:rsidR="00713E5E" w:rsidRDefault="00713E5E" w:rsidP="00D238D9">
+    <w:p w14:paraId="723DFF72" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A4243FF" w14:textId="77777777" w:rsidR="00713E5E" w:rsidRDefault="00713E5E" w:rsidP="00D238D9">
+    <w:p w14:paraId="4F7DA13D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A424400" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00D238D9">
+    <w:p w14:paraId="219F7F7F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Al comprender...</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="3117"/>
         <w:gridCol w:w="3117"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="5A424407" w14:textId="77777777" w:rsidTr="00754908">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="7147A329" w14:textId="77777777" w:rsidTr="00FA0166">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424401" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="7EEAF8E9" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>¿Qué adquirimos?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424402" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="175BF151" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">(Análisis de Gastos) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424403" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="3D456ED7" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>¿En qué mercados operamos?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424404" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="2BBA13B6" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(Análisis del Mercado)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424405" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="1C92EC49" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>¿Cuáles son los riesgos asociados?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424406" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="4B7F64B7" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(Externos, internos, riesgos del proyecto)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A424408" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+    <w:p w14:paraId="644B3E33" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A424409" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00D238D9">
+    <w:p w14:paraId="359E105B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Desarrollaremos...</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="3117"/>
         <w:gridCol w:w="3117"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="5A42440D" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="295E4C7B" w14:textId="77777777" w:rsidTr="00FA0166">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42440A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="0BE64722" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Gestión de Riesgos de las Adquisiciones </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42440B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="1C438F30" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Estrategias de Adquisición</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42440C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="66D8E1E0" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Planes de Adquisición</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A42440E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1D7E18FF" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A8D910" w14:textId="7F5C92F1" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando hablamos sobre adquisiciones, es necesario ampliar el concepto para incluir la Gestión de la Cadena de Suministro (GCS), dado que la adquisición es uno de los elementos de la Cadena de Suministro. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42440F" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="659BEE23" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A424410" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2A0B9ED1" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La gestión de la cadena de suministro también incluye lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424411" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="1AD87332" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Selección de productos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424412" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="7CC812A3" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Previsión o cuantificación </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424413" w14:textId="62A9112E" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="227FF060" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">el control de calidad </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adquisición, incluyendo el control de calidad </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424414" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="213561C7" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gestión de inventarios, incluido el almacenamiento (si corresponde) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424415" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="17F4CD09" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Distribución (si corresponde) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424416" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="256A9F86" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Devolución (si corresponde)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424417" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="06769593" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E54DD3B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Como principio operativo, siempre debemos tener en cuenta todos los pasos de la Gestión de la Cadena de Suministro (GCS) al analizar los riesgos de las adquisiciones, mediante la definición de las estrategias y la planificación de los requerimientos. La complejidad y la extensión de la cadena de suministro variarán de un proyecto a otro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B7D615" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5A424418" w14:textId="0B050687" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6F9CBF90" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El análisis de riesgos de la Gestión de la Cadena de Suministro, y el desarrollo y la planificación de estrategias de adquisición son herramientas esenciales para asegurar que las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actividades de adquisición apoyen los resultados del proyecto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y que se realicen de una manera oportuna y a un costo razonable. La planificación temprana y precisa es crítica para evitar la adquisición en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>el  último</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> momento, que es lo opuesto a una adquisición abierta, eficiente y efectiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6DF2A4" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t>. La complejidad y la extensión de la cadena de suministro variarán de un proyecto a otro.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424419" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="74027D2E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t> </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>¿Cuándo comienzan (1) el análisis del riesgo de las adquisiciones, (2) las estrategias de adquisición y (3) la planificación de las adquisiciones?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42441A" w14:textId="30D08039" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="1E893471" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...24 lines deleted...]
-        <w:t>adquisición abierta, eficiente y efectiva.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42441B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="10AD87BB" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El ciclo de GCS es una parte integral del ciclo del proyecto y, por lo tanto, debe estar alineado y sincronizado con otras actividades del proyecto para contribuir al logro de los objetivos identificados. Para este fin, el ciclo de GCS no puede funcionar de forma aislada. Por el contrario, debe estar integrado en el ciclo global del proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3CB8A5" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42441C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-      <w:pPr>
+    <w:p w14:paraId="7084761E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Esto implica, por definición, la necesidad de una</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>¿Cuándo comienzan (1) el análisis del riesgo de las adquisiciones, (2) las estrategias de adquisición y (3) la planificación de las adquisiciones?</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interacción constante entre las áreas de operaciones y de programación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42441D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="24B4578F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...113 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="5A424423" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="683C1C3F" w14:textId="77777777" w:rsidTr="00FA0166">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424422" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="358FC9C3" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:divId w:val="561411870"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>En el contexto del proyecto, la evaluación de riesgos de GCS y el desarrollo y la planificación de estrategias de adquisición deben comenzar desde la etapa de definición del proyecto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A424424" w14:textId="101FD09F" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="242EEF02" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651497FE" w14:textId="01FB63C3" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t>las siguientes:</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En este punto, deberán abordarse preguntas importantes, incluyendo las siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424425" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...201 lines deleted...]
-    <w:p w14:paraId="5A424430" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="6217D5D2" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t>En conjunto, la evaluación de riesgos de la adquisición, el desarrollo de estrategias de adquisición y la planificación de la adquisición funcionan como un puente para cubrir la brecha entre el programa y las operaciones. También son fundamentales para la realización del programa. Los beneficios de este enfoque incluyen los siguientes:</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cuál será la modalidad de ejecución? ¿Quién será responsable de adquirir y gestionar los insumos? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424431" w14:textId="253A4C9C" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-      <w:pPr>
+    <w:p w14:paraId="17FDF744" w14:textId="7CF749F1" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
-        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">de </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>¿Cuáles son los riesgos existentes? ¿Hay riesgos asociados con la naturaleza de los</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> y precio </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">productos o los servicios que deben adquirirse?  ¿Los riesgos están asociados con los mercados, el entorno o el contexto político? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424432" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-      <w:pPr>
+    <w:p w14:paraId="05039A63" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
-        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Adquisición oportuna </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cuál es la mejor estrategia de adquisición para alcanzar los objetivos del programa/proyecto y para mitigar los riesgos? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424433" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-      <w:pPr>
+    <w:p w14:paraId="764681A8" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
-        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Posibilidad de evitar emergencias innecesarias e injustificables </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cuál es el plan de adquisición y cuáles son los recursos asociados? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424434" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-      <w:pPr>
+    <w:p w14:paraId="09E904FE" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
-        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Mejor asignación de los recursos existentes </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cuáles son las actividades de adquisición principales que deben realizarse que contribuirán a la identificación de los resultados del proyecto? Entre estas actividades, ¿estará la adquisición de bienes, servicios (profesionales o individuales) u obras? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424435" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-      <w:pPr>
+    <w:p w14:paraId="4B713A99" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
-        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Tiempo suficiente para explorar todos los enfoques de adquisiciones alternativos </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>¿Cuál es la experiencia en adquisición y productos requerida para llevar a cabo de manera exitosa las actividades de adquisición identificadas? ¿Contamos con esta experiencia dentro de la organización o necesitamos subcontratarla? ¿Tienen el PNUD o el asociado en la implementación la capacidad para desarrollar especificaciones/términos de referencia (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TdR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)/detalle de los trabajos (SOW) o necesitamos contratar expertos especializados? ¿Qué sucede con la evaluación? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424436" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-      <w:pPr>
+    <w:p w14:paraId="51E1CD82" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1134"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cuál es el presupuesto requerido para lograr los resultados identificados? Todas las actividades requeridas, sean </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>estas bienes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que deben adquirirse (p. ej., urnas para un proyecto electoral) o servicios (p. ej., consultores individuales para desarrollar especificaciones) deben presupuestarse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E95CA78" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A424437" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
-[...11 lines deleted...]
-    <w:p w14:paraId="5A424438" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="33853A0E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>¿Cuáles son los beneficios de este enfoque?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19110A79" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCB8033" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En conjunto, la evaluación de riesgos de la adquisición, el desarrollo de estrategias de adquisición y la planificación de la adquisición funcionan como un puente para cubrir la brecha entre el programa y las operaciones. También son fundamentales para la realización del programa. Los beneficios de este enfoque incluyen los siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4301FFDD" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mejor relación </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de  y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> precio </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC1AB3C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adquisición oportuna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D2F07E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posibilidad de evitar emergencias innecesarias e injustificables </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0560E77F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mejor asignación de los recursos existentes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719D9ED1" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiempo suficiente para explorar todos los enfoques de adquisiciones alternativos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E2B428" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Posibilidad de totalizar la demanda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022642AB" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="414"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10D84F53" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>¿Cuáles son los criterios de éxito?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424439" w14:textId="2F932F4A" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="0030711B" w:rsidP="00732B17">
+    <w:p w14:paraId="66D47B1C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5567D548" w14:textId="51528C12" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-        <w:t>Una p</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una planificación conjunta entre el programa y las adquisiciones en las primeras etapas </w:t>
       </w:r>
-      <w:r w:rsidR="00477B1F">
-        <w:t xml:space="preserve">lanificación conjunta entre el programa y las adquisiciones en las primeras etapas </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>del  proceso</w:t>
       </w:r>
-      <w:r>
-        <w:t>del  proceso (etapa de diseño)</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (etapa de diseño)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42443A" w14:textId="3C8A0752" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="0030711B" w:rsidP="00732B17">
+    <w:p w14:paraId="0B6E097F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">uen flujo de comunicación </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un buen flujo de comunicación </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42443B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="176EF48D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Comprensión de los requisitos de adquisición </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42443C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="16A88D88" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Comprensión del mercado y los riesgos asociados </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42443D" w14:textId="2741E2E5" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="5B4A58BF" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="0055715A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>roceso dinámico</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> con revisiones estructuradas y mecanismos de comunicación de resultados</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="002C5F6F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="5A424450" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="5E158C3B" w14:textId="77777777" w:rsidTr="00FA0166">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42443E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+          <w:p w14:paraId="4E3B7605" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:divId w:val="2119257068"/>
-[...6 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TIPOS DE PLANIFICACIÓN</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42443F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="623BB17C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="1119"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1119"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A2B8777" w14:textId="6F3BBFD8" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1119"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1119"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Planificación consolidada </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424440" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="52F8BE6A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1119"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1119"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Planificación individual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424441" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+          <w:p w14:paraId="2BADCEB6" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A424442" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45DFECAA" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Planificación Consolidada</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424443" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="3A8719B6" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424444" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6BF240CB" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="5A424445" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Según la estructura descentralizada del PNUD, se desarrollarán planes consolidados de adquisición a diferentes niveles, incluidos los niveles Corporativo, de la Unidad de Negocios y de la Oficina de País.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47AC983E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424446" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="43595CF6" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...42 lines deleted...]
-            <w:r>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Todas las Unidades de Negocio y las Oficinas de País deberán desarrollar Planes Consolidados</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>. Estos por lo general se preparan anualmente, si bien es recomendable revisarlos con regularidad.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424447" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="56502C6C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424448" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5CC50A04" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>El análisis del Plan de Adquisición consolidado ofrece una oportunidad para identificar economías de escala y mejores usos de los recursos, al proporcionar un panorama de la escala de las actividades de adquisición.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424449" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="0E1E330B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42444A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+          <w:p w14:paraId="3798DC94" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="694"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Planificación individual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42444B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7DCF0994" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E52DA5A" w14:textId="10E6B589" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>La planificación de las adquisiciones también tendrá lugar a nivel del proyecto o incluso a nivel de la actividad, en función de la complejidad de la actividad y de la cantidad de acciones de adquisición interrelacionadas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42444C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="4B8F9E90" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42444D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5FC2DB7E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...19 lines deleted...]
-          <w:p w14:paraId="5A42444E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Deberá desarrollarse un Plan de Pedidos en la etapa de definición del proyecto. Este deberá compartirse con la Unidad de Adquisiciones.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="516B612A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42444F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="1F7B73C8" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Todas las «Compras Significativas» de un Plan de Pedidos (la definición se proporciona en la Sección 4.2) están sujetas al desarrollo de un Plan de Adquisición Individual.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00732B17" w:rsidRPr="00AA0983" w14:paraId="5A424452" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="692E9DF0" w14:textId="77777777" w:rsidTr="00FA0166">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A424451" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+          <w:p w14:paraId="7BB1A5B2" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:divId w:val="2119257068"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A424453" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="3C6DFF31" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424454" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="62E3D011" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dado que la GCS (y la adquisición en general) es un subproceso del ciclo del proyecto, deberán realizarse diferentes acciones en cada etapa de este ciclo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B21123" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424456" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="42485A4F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El Ciclo de Gestión del Proyecto del PNUD </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>incluye los siguientes pasos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424457" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="6CBD666F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Justificación del proyecto </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424458" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="390F9315" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Definición del proyecto </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424459" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="258A4FB1" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Comienzo del proyecto </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42445A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="46200295" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ejecución del proyecto </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42445B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="550FDA54" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Cierre del proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42445C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5C37BE4D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Los siguientes son algunos de los asuntos y las preguntas que deben considerarse en las diferentes etapas del proyecto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42445D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="618C7E7D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4624" w:type="pct"/>
         <w:tblInd w:w="704" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1419"/>
         <w:gridCol w:w="4113"/>
         <w:gridCol w:w="3115"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="5A424461" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="09F1935B" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42445E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="65DD7E8A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ciclo del Proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42445F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7D4C5B02" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ciclo de Adquisición/GCS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424460" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="754C44A0" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Documentos Principales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="5A424465" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="0164E0A5" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424462" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...8 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="13AECCD3" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Justificación de un proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424463" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="33F4680F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>N/C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424464" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4248E423" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>N/C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="5A424476" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="198E5BB1" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424466" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="160AC9D3" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Definición de un proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424467" w14:textId="0C1B3DF0" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="36ED59C1" w14:textId="73CF0539" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Identificar los recursos internos</w:t>
             </w:r>
-            <w:r w:rsidR="0030711B">
-[...6 lines deleted...]
-          <w:p w14:paraId="5A424468" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          </w:p>
+          <w:p w14:paraId="4A9905A3" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Identificar los recursos externos (si es necesario) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424469" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="6B7A0924" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Identificar riesgos y estrategias de adquisición </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42446A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="43BD9C7E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Selección o identificación del producto/servicio </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42446B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="5C2975B3" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Previsión/cuantificación </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42446C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="3D952B65" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Presupuesto </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42446D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="1EAE9397" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Identificar las responsabilidades de GCS </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42446E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="2A60CFCA" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Evaluar las capacidades de GCS del asociado en la ejecución </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42446F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="5F103A3E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Desarrollar el PLAN DE PEDIDOS </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424470" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="0C974FC4" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Identificar la estrategia de gestión de activos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424471" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="23DBD39E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>PRODOC (Documentos del proyecto)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424472" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="43521DD4" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>EVALUACIÓN DE RIESGOS DE ADQUISICIÓN</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424473" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="404F2828" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>ESTRATEGIAS DE ADQUISICIÓN (incluidas las estrategias de selección de proveedores)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424474" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="37C44DB7" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>PLAN DE PEDIDOS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424475" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="00E62E64" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>PLAN DE GESTIÓN DE LA CADENA DE SUMINISTRO (si corresponde)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="5A42447B" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="254DBB68" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424477" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="056052F9" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Comienzo de un proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424478" w14:textId="542BE8E1" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="5B5BC5E0" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Desarrollo de un PLAN DE ADQUISICIONES </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424479" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="6AC31965" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Desarrollo de especificaciones/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>TdR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> (alcance de las obras)</w:t>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/SOW (alcance de las obras)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42447A" w14:textId="3391DFF3" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="59B23951" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>PLAN DE ADQUISICIONES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="5A424484" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="24330940" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42447C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="321B5C99" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ejecución de un proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42447D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="5EBC2EEC" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Supervisar y revisar el Plan de Adquisiciones o el Plan de Gestión de Adquisiciones y Suministro </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42447E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="74610FAA" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Identificar proveedores </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42447F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="4AA2D73B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Seleccionar proveedores </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424480" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="6427D09E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Adjudicación y contratación </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424481" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="667B2399" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Supervisar el desempeño y gestionar los contratos </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424482" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="1D119B7F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>En función de las obligaciones de GCS identificadas durante la definición del proyecto, el PNUD será responsable del almacenamiento, la gestión del inventario y la distribución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424483" w14:textId="7E492971" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="478714BA" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>SUPERVISIÓN Y AJUSTE DEL PLAN DE ADQUISICIONES/PLAN DE GESTIÓN DE LA CADENA DE SUMINISTRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="5A42448A" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="6D0EAFE7" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424485" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="54F6A262" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cierre de un proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424486" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="14C0640B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cerrar el proyecto </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424487" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="33CAB6B0" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ceder/transferir activos </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424488" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="02CF5CBA" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Identificar lecciones aprendidas sobre adquisición</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424489" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="6824F66D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A42448B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="677F2EDF" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42448C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00F429F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="153607E4" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La evaluación de los riesgos de adquisición, la definición de estrategias y la planificación de las adquisiciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deberán integrarse en la etapa de programación y no como un proceso de la etapa final. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D9785D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...28 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42448E" w14:textId="57C7CEC8" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00754908" w:rsidP="00F429F4">
+    <w:p w14:paraId="35EB6D04" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>EVALUACIÓN Y GESTIÓN DE RIESGOS DE ADQUISICIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42448F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="23C1F524" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424490" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00F429F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="62E632E1" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD debe controlar y gestionar los riesgos (definidos como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>amenazas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>oportunidades</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) de manera proactiva y sistemática. Entre otros riesgos, el PNUD debe identificar y gestionar cualquier riesgo asociado con la ejecución de sus actividades de adquisición. El PNUD no solo debe conocer y controlar los riesgos de adquisiciones a los que se enfrenta, sino que también debe anticipar y evaluar de manera proactiva dichos riesgos. Este capítulo trata exclusivamente sobre los riesgos «transaccionales» de la adquisición. Por lo tanto, no desarrolla los riesgos corporativos de la adquisición, que forman parte de las estrategias de adquisición corporativa del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343AC28C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...34 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424492" w14:textId="30AF9C17" w:rsidR="00B766F6" w:rsidRPr="00B766F6" w:rsidRDefault="00477B1F" w:rsidP="00B766F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D464269" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> en: </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD ha adoptado una estrategia de Gestión de los Riesgos Institucionales (ERM) que proporciona un marco para abordar todos los riesgos, incluidos los riesgos de las adquisiciones. Encontrará más información sobre ERM en: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C03DFB1" w14:textId="73619425" w:rsidR="00B766F6" w:rsidRDefault="009312CC" w:rsidP="00B766F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B6E8FE9" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B766F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00850D4E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Pol</w:t>
-[...5 lines deleted...]
-          <w:t>ítica de ERM</w:t>
+          <w:t>Política de ERM</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="515EDA57" w14:textId="4D43D98E" w:rsidR="00B766F6" w:rsidRPr="00B766F6" w:rsidRDefault="009312CC" w:rsidP="00B766F6">
+    <w:p w14:paraId="7B93A858" w14:textId="35DC9B69" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B766F6" w:rsidRPr="00B766F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00850D4E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Proceso de negocio para la ERM</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="344481DF" w14:textId="77777777" w:rsidR="00B766F6" w:rsidRDefault="00B766F6" w:rsidP="00B766F6">
+    <w:p w14:paraId="6AAE3BD7" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A424495" w14:textId="085FE745" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00F429F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="393A9B52" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El ciclo de gestión de riesgos incluye los siguientes pasos: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A424496" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="18656811" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2448"/>
         <w:gridCol w:w="6902"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424499" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="47611428" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424497" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="05560E66" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>1. Identificación de riesgos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424498" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="517317B3" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>¿Cuáles son los riesgos y las oportunidades clave?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A42449C" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="0A153445" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42449A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="724F0C1C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>2. Evaluación de riesgos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42449B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5D90763F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>¿Cómo se relaciona el impacto potencial con nuestra tolerancia al riesgo? ¿Cuál es la probabilidad de un evento de riesgo y cuál sería el impacto?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A42449F" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="559E9675" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42449D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="6A82E553" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>3. Priorización de riesgos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42449E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3AA48C13" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>¿Cuáles son los asuntos de riesgos más críticos que requieren nuestra atención?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A4244A2" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="4418BA32" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244A0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3FFEF360" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>4. Toma de medidas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244A1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="32CB80CB" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>¿Cuál es el mejor plan de acción? ¿Cuáles son nuestras estrategias? ¿Cómo sabremos si nuestras medidas de mitigación son eficaces?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A4244A5" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="7258A8B5" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244A3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="03ABF0D3" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5. Supervisión y presentación de informes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244A4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="76428E43" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>¿Se están ejecutando los planes de acción? ¿Son eficaces en la mitigación de los riesgos? ¿Cómo controlamos su ejecución?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A4244A6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="4E4D1812" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="5A4244AB" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="502621CE" w14:textId="77777777" w:rsidTr="00FA0166">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244A7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7EA14F2A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:divId w:val="2099327590"/>
-[...6 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Al definir las estrategias de adquisición, se debe tener en cuenta una serie de riesgos para la adquisición</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>. Estos pueden clasificarse en tres grupos principales:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244A8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="0D66FC4A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Riesgo ambiental</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">, incluidos el ambiente político, el ambiente natural o el ambiente de infraestructura de entrega, entre otros. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244A9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="42E96A71" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Riesgo de programa</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">, incluidos, entre otros, el riesgo de operar en el mercado, la complejidad de la Gestión de la Cadena de Suministro, o el riesgo asociado con la naturaleza de los servicios o de los bienes adquiridos, entre otros. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244AA" w14:textId="2754BCE1" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="0FA53670" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Riesgo de ejecución</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">, o el riesgo asociado con la capacidad de ejecución de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>unidad</w:t>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>launidad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="009F1B7E">
-[...3 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> responsable de la ejecución del proceso.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A4244AC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="61EBC1BD" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4244AD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C744AB3" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En la tabla siguiente, encontrará algunos ejemplos de riesgos potenciales y actividades de mitigación. Tenga en cuenta que esta lista solo debe usarse como referencia y no es exhaustiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4244AE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="0462831B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4548" w:type="pct"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2436"/>
         <w:gridCol w:w="2682"/>
         <w:gridCol w:w="3387"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A4244B2" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="66622F01" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244AF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="524C60A0" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Riesgo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244B0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5723AE58" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Consecuencias posibles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244B1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0EE4461B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Soluciones posibles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A4244B7" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="114F8070" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244B3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5FB23837" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Actividad de adquisición crítica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244B4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="532383AD" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244B5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="147F5AB1" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244B6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="74C6FFC8" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A4244C1" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="6E4E984C" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244B8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="31FF0801" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>No asegurar el suministro continuo crítico para la organización</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244B9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1FE2D480" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(p. ej., elecciones)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244BA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5BFEE693" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>No alcanzar los resultados organizacionales clave</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244BB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5CE07875" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Costos totales de adquisición demasiado altos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244BC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="2A79FF4A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Desarrollar el conocimiento del mercado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244BD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="25438B1B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Identificar fuentes alternativas y diligencias debidas adicionales para comprobar la capacidad de los proveedores</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244BE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="2B3C60C1" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Planificar con anticipación</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244BF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="46588CB4" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Trabajar en forma estrecha con el beneficiario/el asociado para estar al tanto de los rápidos cambios de las necesidades</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244C0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="4E1A9EE5" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Aplicar sanciones y recursos contractuales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A4244C5" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="210AF2EA" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244C2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="58358508" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Selección de la estrategia de adquisición</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244C3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="183D73A1" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244C4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0889944D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A4244CC" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="37E8BDC2" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244C6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="3C15C38A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Selección de una estrategia de adquisición inapropiada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244C7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="29FB5861" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Resultados inadecuados o inapropiados</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244C8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2A7A5383" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>No lograr la mejor relación entre calidad y precio</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244C9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="31E28D00" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Perjudicar la ejecución del proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244CA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5B480C9E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Acordar los resultados/los objetivos deseados y comprender con claridad los objetivos del proyecto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244CB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...8 lines deleted...]
-              <w:t>Desarrollar una buena comprensión de los riesgos asociados para incorporarlos en el desarrollo de estrategias de adquisición</w:t>
+          <w:p w14:paraId="7618FE82" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desarrollar una buena comprensión de los riesgos asociados para </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>incorporarlos en el desarrollo de estrategias de adquisición</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A4244D0" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="61C2A2A4" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244CD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="76C4911E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Planificación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244CE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6E001D56" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244CF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="15726CBF" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A4244D8" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="12755653" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244D1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="02E663D2" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Falta de planificación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244D2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5B901487" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Demora en la ejecución del proyecto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244D3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="41706373" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Respuesta inadecuada del proveedor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="036EB28C" w14:textId="77777777" w:rsidR="00321F96" w:rsidRPr="00AA0983" w:rsidRDefault="00321F96" w:rsidP="00321F96">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0FA40C8B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Atajos en el proceso de adquisición</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244D5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2381FB34" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Precios más altos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244D6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4C8EB10A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Participación temprana de los oficiales de adquisiciones en la planificación del proyecto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244D7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="192A9A7C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Desarrollar y comunicar un Plan de Pedidos preciso</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A4244DE" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="35C98287" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244D9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3A7D685F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Plazos totales de ejecución insuficientes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244DA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7819E385" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Respuesta inadecuada del proveedor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244DB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="143A4B72" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Atajos en el proceso de adquisición</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244DC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1B6D1E12" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Precios más altos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244DD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="44276138" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Implicar a los oficiales de adquisiciones en la fase de planificación del proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A4244E7" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="6053131B" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244DF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0EA13F13" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Demorar los pedidos para crear falsas emergencias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244E0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5AFD810F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Reclamaciones de transacciones poco éticas o desleales</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244E1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4A4D0F64" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Demora de la ejecución del proyecto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244E2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="09543B3C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Costo total más alto de la adquisición</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244E3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7F712058" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>No lograr la mejor relación entre calidad y precio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244E4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="31F2CEF9" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Participación temprana de los oficiales de adquisiciones en la ejecución del proyecto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244E5" w14:textId="1439F550" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...25 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4AFAFBCD" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Solicitar la justificación apropiada en el caso de las emergencias</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="199ABD0B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Capacitación de los solicitantes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A4244EB" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="4D35A645" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244E8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6E10D0EB" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Definición de requisitos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244E9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="162BA69C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244EA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="23A35D0E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A4244F5" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="53785A1B" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244EC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1E388A26" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Especificaciones/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>TdR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>/SOW restrictivos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244ED" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7A18888D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Reclamaciones de transacciones poco éticas o desleales</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244EE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1A3B84A2" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Respuesta inadecuada de los proveedores</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244EF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="785BF49E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Limita la competencia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244F0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7AC45352" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Trato injusto de los proveedores</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244F1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="58BD6FCB" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Falta de transparencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244F2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="76769416" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Comprensión desarrollada del mercado y el producto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244F3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3E1C0BED" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Incluir especificaciones funcionales y de desempeño genéricas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244F4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5502475B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Aplicar las normas internacionales pertinentes cuando corresponda</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A4244FE" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="5AD74494" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244F6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4B2594CD" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Especificaciones/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>TdR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>/SOW inadecuados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244F7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7BCA51E3" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Variedad significativa en las ofertas recibidas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244F8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1BB4745E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Respuestas insuficientes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244F9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="74E0FA36" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Oferta de bienes/servicios que no satisfacen las necesidades</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244FA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="75EBCF11" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Dificultad para evaluar a los oferentes competidores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244FB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="7273BD47" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Familiarizarse con los requisitos de las especificaciones/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>TdR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>/SOW</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244FC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5D31419B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Comprensión desarrollada del mercado y el producto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4244FD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="45AEB80A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Apoyo externo (consultoría) para desarrollar especificaciones/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>TdR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/SOW vinculados con entregables y plazos </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>objetivo claros</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424505" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="7485A6A7" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4244FF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0F6EBFA7" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>No incluir requisitos de calidad en las especificaciones/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>TdR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>/SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424500" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="26BB3400" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Imposibilidad para lograr la mejor relación entre calidad y precio</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424501" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="76C69EAA" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Dificultad en la comparación y la evaluación general</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424502" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3CC1E894" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Calidad deficiente de los artículos adquiridos, lo cual puede conducir a un desperdicio de fondos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424503" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="76044350" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Incluir la calidad en las especificaciones/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>TdR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>/SOW, mediante el uso de normas internacionales y nacionales</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424504" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1C975431" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Si la calidad es un aspecto fundamental, deberá utilizarse diligencia debida adicional (es decir, comprobación del proceso y las normas de fabricación, visitas a la fábrica, muestro y análisis de laboratorio independientes, inspección previa al envío, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424509" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="22F72793" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424506" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4657401D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Selección de proveedores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424507" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1C4384A9" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424508" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6544FEFD" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424510" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="4D38C8CA" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42450A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7EB5E8F2" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Enfoque incorrecto del mercado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42450B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="23B6951C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Respuesta inadecuada o inapropiada del proveedor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42450C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2E831D21" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Precios más altos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42450D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7701392D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Selección del enfoque inapropiado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42450E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="04FB6A6A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Analizar el mercado de suministros</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42450F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3C2E09BF" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Desarrollar estrategias de selección de proveedores</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424515" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="6C558281" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424511" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="167BD683" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Identificar una estrategia incorrecta de selección de proveedores o no tener una estrategia de selección de proveedores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424512" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="27E10D00" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Respuesta inadecuada o inapropiada del proveedor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424513" w14:textId="0E84AB9F" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="009F1B7E" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7FBC6F52" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Competencia limitada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424514" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...14 lines deleted...]
-              <w:t>selección, en función de la complejidad y el riesgo identificados</w:t>
+          <w:p w14:paraId="7B079113" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Aplicación apropiada de la preselección o la post selección, en función de la complejidad y el riesgo identificados</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A42451C" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="38F9B9DB" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424516" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="277C91C4" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Distorsión de los hechos por parte de los posibles proveedores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424517" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="70F0CC44" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Contrato con empresas inadecuadas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424518" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="60D93228" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Reclamaciones de transacciones poco éticas o desleales</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424519" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="07660047" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Incumplimiento del contrato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42451A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6F254BCD" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Verificar de manera independiente las aptitudes de los proveedores</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42451B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="04D9F787" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Realizar verificación de referencias y diligencias debidas con respecto a los proveedores</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424521" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="19768ABE" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42451D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5F5BC8CB" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Información desactualizada sobre posibles proveedores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42451E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5F330376" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Respuesta inadecuada de los proveedores</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42451F" w14:textId="12B8B706" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="009F1B7E" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4318BF67" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Competencia limitada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424520" w14:textId="2F717FEF" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> la lista de proveedores</w:t>
+          <w:p w14:paraId="27739DB9" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mantener actualizada la lista de proveedores</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424527" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="204D4225" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424522" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="73B547E7" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Publicación de anuncios de adquisiciones en medios inapropiados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424523" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0C94618E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Falta de estrategia de selección de proveedores</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424524" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="336F4925" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Limitar la competencia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424525" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4F55F1FF" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Contrato con empresas inadecuadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424526" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2F31B082" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Identificar los medios relevantes para publicar los anuncios de adquisiciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A42452B" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="5652B92F" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424528" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4EEF53E4" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Preparación y emisión de los documentos de solicitud</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424529" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4E72327C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42452A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0E07A507" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424532" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="3885DE96" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42452C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3E973064" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Uso de criterios de evaluación inapropiados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42452D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="492850E2" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Resultados inadecuados o inapropiados</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42452E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2AB3BECD" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>No lograr la mejor relación entre calidad y precio</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42452F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4CAB8A00" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Volver a licitar (tiempo/costo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424530" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6BD9FF6F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tener un objetivo claro a alcanzar como resultado del proceso de adquisición</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424531" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="25293292" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Considerar las implicaciones de los criterios de evaluación</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A42453B" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="4A86A425" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424533" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="02B8E847" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Requisitos inaceptables para los proveedores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424534" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0AB39FB9" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Cargar el costo en las ofertas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424535" w14:textId="11A9C348" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="009F1B7E" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="28032AF7" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Competencia limitada</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424536" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1C941D64" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Cantidad insuficiente de ofertas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424537" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="79383D7C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Volver a licitar (tiempo/costo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424538" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7D9BB06C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Desarrollar un conocimiento sólido del mercado y de las prácticas de la industria</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424539" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="58CC16E5" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Desarrollar términos comercialmente aceptables</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42453A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="28972C2E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Verificar que la responsabilidad por los riesgos no se asigne a los proveedores por factores fuera de su control</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424543" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="7A5280EA" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42453C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2A540B91" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Suministro de información inadecuada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42453D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="754C7145" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Cargar el costo en las ofertas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42453E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="10A25BBB" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Gran variación en las ofertas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42453F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3FA5CB8F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Crear confusión entre los posibles proveedores</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424540" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="567EF062" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Volver a licitar (tiempo/costo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424541" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5ED8CBB9" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Revisar los documentos antes de su emisión</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424542" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3E0C562B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Conocer el mercado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424547" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="392519F8" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424544" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4A289448" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Recepción y evaluación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424545" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="11CD70FD" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424546" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="117463CB" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A42454F" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="0C13B82B" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424548" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5F6213E9" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Incumplimiento de los procedimientos de evaluación eficaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424549" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="50A2C329" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Falta de trato justo de los proveedores</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42454A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0F25DCDB" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Incongruencia en la evaluación de las ofertas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42454B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3A9672AF" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Subjetividad en el resultado de las evaluaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42454C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="38BA7519" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Composición del equipo de evaluación en línea con el alcance y las complejidades del proyecto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42454D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="642B0B88" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Para actividades de adquisición muy tecnológicas/muy complejas, garantizar los conocimientos técnicos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42454E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="62665D3C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Garantizar que el personal tenga la capacitación y la experiencia apropiadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424554" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="42FDDA92" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424550" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6B8CF647" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Incumplimiento de las ofertas con las necesidades del proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424551" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="19D0E586" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Necesidad de volver a licitar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424552" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...19 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7E021686" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Asegurar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que las especificaciones sean comprensibles, genéricas y coherentes con lo que existe en el mercado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31271282" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Conocer el mercado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424559" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="48CA455B" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424555" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1FB6E89C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Falta de identificación de un ganador claro en la evaluación, los que genera debates subjetivos o el desarrollo de «nuevos criterios»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424556" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="47066CC8" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Reclamaciones de conducta poco ética y desleal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424557" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5C8812C4" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Necesidad de volver a licitar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424558" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...8 lines deleted...]
-              <w:t>Asegurar que los criterios de selección sean apropiados y estén alineados con las necesidades del proyecto</w:t>
+          <w:p w14:paraId="6B44C86F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Asegurar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que los criterios de selección sean apropiados y estén alineados con las necesidades del proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424562" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="06F9DF98" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42455A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="12D397CB" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Selección del proveedor inapropiado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42455B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5A72F127" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Incumplimiento del contrato por parte del proveedor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42455C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="069A5E08" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Desperdicio de fondos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42455D" w14:textId="38B55036" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...25 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6B160BDB" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Disputas sobre el contrato</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47D1BE2E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Volver a licitar (tiempo/costo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42455F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5479BAA9" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Rechazar las ofertas de proveedores inaceptables y documentar los fundamentos del rechazo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424560" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5CFAB7F7" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Desarrollar criterios claros de evaluación alineados con las necesidades del proyecto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424561" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="19705F04" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Realizar comprobaciones técnicas y financieras de los proveedores antes de adjudicar el contrato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A42456A" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="1B9F6D26" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424563" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3B03741B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Seleccionar bienes/servicios inapropiados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424564" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0E89F7E5" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Incumplimiento de los bienes/servicios con las necesidades del proyecto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424565" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5DF7B5A0" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Desperdicio de fondos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424566" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="02FFA620" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Volver a licitar (tiempo/costo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424567" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2494DBCA" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Desarrollar especificaciones/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>TdR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>/SOW apropiados</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424568" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7DC096C5" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Contar con los conocimientos técnicos adecuados durante el proceso de evaluación</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424569" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6064F1DC" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Asegurar la participación de los usuarios</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424573" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="3FADBD2B" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42456B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4E2B17AE" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Cantidad insuficiente de respuestas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42456C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="663855FC" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Necesidad de iniciar nuevamente la adquisición</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42456D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1A479458" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Demoras en el calendario de adquisiciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42456E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4712A7BE" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Falta de una buena relación entre calidad y precio debido a la competencia limitada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42456F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="31BA1192" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Desarrollar un conocimiento sólido del mercado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424570" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4A40D6F2" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Promover la competencia internacional</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424571" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3482D1A4" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Desarrollar listas de proveedores</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424572" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="19B13E3F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Otorgar tiempo suficiente a los proveedores para que preparen las ofertas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424577" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="2E7AF93E" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424574" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="073F0300" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Revisión y Adjudicación de Adquisiciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424575" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1762CB74" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424576" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4423DA50" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424584" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="2E5B408E" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424578" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3EB8929F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Falta de obtención de la aprobación del contrato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424579" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="49DDA219" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Demora en la adjudicación del contrato</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42457A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="56A065BC" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Necesidad de volver a licitar (tiempo/costo)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42457B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="626BB02A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Socavar la confianza de la comunidad empresarial </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42457C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5852376A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Análisis apropiado del riesgo de las adquisiciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42457D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6524B685" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Estrategias de adquisición apropiadas (incluidas las estrategias de selección de proveedores)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42457E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4C7B046D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Comprensión del mercado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42457F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2665A9F5" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Planificación apropiada de las adquisiciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424580" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2535E61C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Especificaciones/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>TdR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>/SOW claros, genéricos y completos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424581" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1FC98C4D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Promover la competencia internacional</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424582" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="12182E6E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Garantizar el cumplimiento de reglamentaciones, reglamentos y procedimientos durante todo el proceso</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424583" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="44B9FE3D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Garantizar la documentación adecuada del proceso y su presentación</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424588" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="004EFF99" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424585" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7DC84B9E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Gestión del contrato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424586" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0809E9E8" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424587" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7F5F2658" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A424593" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="32FCE7EF" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424589" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="71B04D59" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Función de gestión del contrato no estructurada o inexistente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42458A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="13943517" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>No lograr la mejor relación entre calidad y precio</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42458B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="37C5687B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Desempeño deficiente de los proveedores</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42458C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2B460835" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Demoras en la entrega</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42458D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="38B5A4B5" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Posible variación de costos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42458E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2B7C8A39" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Disputas del contrato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A42458F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="63CF77B5" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Identificar recursos para la gestión de contratos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424590" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="29305424" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Desarrollar estructuras para la gestión del contrato, incluidos roles y responsabilidades claros</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424591" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3E18A672" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Identificar el perfil y las competencias adecuados para la gestión de los contratos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424592" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="52B63430" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Desarrollar planes de gestión de contratos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5A42459E" w14:textId="77777777" w:rsidTr="00DD1443">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="77FC3CEC" w14:textId="77777777" w:rsidTr="00CE64FA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424594" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2B5A9524" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Incumplimiento de alguna de las partes de las condiciones del contrato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424595" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4D184D56" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Disputas del contrato</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424596" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="385BAC1E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Incumplimiento total o parcial con las necesidades del proyecto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424597" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2FE6C681" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Demoras</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A424598" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="435A00E7" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Acciones legales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A424599" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6EE1870A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Garantizar la gestión apropiada de los contratos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42459A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5D0684C4" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Supervisión de los contratos, incluidas inspecciones e informes de progreso regulares</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42459B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5E20300A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Revisar los registros de desempeño anteriores</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42459C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="13DFCB7F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Ser proactivos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42459D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0B8E9524" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Mantener registros y documentos precisos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A42459F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="5AAE3085" w14:textId="6B42E488" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245A0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="6788445E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PLANIFICACIÓN DE ADQUISICIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B3B31F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EB9876" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La planificación de las adquisiciones implica más que la selección de un método de adquisición para bienes, obras civiles y servicios o cuándo programar las actividades. Depende en gran medida de los marcos legales e institucionales en los que debe llevarse a cabo la adquisición. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A44A570" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068B6081" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PLAN DE PEDIDOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C01EBCA" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BF5D54" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Durante la etapa de definición del ciclo del proyecto, deberán identificarse y presupuestarse todas las actividades relevantes. Entre estas actividades, deberá tenerse en cuenta la adquisición de bienes, servicios y obras para alcanzar los objetivos del proyecto. Los servicios requeridos identificados también deben incluir los servicios de consultores individuales necesarios para la ejecución exitosa del proyecto (incluidos los servicios para el desarrollo de especificaciones complejas/de alto nivel técnico, si corresponde). Esta información constituirá la base para el establecimiento del Plan de Pedidos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286C3B28" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...129 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="5A4245B0" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="68D829CD" w14:textId="77777777" w:rsidTr="00FA0166">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4245A9" w14:textId="4A9221C5" w:rsidR="00AA0983" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5B2626A0" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...28 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>El Plan de Pedidos deberá desarrollarse en la etapa de definición y registrado en Quantum como parte de las actividades del proyecto. El plan será actualizado tan frecuentemente como sea necesario.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61A4B1B2" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0641F73F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>El solicitante es responsable de desarrollar el Plan de Pedidos, incluida la siguiente información mínima:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4245AC" w14:textId="479D27D3" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="2BB6EFD9" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="5A4245AD" w14:textId="7754F2F5" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descripción de los bienes, los servicios y/o las obras </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="241C2802" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="5A4245AE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Cantidades requeridas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="673795D6" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Presupuesto estimado </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4245AF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="5A7C2D06" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Fecha prevista de terminación de la actividad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A4245B1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="47C88985" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245B2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="73508A4E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Las categorías de adquisición de baja prioridad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pueden cuantificarse y presupuestarse en el Plan de Pedidos como una suma fija. Por ejemplo, «lote de papelería» (bolígrafos, lápices, libretas, etc.): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CANT. 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Presupuesto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>USD 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D6CE1D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...27 lines deleted...]
-        <w:t>USD 2000</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245B3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="12AE3170" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las categorías de adquisición de prioridad alta/media </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deben cuantificarse cuidadosamente y presupuestarse de manera precisa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FAB55C0" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245B4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2B058C34" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Plan de Pedidos se basa en estimaciones de las operaciones de adquisición que deben realizarse. Si bien algunas necesidades de adquisición no pueden anticiparse, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>un Plan de Pedidos basado en estimaciones siempre es mejor que no realizar ningún tipo de planificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE07E7C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">deben cuantificarse cuidadosamente y presupuestarse de manera precisa. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245B5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="55611B7C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t> </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PLAN DE GESTIÓN DE LA CADENA DE SUMINISTRO (GCS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245B6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="096845FB" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t>un Plan de Pedidos basado en estimaciones siempre es mejor que no realizar ningún tipo de planificación.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245B7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="0051712C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En la etapa de planificación, siempre es necesario tener en cuenta toda la GCS, incluidos los requisitos del proyecto y los roles y las responsabilidades del PNUD en relación con la GCS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6F674C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245B8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="7FDA9EEE" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sin embargo, solamente en ciertas circunstancias, y normalmente debido a la extensión y la complejidad de la GCS, la Oficina de País o la Unidad de Negocio deberán desarrollar un plan de GCS por escrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01101444" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> (GCS)</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245B9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="60E6154C" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para algunos proyectos con una GCS extendida y compleja, recomendamos desarrollar un Plan de GCS antes de proceder al desarrollo del Plan de Adquisiciones transaccional. Un ejemplo de dichos proyectos es el apoyo para el registro de votantes o el apoyo de asistencia electoral, en los que el proceso de cuantificación, la logística, el almacenamiento, el transporte y la distribución son relevantes y críticos para el éxito global del proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CBDEF9" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245BA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2935DE02" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En estos casos, es importante analizar cada paso de la GCS, e identificar roles, responsabilidades, infraestructuras existentes, posibles cuellos de botella y las medidas que deben tomarse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1292CDC4" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245BC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="24ECA648" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...122 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los ejemplos incluyen lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245C3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="25B3D5F9" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gestión del inventario </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245C4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-      <w:pPr>
+    <w:p w14:paraId="7F2485AC" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿Hay suficiente espacio de almacenamiento disponible en todos los niveles de la cadena de distribución (central/regional/distrito)? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245C5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-      <w:pPr>
+    <w:p w14:paraId="37291DFB" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proporcionar estimaciones del espacio total de almacenamiento que existe. Si no hay espacio suficiente, indicar la solución alternativa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245C6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-      <w:pPr>
+    <w:p w14:paraId="3F7001D2" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿Hay algún artículo que requiera condiciones especiales de almacenamiento? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245C7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-      <w:pPr>
+    <w:p w14:paraId="4702B4BF" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿Cuáles son las condiciones de seguridad? ¿De qué manera se tratarían los artículos sensibles? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245C8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-      <w:pPr>
+    <w:p w14:paraId="4DDCECF6" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿Quién es responsable de la cobertura contra robo, daños, etc.? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245C9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-      <w:pPr>
+    <w:p w14:paraId="2F7B7096" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿Existe algún sistema de gestión del inventario? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245CA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-      <w:pPr>
+    <w:p w14:paraId="2D9AEE74" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>¿Existe un proceso y un procedimiento claros para la recepción de bienes?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245CB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="2BBAA851" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Distribución </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245CC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-      <w:pPr>
+    <w:p w14:paraId="32D7EC8A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿A cuántos puntos aproximadamente se distribuyen los productos? Distinguir los diferentes puntos de distribución; por ejemplo, almacenamiento central, almacenamiento regional y almacenamiento en el lugar de ejecución. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245CD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-      <w:pPr>
+    <w:p w14:paraId="209A3E0E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">¿Existe algún desafío significativo en la distribución a los emplazamientos (p. ej., falta de carreteras, zonas de conflicto, distancias muy grandes, lluvias estacionales, etc.)? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245CE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-      <w:pPr>
+    <w:p w14:paraId="584B6358" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">? </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cuáles son los plazos estimados de distribución de las ubicaciones centrales a las regionales y de las ubicaciones regionales a los Lugares de ejecución? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245CF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-      <w:pPr>
+    <w:p w14:paraId="5F2F1304" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">¿Se utilizará un sistema </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pull</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (impulsado por la demanda) o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>push</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (impulsado por órdenes de trabajo planificadas)? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245D0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-      <w:pPr>
+    <w:p w14:paraId="2BF95772" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>¿Quién es responsable de los riesgos que se corren durante la distribución? Si es el PNUD, ¿existe un seguro?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245D1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="179C85D6" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PLAN TRANSACCIONAL DE ADQUISICIONES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245D2" w14:textId="77777777" w:rsidR="00AA0983" w:rsidRPr="00AA0983" w:rsidRDefault="00AA0983" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6AC718EA" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A4245D3" w14:textId="5C84B4AE" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7313AF5B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Basándose en el Plan de Pedidos </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basándose en el Plan de Pedidos el personal del proyecto y el personal de adquisiciones procederán a desarrollar un </w:t>
       </w:r>
-      <w:r w:rsidR="008B2AA8">
-        <w:t>el personal del proyecto y el personal de adquisiciones</w:t>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Plan de Adquisiciones en Quantum</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245D4" w14:textId="77777777" w:rsidR="00AA0983" w:rsidRPr="00AA0983" w:rsidRDefault="00AA0983" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="553B3B0E" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="5A4245E1" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00850D4E" w:rsidRPr="00850D4E" w14:paraId="79D9997B" w14:textId="77777777" w:rsidTr="00FA0166">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A4245D5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...46 lines deleted...]
-          <w:p w14:paraId="5A4245D8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="5C5571CF" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
-              <w:tabs>
-[...4 lines deleted...]
-              <w:ind w:left="1261"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="5A4245D9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Todos los Planes de Pedidos para adquisiciones significativas deben convertirse en un Plan de Adquisiciones.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54FBF75A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="614D19C6" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Al desarrollar Planes de Adquisiciones Consolidados o Individuales, es importante tener en cuenta cualquier acuerdo existente a largo plazo o de otro tipo. La información mínima incluida en el plan de adquisiciones debe ser la siguiente:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65E2B837" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="5A4245DA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipo de bienes/servicios/obras que deben proporcionarse </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45C1F66A" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="5A4245DB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Método de adquisición </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D171195" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="5A4245DC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Costo estimado (unitario y total) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="390A4923" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="5A4245DD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Fecha prevista para la finalización de las especificaciones/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>TdR</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/SOW </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA48C8B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="5A4245DE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Período de selección de proveedores </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75B09F9D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="5A4245DF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Período de licitación </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E83230" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="5A4245E0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Período de evaluación </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DDA217F" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adjudicación (CAP [Contratos, Activos y Adquisiciones o ACP [Comité Consultivo sobre Adquisiciones] si corresponde) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4443D89B" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="1261"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1261"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Plazo de entrega</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A4245E2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="2BE20875" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="TemplatesForms"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00850D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Templates and Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4245E4" w14:textId="77777777" w:rsidR="00A2358F" w:rsidRPr="00AA0983" w:rsidRDefault="00A2358F" w:rsidP="00732B17">
-      <w:pPr>
+    <w:p w14:paraId="196B4540" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A2358F" w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId16"/>
+    <w:p w14:paraId="56B28E6D" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="0040094B" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0EBD92" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00C26DC6" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8B58F1" w14:textId="77777777" w:rsidR="00850D4E" w:rsidRPr="00C26DC6" w:rsidRDefault="00850D4E" w:rsidP="00850D4E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F36ED44" w14:textId="6D5F0D2C" w:rsidR="00DA504D" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E" w:rsidP="00CE64FA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040094B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00CE64FA" w:rsidSect="00CE64FA">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1692" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1897AB4C" w14:textId="77777777" w:rsidR="00D4499D" w:rsidRDefault="00D4499D" w:rsidP="00732B17">
+    <w:p w14:paraId="3941A847" w14:textId="77777777" w:rsidR="00910F68" w:rsidRDefault="00910F68" w:rsidP="00850D4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6415D595" w14:textId="77777777" w:rsidR="00D4499D" w:rsidRDefault="00D4499D" w:rsidP="00732B17">
+    <w:p w14:paraId="33CDB52A" w14:textId="77777777" w:rsidR="00910F68" w:rsidRDefault="00910F68" w:rsidP="00850D4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5A4245ED" w14:textId="37A13740" w:rsidR="005148C4" w:rsidRPr="00732B17" w:rsidRDefault="005148C4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B51A2AF" w14:textId="7656EBF7" w:rsidR="00850D4E" w:rsidRPr="00CE64FA" w:rsidRDefault="00850D4E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00732B17">
-      <w:rPr>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F84493">
-      <w:rPr>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00732B17">
-      <w:rPr>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F84493">
-      <w:rPr>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Fecha de entrada en vigor:</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="002D087A">
-      <w:t xml:space="preserve"> </w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-1013144392"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{86256408-C0F4-4B60-9277-E6413E01ACF4}"/>
-        <w:date w:fullDate="2002-04-29T00:00:00Z">
+        <w:date w:fullDate="2022-04-29T00:00:00Z">
           <w:dateFormat w:val="M/d/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="008B2AA8" w:rsidRPr="008B2AA8">
-          <w:t>4/29/2002</w:t>
+        <w:r w:rsidR="00277D44" w:rsidRPr="00CE64FA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>4/29/2022</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r>
-      <w:t>n.°</w:t>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CE64FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t>: 1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="576E51E2" w14:textId="77777777" w:rsidR="00D4499D" w:rsidRDefault="00D4499D" w:rsidP="00732B17">
+    <w:p w14:paraId="433216E4" w14:textId="77777777" w:rsidR="00910F68" w:rsidRDefault="00910F68" w:rsidP="00850D4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70AFA3DE" w14:textId="77777777" w:rsidR="00D4499D" w:rsidRDefault="00D4499D" w:rsidP="00732B17">
+    <w:p w14:paraId="1E91D2B5" w14:textId="77777777" w:rsidR="00910F68" w:rsidRDefault="00910F68" w:rsidP="00850D4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5A4245EB" w14:textId="77777777" w:rsidR="005148C4" w:rsidRDefault="005148C4" w:rsidP="00732B17">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D9D2188" w14:textId="7C8011E4" w:rsidR="00850D4E" w:rsidRDefault="00850D4E" w:rsidP="00732B17">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A4245EE" wp14:editId="5A4245EF">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F6CE525" wp14:editId="1C6384D8">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5688330</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-96520</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2112773931" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:stretch>
-[...1 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="309317" cy="713491"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5A4245EC" w14:textId="77777777" w:rsidR="005148C4" w:rsidRDefault="005148C4">
+  <w:p w14:paraId="001C3374" w14:textId="3C7A5E08" w:rsidR="00850D4E" w:rsidRDefault="00850D4E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="064E119A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1320A0E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08402D6E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1E60B95C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10856,51 +16635,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A674020"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BBDED68C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11005,51 +16784,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C931D6E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="89FC29BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11154,51 +16933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E1E3605"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="24809738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11303,87 +17082,87 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E225630"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54A6FA20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
@@ -11452,51 +17231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="114C3E9C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="44CCBC9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11601,51 +17380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1170283E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3728712A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11750,51 +17529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14C90DA6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BC4089AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11899,51 +17678,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="156752F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F860309A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -12049,51 +17828,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BA94E8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC46074"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1134" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12162,51 +17941,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D020971"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5B2E050"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F4E186F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="18C6BBFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12311,51 +18203,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F9B4682"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="67A8163A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12460,51 +18352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2094778D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="556C6A56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12609,51 +18501,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="229A36A7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D70CA08A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12758,51 +18650,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31344FDD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="52D4DF9E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3160730A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12907,51 +18912,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A3E271F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="36B897BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13056,54 +19061,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="422A79A5"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43625211"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FEBAE44A"/>
+    <w:tmpl w:val="52089246"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -13205,54 +19210,143 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43625211"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53A35F3F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4AF2A66C"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CB96D35"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="52089246"/>
+    <w:tmpl w:val="B132500C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -13354,590 +19448,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...386 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CD52EE7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FB7ED210"/>
-    <w:lvl w:ilvl="0">
-[...147 lines deleted...]
-    <w:tmpl w:val="C8AE5E38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14189,277 +19747,211 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="814881654">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="871724736">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="968322503">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="120733489">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="468135973">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="83646564">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2103721027">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="120733489">
+  <w:num w:numId="8" w16cid:durableId="139344647">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="422453135">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="733628667">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="468135973">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="11" w16cid:durableId="72777041">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="83646564">
+  <w:num w:numId="12" w16cid:durableId="160779796">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="765687132">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="934753647">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="666130661">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="411777573">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1486387137">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1808621870">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1931155355">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2103721027">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="20" w16cid:durableId="2118985347">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="139344647">
+  <w:num w:numId="21" w16cid:durableId="498039447">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="422453135">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="22" w16cid:durableId="2018651376">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1257136836">
+  <w:num w:numId="23" w16cid:durableId="855315167">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="733628667">
-[...20 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1486387137">
+  <w:num w:numId="24" w16cid:durableId="98331151">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AF1889"/>
-[...82 lines deleted...]
-    <w:rsid w:val="00F92749"/>
+    <w:rsidRoot w:val="00850D4E"/>
+    <w:rsid w:val="00277D44"/>
+    <w:rsid w:val="00352B3E"/>
+    <w:rsid w:val="006D7206"/>
+    <w:rsid w:val="00702C06"/>
+    <w:rsid w:val="00850D4E"/>
+    <w:rsid w:val="00910F68"/>
+    <w:rsid w:val="009A533E"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CE64FA"/>
+    <w:rsid w:val="00D4384B"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DF1DF5"/>
+    <w:rsid w:val="00E62DC6"/>
+    <w:rsid w:val="00F04A06"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5A4243D7"/>
+  <w14:docId w14:val="3C4B736F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2C870A22-E170-4524-82E0-49D545E3C7C0}"/>
+  <w15:docId w15:val="{C1EAE000-0AC2-436F-94B4-1CD21C73091A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14801,6039 +20293,783 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850D4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00850D4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00850D4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00850D4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...55 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F5D7E"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850D4E"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="002F5D7E"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00850D4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F43BA7"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850D4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0030711B"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850D4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0030711B"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850D4E"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...5680 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00850D4E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00850D4E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00850D4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00850D4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00850D4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00850D4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00850D4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00850D4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00850D4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850D4E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00850D4E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850D4E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00850D4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850D4E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00850D4E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850D4E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850D4E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850D4E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00850D4E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00850D4E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00850D4E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00850D4E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00850D4E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00850D4E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008B5F35"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00850D4E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10716" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/accountability/gestion-de-riesgos" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -20940,703 +21176,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>4668</Words>
-  <Characters>26611</Characters>
+  <Words>4711</Words>
+  <Characters>26855</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>221</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>223</Lines>
+  <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...27 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31217</CharactersWithSpaces>
+  <CharactersWithSpaces>31503</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...36 lines deleted...]
-</file>