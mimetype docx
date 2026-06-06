--- v0 (2025-10-30)
+++ v1 (2026-06-06)
@@ -1,11689 +1,15901 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="01091044" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00366D4C" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="7A07AD63" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="fr-CH"/>
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> Planning</w:t>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Transactional Procurement Strategies &amp; Procurement Planning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C1A651" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00366D4C" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="13939E29" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4716524F" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00366D4C" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="212753A7" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>TRANSACTIONAL PROCUREMENT STRATEGIES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6080AF" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00366D4C" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="7CC0EF74" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17358734" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="10AF216A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First and foremost, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>any procurement activity needs to be aligned with the UNDP Strategic Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A1A51E" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...21 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B909042" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="39483FEC" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Based on the information gathered, potential buying strategies should be identified and evaluated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042ADBC6" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="23C91A47" w14:textId="39826CED" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF1889" w:rsidRPr="00AA0983" w14:paraId="3E6B9F51" w14:textId="77777777" w:rsidTr="00AF1889">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="0A93A81C" w14:textId="77777777" w:rsidTr="001F698C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B3DECE7" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7501CB97" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>All procurement activities require procurement strategies. However, activities designated as “significant purchases” will require special attention.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11B6600B" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+          <w:p w14:paraId="60EC49BA" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63D557BC" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">We can define </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">significant purchases </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">as those that are of </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>high relative expenditure and/or for which supply is difficult to secure</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41CBCA01" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+    <w:p w14:paraId="5DA4E15C" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42117190" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="19666030" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The relative expenditure of goods and services is defined as their cost relative to the total purchasing expenditure of the business unit or agency. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For UNDP, a transaction of 100,000 USD or more is considered a significant purchase</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0784DC25" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...36 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2229D74A" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0EFE2E98" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The criterion “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>difficult to secure supply</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>” will be based on the following factors:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A35002F" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="484E24B5" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The degree to which the goods or services being purchased present a risk or are critical to the agency; as well as </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E54DDCC" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="78E30306" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The extent to which there exists a competitive market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CDA2F7" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="37F80420" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28EA9897" wp14:editId="4AEC8F1A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A7A512B" wp14:editId="11889B77">
             <wp:extent cx="2495550" cy="2628900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="https://intranet.undp.org/global/popp/cap/PublishingImages/procurement-strategies-and-planning_p1.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="https://intranet.undp.org/global/popp/cap/PublishingImages/procurement-strategies-and-planning_p1.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2495550" cy="2628900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F1BEFD" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="40C31EB6" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Significant purchases are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C38C0E9" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="187DF2DA" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">High in relative expenditure and easy to ensure supply </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184D6BAF" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="32DA5AA8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Low in relative expenditure and difficult to secure supply; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D28E586" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="7DD4A11D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>High in relative expenditure and difficult to secure supply</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54FA346C" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6135DDAE" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Based on the information gathered, an understanding of the nature of the procurement activities, a knowledge of the market and an understanding of existing risks, UNDP will </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>develop unique procurement strategies for each project</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. Potential strategies include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB9FF0F" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="6A8637B2" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A purchase high in relative expenditure and easy to ensure supply may require a strategy with the aim to ensure that total cost (including the cost of processing large numbers of low value transactions) are reduced (i.e., demand aggregation). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037AA48A" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="3A139F8D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A purchase low in relative expenditure and difficult to secure supply may require a strategy seeking to ensure an ongoing supply, in order to reduce exposure (i.e., carrying an emergency stock or developing alternative sources of supply). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1306FD8E" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
+    <w:p w14:paraId="1DDCAFAE" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A purchase high in relative expenditure and difficult to secure supply may require special supplier relationship management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E39E5A3" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="364C5651" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29982C6E" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement strategies will seek to meet identified project goals and to mitigate existing risks. For example, in the case of a procurement transaction where quality is critical, UNDP procurement strategies will not only include clear specifications reflecting national and international standards, but could also include supplier pre-qualifications, factory visit(s), sampling and independent laboratory testing, or pre-shipment inspection, among other actions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DED4AFB" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5E2B68C4" w14:textId="77777777" w:rsidR="00AF1889" w:rsidRPr="00AA0983" w:rsidRDefault="00AF1889" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="236262EA" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...43 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In the case of a project were delivery is critical (i.e., elections), potential strategies could include early ordering (if proper planning has been conducted), pre-qualification of suppliers (to ensure that with all suppliers being considered are reputable and capable), developing alternative sources, checking manufacturing capacity, requesting performance security and including extra assurances in the contract as liquidate damages clauses, among others. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8B9A83" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="10797BC9" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FB354DB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1F8E7A28" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procurement is an important function to ensure that UNDP meets its organizational goals. While Procurement is a support function for the organization, it is nevertheless a core function and critical to enhancing programme/project delivery. UNDP does not conduct procurement in isolation, but rather as part of the process of achieving development project outcomes. Therefore all UNDP procurement activities are framed in the context of UNDP programmes and projects.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="501E3587" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="66FE4E82" w14:textId="77777777" w:rsidTr="001F698C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DCB110D" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="37F1037C" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:divId w:val="338428678"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="341F734E" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:divId w:val="338428678"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding procurement as a managerial discipline </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(and not an administrative one) implies the need to acquire and enhance certain managerial skills and tools, including:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="720F8C50" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="35974736" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Procurement Risk Management </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5986D657" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="0793AE39" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Procurement Strategies Development </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24D9BC6C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="478F7EBF" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Procurement Planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31F86206" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00D238D9">
+    <w:p w14:paraId="4516CB5C" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Understanding…</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="3117"/>
         <w:gridCol w:w="3117"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="38BB647D" w14:textId="77777777" w:rsidTr="00754908">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="27C6E6F0" w14:textId="77777777" w:rsidTr="001F698C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20D53BD3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="1684651C" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>What do we procure?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F64D79C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="7027B118" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">(Spend Analysis) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AB039DD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="3DC1E253" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>In which markets do we operate?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65A8A3FB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="521466B0" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(Market Analysis)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11A7C614" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="73B45449" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>What are the associated risks?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C66A456" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="6812795E" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(External, internal, project risks)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="080AE2F5" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+    <w:p w14:paraId="14964C39" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24B198CA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00D238D9">
+    <w:p w14:paraId="64F6E1AC" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>We will develop…</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="3117"/>
         <w:gridCol w:w="3117"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="5AB2F11D" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="3BDC58D7" w14:textId="77777777" w:rsidTr="001F698C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C3F314F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="6E3C81D0" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Procurement Management </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F5378D2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="224CEBD8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Procurement Strategies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="304ED0F4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="7C008ADE" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Procurement Plans</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DD8C286" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="518383DC" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F49030E" w14:textId="74E00743" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">When we talk about procurement, is it necessary to broaden the concept to include </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Supply Chain Management (SCM)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, as procurement is one of the elements of the Supply Chain. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FAB521E" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F06E67B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A7A0EA9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46C4F7F1" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Management of the supply chain also includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079120FF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="0D68AAC0" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Product selection </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AB8192" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="036B4532" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Forecasting or quantification </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F969AF2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="454A408B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Procurement, including Quality Assurance </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC33F1B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="4C9AE2DF" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Inventory management, including Storage (if applicable) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1058DF21" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="6CFE5EB3" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution (if applicable) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C74B32E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="7583E31F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Return (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640ABC68" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5FAD2441" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1054C588" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>As a working principle, we always need to take into consideration all steps of Supply Chain Management (SCM) when analyzing procurement risks, defining procurement strategies and planning. The complexity and length of the supply chain will vary from project to project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2AA5CF" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0AEAD3AD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4227C0E7" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supply Chain Management risk analysis, procurement strategies development and planning are essential tools to ensure that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>procurement activities support project outcomes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, are conducted in a timely manner and at a reasonable cost. Early and accurate planning is critical to avoid last minute procurement, which is contrary to open, efficient and effective procurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A203B6F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t>As a working principle, we always need to take into consideration all steps of Supply Chain Management (SCM) when analyzing procurement risks, defining procurement strategies and planning. The complexity and length of the supply chain will vary from project to project.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC74AEB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="1194B8D1" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t> </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When does (1) procurement risk analysis (2) procurement strategies and (3) procurement planning start?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1192069F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="1182D2D7" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...20 lines deleted...]
-        <w:t>, are conducted in a timely manner and at a reasonable cost. Early and accurate planning is critical to avoid last minute procurement, which is contrary to open, efficient and effective procurement.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A14AEF2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="62DF3C53" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SCM cycle is an integrated part of the project cycle, and therefore needs to be aligned and synchronized with other project activities in order to contribute to achieving identified outcomes. To this end, the SCM cycle cannot run in isolation. On the contrary, it must be integrated into the overall project cycle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291A1B2A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768841B1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-      <w:pPr>
+    <w:p w14:paraId="6990DA05" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This implies by definition the need for a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>When does (1) procurement risk analysis (2) procurement strategies and (3) procurement planning start?</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>constant interaction between operations and programming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644D23F3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="7508E1C2" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...96 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="0D1C13AE" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="0593819B" w14:textId="77777777" w:rsidTr="001F698C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A8CF83C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="70C9B78D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:divId w:val="561411870"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>In the project context, SCM risk assessment and procurement strategies development and planning should start as early as the project definition stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="092BC212" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="39C26490" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06DFC1A6" w14:textId="762D0FC1" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>At this point, important questions will need to be addressed, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC0E76E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="5114A278" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">What will be the implementing modality? Who will be responsible for procuring and managing inputs? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797B5E52" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="1FA9B308" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the existing risks? Are there risks associated with the nature of the </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDE5745" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="4C4600CA" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">products or services to be acquired? Are risks associated with the markets, the environment or the political context? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C69FB3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="349918C7" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the best procurement strategy for achieving the programme/project goals and to mitigate risk? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E96142" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="70586A80" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the Procurement Plan and what are the associated resources? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4244E28A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="0AFA9309" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What are the main acquisition activities to be conducted that will contribute to the identification of project outputs? Among these activities, will there be acquisition of goods, services (professional or individual) or works? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B39F7F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="49E76E5A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the procurement and product expertise required to successfully conduct the identified procurement activities? Does it exist in house or do we need to outsource it? Does UNDP or the implementing partner have the capacity to develop specifications/TOR/SOW, or do we need to hire specialized experts? What about the evaluation? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FAC365" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="4E81415F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>What is the budget required to achieve the identified outcomes? All required activities, either goods to be procured (i.e., ballot boxes for an electoral project) or services (i.e., individual consultants to develop specifications) must be budgeted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F26E7FC" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+    <w:p w14:paraId="4FB5A8B6" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="729E96C5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="071627BC" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>What are the benefits of this approach?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490AF6CE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="77FF1410" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AB24C3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0FB18F92" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Together, procurement risk assessment, procurement strategies development and procurement planning serve as a bridge to cover the gap between programme and operations. They are also critical to programme delivery. Benefits of this approach include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74AE2434" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="2249EC92" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DD7AEE" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Best value for money </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AFD726" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="30C1BA5A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Timely procurement </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDDBB2D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="1316E9E3" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Avoid unnecessary and unjustifiable emergencies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4862762E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="71175F1C" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Better allocation of existing resources </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045C8B78" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="28A8B779" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sufficient time to fully explore alternative procurement approaches </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5F3C61" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="6B937200" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Possibility to aggregate demand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799C4182" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+    <w:p w14:paraId="12894A10" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A8A0432" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="37EAF632" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>What are the success criteria?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BCFE8A1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="1EDFA79A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF3A059" w14:textId="54C4D9AD" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Joint Planning between programme and procurement in the early stages </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121C22B6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="5C5B5B69" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Good flow of communication </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6C58C3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="37CEA642" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Understanding of the procurement requirements </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439616F8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="0DCD0706" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Understanding of the market and associated risks </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFBF1AC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="0D932AE1" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Live process with structured revisions and feedback mechanisms</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6B753E" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="625E14F9" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="21DFB930" w14:textId="77777777" w:rsidTr="001F698C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F733B90" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+          <w:p w14:paraId="61E0A7F8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:divId w:val="2119257068"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
-            <w:r w:rsidR="00477B1F" w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TYPES OF PLANNING</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72C0C253" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="66D4396F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="1119"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1119"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0298B1B6" w14:textId="079B2B2E" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1119"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1119"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Consolidated planning </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67EBE123" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="36E633B6" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1119"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1119"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Individual planning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F28E6A3" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+          <w:p w14:paraId="385AA77C" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F24DCC6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08D80CC7" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
-            <w:r w:rsidR="00477B1F" w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Consolidated Planning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04365E71" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="636EE1C4" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34D1C59B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2FD8143D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Based on the UNDP decentralized structure, consolidated procurement plans will be developed at different levels, including Corporate, Business Unit and Country Office.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E9699C2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="0F8D418E" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22958823" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="39188C73" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>All Business Units and Country Offices shall develop Consolidated Plans</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>. They will normally be prepared annually, though it is a good practice to review them regularly.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D94667A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="7DD0E387" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="212C4644" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="51B5A462" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Analysis of the consolidated Procurement Plan provides an opportunity to identify economies of scale and better uses of resources, providing an overview of the scale of the procurement activities.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A90606A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="407024A2" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FCFA7CF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+          <w:p w14:paraId="293A3D4F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="694"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00477B1F" w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Individual planning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C65A037" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="51C33BA9" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A4ECD1A" w14:textId="0314D886" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Procurement planning will also take place at the project level or even at the activity level, depending on the complexity of the activity and the number of interrelated procurement actions.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11C04D07" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="7C1F2A45" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1957C084" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="52A59260" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A Requisition Plan shall be developed at the project definition stage. It must be shared with the Procurement Unit.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5681398E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="34ED49B6" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3689DFDE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0E31A6FC" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>All “Significant Purchases” of a Requisition Plan (definition is provided in Section 4.2) are subject to the development of an Individual Procurement Plan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00732B17" w:rsidRPr="00AA0983" w14:paraId="0DCA0D48" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="310051DC" w14:textId="77777777" w:rsidTr="001F698C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E577FAE" w14:textId="77777777" w:rsidR="00732B17" w:rsidRPr="00AA0983" w:rsidRDefault="00732B17" w:rsidP="00732B17">
+          <w:p w14:paraId="1ED01D4A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:divId w:val="2119257068"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B6C392F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="745144AD" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DA7221" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6CC4A64B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>As SCM (and procurement in general) is a sub-process of the project cycle, different actions will need to be taken at each stage of this cycle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2C786B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...21 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A183A8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="78146D5F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The UNDP Project Management Cycle </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>includes the following steps:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4444B180" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="42B4C0CF" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Justifying the project </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5A63E1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="2B55A33C" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Defining the project </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B66331" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="0F640D11" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Initiating the project </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280807F9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="0C55F79B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Running the project </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5726A5A3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="5908B226" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Closing the project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AD3151" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5C0758E3" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA74887" w14:textId="1FAA1C2B" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Below are some of the questions and issues that must be considered at different stages of the project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F498E67" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="55962C06" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4624" w:type="pct"/>
         <w:tblInd w:w="704" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1419"/>
         <w:gridCol w:w="4113"/>
         <w:gridCol w:w="3115"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="05AC1AA5" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="5C5DA72E" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13E8ABB6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7D23B8DE" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Project Cycle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60101D20" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5E7822EB" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Procurement Cycle/SCM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="653A3910" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="41E07E64" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Main Documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="2210C432" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="23D1C60C" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3686DAC6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0FE37C49" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Justifying a project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E83A58F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2523B791" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B7351AA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6645EE3F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="54A391FB" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="003A0686" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7843790B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="41A7880F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Defining a project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F8794C1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="531B8F26" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Identify internal procurement resources </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F629066" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="634F8DA1" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Identify external resources (if required) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="234A5C31" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="7DF937BF" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Identify procurement risks and procurement strategies </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76BF940C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="5CDC878E" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Product/service selection or identification </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E9F7ECE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="13494574" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Forecasting/Quantification </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37D074C9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="7CFA3812" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Budget </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="531D1597" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="26460EF0" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Identify SCM responsibilities </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DD22224" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="68B7E587" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Assess SCM implementing partner capacities </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21748237" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="71ED4BCC" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Develop REQUISITION PLAN </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DB4483B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="3781D68F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Identify asset management strategy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5843C783" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="0B10F2C3" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>PRODOC</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B49E2C1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="243DC8E8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PROCUREMENT RISK ASSESSMENT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C8CCAC0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="71512A3F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PROCUREMENT STRATEGIES (including sourcing strategies)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="604AE9E9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="51CE950B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>REQUISITION PLAN</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34FC7865" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="7D389F09" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>SUPPLY CHAIN MANAGEMENT PLAN (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="38BB7418" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="3855B32F" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22243B7A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="4D18E5AC" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Initiating a project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="630A835F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="4F2FCAA8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Development of a TRANSACTIONAL PROCUREMENT PLAN </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="255EBB5D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="777E68B8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Develop Specifications/ TOR/SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E46AF2F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="478444F1" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TRANSACTIONAL PROCUREMENT PLAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="3FEB65E4" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="4B4D8CF3" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A618447" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="4AC7DF8D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Running a project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A1C5D2D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="70D7F704" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitor and review Procurement Plan or the Procurement and Supply Management Plan </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D2F68D5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="282C49A5" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Source Suppliers </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ED572EA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="4611F5B7" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Select Suppliers </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DA67C6A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="3A0C3EDA" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Award and Contracting </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46FF964B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="02D41514" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitor performance and manage contracts </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5635A664" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="1D39589D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> during the definition of the project, UNDP will be responsible for storage, inventory management and distribution</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Depending on the SCM obligations indentified during the definition of the project, UNDP will be responsible for storage, inventory management and distribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="633D40CA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="3C09494B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>MONITORING AND ADJUSTMENT OF THE TRANSACTIONAL PROCUREMENT PLAN/SUPPLY CHAIN MANAGEMENT PLAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="5601728F" w14:textId="77777777" w:rsidTr="00732B17">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="1993D766" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44B0B3DE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="792523C9" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Closing a project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2378" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49F135E5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="20DACA3C" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Close project </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45AD81C2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="048D2F26" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispose/transfer assets </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C57DB13" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="375685FE" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Identify procurement lessons learned</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="417C3B73" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="0D5F3C2A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1094B23E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="57BB2A1D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3386A348" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00F429F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="424B6E01" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procurement Risk Assessment, Procurement Strategies Definition and Planning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be integrated at the programming stage and not as a back-end process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C8038A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...31 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694265C3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00754908" w:rsidP="00F429F4">
+    <w:p w14:paraId="270563A1" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F9BA3A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FEF2FBE" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3CA38B" w14:textId="5B9996DD" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PROCUREMENT RISK ASSESSMENT AND RISK MANAGEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3346C6D4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="675AE03D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D467674" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00F429F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="24596EB6" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP needs to proactively and systematically monitor and manage risks (defined as both </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>threats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>opportunities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>). Among other risks, UNDP must identify and manage any risks associated with the conduct of its procurement activities. UNDP must not only be aware of and monitor the procurement risks it faces, but it must also proactively anticipate and assess those risks. This chapter deals exclusively with “transactional” procurement risks. Therefore it does not elaborate on Corporate Procurement risks, which are part of UNDP Corporate Procurement Strategies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F8FAD6" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...49 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5E2684" w14:textId="4AA31B16" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00F429F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0BBB987F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:t>urther information about ERM, please see</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP has adopted an Enterprise Risk Management strategy which provides the frame to deal with all risks, including procurement risks. For further information about ERM, please see</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F86741" w14:textId="142AF3A5" w:rsidR="00477B1F" w:rsidRPr="00D238D9" w:rsidRDefault="00E50BEA" w:rsidP="00F429F4">
+    <w:p w14:paraId="36D5EED1" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="000166EC" w:rsidRPr="000166EC">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00694FBA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>E</w:t>
-[...11 lines deleted...]
-          <w:t>olicy</w:t>
+          <w:t>ERM Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C9DDF29" w14:textId="35B0E5F1" w:rsidR="00477B1F" w:rsidRPr="000166EC" w:rsidRDefault="000166EC" w:rsidP="00F429F4">
+    <w:p w14:paraId="4837A7FC" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/taxonomy/term/326" </w:instrText>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001D2C5C">
-[...18 lines deleted...]
-        <w:t>rocess</w:t>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ERM Business Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F870ABA" w14:textId="2DE589BA" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="000166EC" w:rsidP="00F429F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0D396D14" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00A00CE2" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A344325" w14:textId="1E4D0EB1" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Risk Management Cycle includes the following steps:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB34B73" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="620098B0" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2005"/>
         <w:gridCol w:w="7345"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="10245177" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="440858B1" w14:textId="77777777" w:rsidTr="001F698C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B62585C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="4BEE8542" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1. Risk Identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06E4BC9C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="187B0F58" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>What are the key risks and opportunities?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="12E5649A" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="28C761E9" w14:textId="77777777" w:rsidTr="001F698C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C55FCD3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="0F3F6136" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2. Risk Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69D10623" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="0D80FF1B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>How does the potential impact relate to our risk tolerance? What is the likelihood of a risk event and what would be the impact?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="4D5A2DAF" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="44889E03" w14:textId="77777777" w:rsidTr="001F698C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05513367" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="0403FCD8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3. Risk Prioritization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="172DA686" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="28078BBD" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>What are the most critical risk issues that demand our attention?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="68D14A0C" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="7BAC3099" w14:textId="77777777" w:rsidTr="001F698C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17976599" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="4822B673" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4. Taking Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26215BF3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="76BE400D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>What is the best course of action? What are our strategies? How will we know that our mitigating actions are effective?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="45DB62A7" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="776F8BD0" w14:textId="77777777" w:rsidTr="001F698C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4012A738" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="17D163C8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5. Monitoring and Reporting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26A5E8A9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="56EDAF6B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Are action plans being implemented? Are they effective in mitigating risk? How are we monitoring their implementation?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C64708C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="0D5392A4" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="499414F3" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="7071ABF3" w14:textId="77777777" w:rsidTr="001F698C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="043E501A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5A2D5C97" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
-              <w:divId w:val="2099327590"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A number of procurement risks must be taken into consideration when defining procurement strategies</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>. These can be clustered in three main groups:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6593B37C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="194603D8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Environmental risk</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, including the political environment, natural environment or delivery infrastructure environment, among others </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E59852B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="2E0E3A08" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Programme risk</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, including but not limited to the risk of operating in the market, the complexity of the Supply Chain Management, or the risk associated with the nature of the service or goods to be acquired, among others </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B56BCC0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="72D50019" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Implementation risk</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, or risk associated with the implementation unit capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50F48A37" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="53DE86A2" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506734F3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1ADFCA59" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In the table below you will find some examples of potential risks and mitigation activities. Please note that this list is for reference purposes only and is not exhaustive.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2267275F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="1662757A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4548" w:type="pct"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="2698"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5827B780" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="207B224C" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A5E19DC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5A418530" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37130F86" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1E9F614D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Possible Consequences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71475228" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="636478CC" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Possible Solutions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="582395F0" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="3216EA14" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06B783CB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2EDF7E93" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Critical procurement activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4947B180" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4F079363" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E716286" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="70AE0977" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EDDA584" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="5FAE0587" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="7B85CB5A" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="0C0ED5C9" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="683C01FC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="341ED988" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Failure to secure ongoing supply critical to the organization</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61250CAB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1E8C0F33" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(i.e., elections)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6563DA14" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7E2FD45E" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Failure to achieve key organizational results</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42B228ED" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0BF306DF" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total costs of procurement too high</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47D8E902" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="055B6212" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Develop market knowledge</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="676FD48E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="1DCE03D7" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Identify alternative sources and extra due diligences to check he capacity of suppliers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="483A3BD4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="03760489" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Plan in advanced</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D161199" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="61989C70" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Work closely with beneficiary/ partner to be aware of rapid changes of needs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52AE15C3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+          <w:p w14:paraId="36B65605" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Apply contractual penalties and remedies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="6B9DAE22" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="5481EEA1" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56D74304" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="302C3CF0" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Selection of procurement Strategy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B32CC18" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2C2A9084" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06CC6DD1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="77F6DCCF" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="171BCEC9" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="317D5466" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B2E4BEF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="17AC7307" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Selection of inappropriate procurement strategy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A23D3C8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4DC59388" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Inadequate or inappropriate results</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B809632" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2FB9A6E4" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Not achieving best value for money</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F0EBD46" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0044548B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Damage project implementation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="738020B6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="586C188F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Agree on desired outcomes/objectives and have a clear understanding of the project objectives</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1573D0BE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="45F70B67" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Develop a good understanding of associated risks in order to incorporate them into procurement strategies development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="481DF93C" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="7AB7245B" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20D8AC9E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="301B88B3" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3362FAB2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2B5804FC" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77385B92" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6AC3F5BC" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="49BC9014" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="5EDCDEBD" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40EF3CC0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5EFAA8F3" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Lack of planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34FA764E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="51304FB6" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Delay in project implementation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07995F0A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="456EE65D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Inadequate supplier response</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21DFA7CD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4A88512E" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Procurement process shortcuts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C351A8C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6A9F31EB" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Higher prices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C4833BE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="784AE6E6" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Early involvement of procurement officers in project planning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38F5D36B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6C890049" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Develop and communicate an accurate Requisition Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="00922827" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="540BF826" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61F031CB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5A59D9FE" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Insufficient lead-time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56B3337A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="440CBD3D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Inadequate supplier response</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33CABD64" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="37C4B071" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Procurement process shortcuts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03D078A7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0FB1AC61" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Higher prices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FB1518B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2E2ECA19" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Involve procurement officers in the project planning phase</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="4BF03B72" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="2B536C52" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="021B0DF4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6A3BA630" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Delay requisitions to create false emergencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62F2FC71" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0D637E38" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Claims of unethical or unfair dealings</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1ECB663C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3CEDEAB5" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Delay of project implementation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C1DDB98" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0E51FCB8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Higher total cost of acquisition</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="207E4138" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7A58E5F3" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Not achieving Best Value for Money</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2698C382" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3F7A8394" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Early involvement of procurement officers in project implementation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D91149D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5A16989C" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Seek proper justification of emergencies</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51D0A253" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2FE97C54" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Training of requisitioners</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="27443590" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="4CF16906" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A255077" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3A6F5C68" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Requirements definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="648CCD14" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5D38DAB8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08A46F08" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="692BB5FC" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="212B7891" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="0543C8A6" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EC79CDE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6456FB45" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Restrictive specifications/TOR/SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AD9DC65" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="77F27C13" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Claims of unethical or unfair dealings</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22E8F053" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2C8EE854" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Inadequate suppliers response</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D586DA0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0173A913" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Limits competition</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24728C49" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4D29E71D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Unfair treatment of suppliers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="597C9B58" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5B9419A1" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Lack of transparency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C605C1B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5BA80F7A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Developed market and product understanding</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37BA492E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="59669AED" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Include generic functional and performance specifications</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00964D98" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="50526D9C" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Apply relevant international standards where applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="0CEA27A0" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="69337617" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BBD1CEF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="14754D04" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Inadequate specifications/TOR/SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="410BBC07" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="73185B95" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Significant variety in offers received</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A392767" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="087E47C3" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Insufficient responses</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DA98E41" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6F93B537" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Offer of goods/services that do not meet needs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CC34CEB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="109BF3B9" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Difficulty in evaluating competing offers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B6AD693" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="49E1B3AF" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Become familiar with requirements of the specification/TOR/SOW</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CB67AF9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="72B7123E" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Developed market and product understanding</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F989DCA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7443D446" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>External support (consultant) to developed specifications/TOR/ SOW linked to clear deliverables and target time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="1091A9B3" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="0F296520" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DFEE56B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="76464983" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Do not include quality requirements in specifications/TOR/SOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06B3E782" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="017F1BC8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Impossibility to achieve best value for money</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EC50B17" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="04597E6F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Difficulty in comparison and overall evaluation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28475948" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="78541355" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Poor quality of the procured items, which may lead to a waste of funds </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5438F686" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4C769341" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Include quality in the specifications/TOR/SOW, using international and national standards</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28564494" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7BFC0A70" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>If quality is a critical issue, extra due diligence must be used (i.e., check manufacturing process and standards, factory visits, sampling and independent laboratory analysis, pre-shipment inspection, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="6280C420" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="61DE27D4" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F27F9E4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4219289C" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Sourcing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BAA6CB4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5A37B40C" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54191D2A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="26032639" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="571E0FEB" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="3704CEC2" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00F0E0BC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="22AAE907" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Wrong approach to market</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33EA4F5C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="11BA726F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Inadequate or inappropriate supplier response</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EF345B4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="38C4CB57" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Higher prices</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15C5E219" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="70B9993A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Selection of inappropriate approach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="637F90D4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1B3830FF" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Analyze supply market</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FE3F440" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="55BC61E7" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Develop sourcing strategies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="44C456C1" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="01EE7525" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37558DF4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4E7CBB46" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Identify wrong sourcing strategy or do not have sourcing strategy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68338C79" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="22293B42" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Inadequate or inappropriate supplier response</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CA0FF10" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="22D309C0" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Limit competition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6765BB03" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1529DC20" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Proper application of the pre-qualification or post-qualification, depending on the identified complexity and risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="19735C67" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="481982B1" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B40FCD6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3410C4CA" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Misrepresentation of facts by potential suppliers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47306599" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="025A43A5" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contract with unsuitable companies</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26B67FD7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5BE1B548" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Claims of unethical or unfair dealing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42532C1A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7CF468AA" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Breach of contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BCFC8DA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="47604CF9" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Independently verify suppliers’ qualifications</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D58F9C9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5475D92D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Conduct supplier reference check and due diligences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="545E3458" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="5A5A4C97" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79ACA0B9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="15B796FF" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Outdated information on potential suppliers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E9EDA15" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3F286E2F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Inadequate suppliers response</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F2141A7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0D17C7BC" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Limit competition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19E07E69" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="645635C9" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Maintain suppliers roster</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="46181C0A" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="5F351558" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D0B08A2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="55391E43" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Advertisement of procurement notices in inappropriate media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B570192" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0B4ACF47" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Lack of sourcing strategy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03E42C43" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4FFE8F97" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Limit competition</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6382C14E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="73D7618E" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Contract with unsuitable companies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A3ECBAB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="28C66C4A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Identify relevant media to post procurement notices</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="44410D1A" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="7755C59A" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25F878F6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1280AF3B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Preparation and issuance of solicitation documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48453A3A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6DCF313D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22D79A24" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="40A0E3F3" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="029CD472" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="1315DFEB" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EA076DD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="308AAD77" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Use of inappropriate evaluation criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CFCBCA6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="532D8645" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Inadequate or inappropriate results</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46DE0744" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1484EF51" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Not achieving best value for money</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EC9A92C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="4ADDBFA1" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Re-tendering (time/ cost)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="296BE549" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="380D6F16" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Have clear goal to be achieved as a result of the procurement process</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B47F55E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="766B7289" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Consider implications of evaluation criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="4D38567F" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="47C2A048" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="558EBCDB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="493BEE72" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Unacceptable requirements to suppliers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FEFF42D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1B376E79" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Loading the cost in offers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1377524B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3895D061" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Limits competition</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="639CC8F5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6667EA75" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Too few bids</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10D6444F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3B9A86CF" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Re-tendering (time/cost)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0707545C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="32329A27" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Develop strong understanding of market and industry practices</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F3BEFBD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5A5093AC" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Develop commercially acceptable terms</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="796906D7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="603E0E97" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Check that responsibility for risks is not allocated to suppliers for factors outside their control</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="22BB5CC5" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="63023579" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="055B31AA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="108BB370" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Provisions of inadequate information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="168CECF9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5A6F9BE3" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Loading cost in offers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="376BD85C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="06BC4942" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Great variation in offers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F581B56" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="00530AC6" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Create confusion among potential suppliers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="321D8AE2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0CD0FE56" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Re-tendering (time/cost)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3265D55F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="48B9E9C2" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Review documents before issue</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07B76C1E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1F498864" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Know the market</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="4B1C576F" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="3E2AC600" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08E2A8F1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="66CA584B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Receipt and Evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A77E1F1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7BAA2051" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6423C3D3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="48A6B2EB" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="0930393D" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="68EA3437" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="195318BD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="09FAC5AB" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Failure to observe effective evaluation procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23E8D537" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="747DF886" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Lack of fair treatment of suppliers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36486E8E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1FB430DB" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Inconsistency in evaluation of offers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13C613AE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5EC304EB" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Subjectivity in outcome of the evaluations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30EDC8BD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7AA09085" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Composition of the evaluation team in line with the project scope and complexities</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D3ABBED" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7CD546C2" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>For high tech/highly complex procurement activities, ensure technical expertise</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41482E97" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1D0877D7" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ensure staff are suitably trained and experienced</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="4B418D21" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="67B713F5" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A109F98" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7BE21C43" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Failure of offers to meet project needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AC75A2C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2C6320F7" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Need to re-tender</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CDAF632" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="71F4697C" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ensure that specifications are understandable, generic, and in line with what exists in the market</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17239616" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="487FBE5F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Know the marketplace</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="7C2DDC8B" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="3B6870B2" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CCFFB3D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="758588D9" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Failure of evaluation to identify a clear winner, leading to subjective discussions or development of “new criteria”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41E61B3E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1EDFEDC9" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Claims of unethical and unfair behavior</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33AFE953" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0FB202BA" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Need to re-tender</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E96D9C8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3B1F50B8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ensure that selection criteria are appropriate and aligned with the project needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="2B4CF62F" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="26905223" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0672A953" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="30B82BF1" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Selection of inappropriate supplier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77D68D1F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="247A76C6" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Failure of the supplier to fulfill the contract</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CF0D266" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="092B4294" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Waste of funds</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DC481E0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5BA5E787" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contract disputes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36B73ABA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="06B015FD" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Re-tendering (time/cost)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E54CEEF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2C484CA0" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Reject offers from unacceptable suppliers and document rationale for the rejection</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="069366BE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6CB05510" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Develop clear evaluation criteria aligned with the project needs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FD9382D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="43BC36D5" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Perform technical and financial checks on suppliers before awarding the contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="01CE2271" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="164BC0BE" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="428D28C3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="09ABCA81" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Select inappropriate goods/ service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C61A9D1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1E847CC6" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Failure of goods/services to meet the project needs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09BC7CC3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5BB37D76" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Waste of funds</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F0B0368" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0FE1074A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Re-tendering (time/cost)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="048E79F6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="46E1592E" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Develop proper specifications/ TOR/SOW</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68E9894A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4E27157F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Have the right technical expertise during the evaluation process</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6244BB31" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4C709688" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ensure users are involved</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="52FB8FC9" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="6FFAD021" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C0C0225" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="732DEAA0" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Insufficient number of responses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53BB2F04" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="438EDF68" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Need to start the procurement again</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F079AAC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5B1D662E" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Delays to procurement schedule</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71C599BD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="11E5E4E8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Lack of value for money due to limited competition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44A7DF05" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3B8B44DD" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Develop strong understanding of market</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7723AA4A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="68DDAF0B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Foster international competition</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E48D32B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1B913441" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Develop supplier rosters</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AD9DCE2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2C8E73BC" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Allow for sufficient time for suppliers to prepare offers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="3658CF45" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="582D57D0" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17C7E904" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="040F8438" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Procurement Review and Award</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B42ED81" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="62500021" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="019E70C4" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3221DD23" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="7716C565" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="1ECD3230" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08144929" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5E8EA712" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contract approval not obtained</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D476697" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="21AC3595" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Delay in the contract award</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07376748" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="66905903" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Need to re-bid (time/cost)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7381E003" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4AB3B7A8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Undermine business community trust </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="587BCF65" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6B9993A0" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Proper procurement risk analysis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20D03CB8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7DC15B08" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Proper procurement strategies (including sourcing strategies)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FB62F50" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7DCE301F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Market understanding</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B42136A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6A191CF4" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Proper procurement planning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70EF8D04" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6078BB0B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Clear, generic and complete specifications/TOR/ SOW</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3101C58B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="12AC7F3F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Foster international competition</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C043F56" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7E9A5D17" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ensure adherence throughout process to rules, regulations and procedures</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39FE97EA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="02F226F5" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ensure adequate documentation of process and submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="5B6117CB" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="3E23398E" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F9FA848" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="410B2339" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contract management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B079DE8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="63530CA2" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E41BFA0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="04189545" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="11DE8612" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="6294C5A3" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36DAA934" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6863CCFB" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Unstructured or nonexistent contract management function</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D99FD4A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="57BBB590" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Not achieving best value for money</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1796F214" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5731433B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Poor performance of suppliers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14D195DA" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="17ED1A2F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Delivery delays</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="476E8298" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7E123830" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Possible cost variation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7594D61C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1C0295B5" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contract disputes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69E6E8A8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2A35F56E" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Identify resources for contract managements</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A7851DE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="73154B09" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Develop structures for contract management, including clear roles and responsibilities</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54E98D82" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="12EC7C74" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Identify the right profile and competences for contract management</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EE6A898" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="156F1C13" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Develop contract management plans</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0983" w:rsidRPr="00AA0983" w14:paraId="68C4C7C5" w14:textId="77777777" w:rsidTr="00AA0983">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="566AD8A7" w14:textId="77777777" w:rsidTr="00A00CE2">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20CA1285" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="006EFC06" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Failure by either party to fulfill the conditions of the contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="033531B7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3CC724AF" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contract disputes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AC0F234" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3ED71163" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Failure or partial failure to satisfy the project needs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47187BA0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5BC2D0AA" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Delays</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="114B8597" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5BCBF175" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Legal actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1950AAE1" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="39FAFE54" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ensure proper contract management</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46B835FB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6CFBBAC6" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contract monitoring, including regular inspections and progress reports</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23FBB986" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="10392B1A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Review past performance records</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B090D45" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7C3750F2" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Be proactive</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="754EBD65" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="71293F35" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Maintain accurate records and documentations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6030C8F9" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="5C065702" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9AF4B0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="7A44C77B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35A9E3EC" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="3BA5BF22" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PROCUREMENT PLANNING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5199A25C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="60A24228" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF68428" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4BD0EB52" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procurement planning entails more than the selection of a procurement method for various goods, civil works and services or when to schedule activities. It is highly dependent the legal and institutional frameworks in which procurement must be carried out. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E08D1F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Procurement planning entails more than the selection of a procurement method for various goods, civil works and services or when to schedule activities. It is highly dependent the legal and institutional frameworks in which procurement must be carried out. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4538B91D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="49929A0E" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t> </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>REQUISTION PLAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C226B6C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="182CE2FB" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A3ED59" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0D0C6D23" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">During the definition stage of the project cycle, all relevant activities will need to be identified and budgeted. Among these activities, considerations must be taken for the acquisition of goods, services and works in order to achieve the project objectives. Required services identified should also include any individual consultant services necessary for the successful implementation of the project (including services for complex/highly technical specifications development, if applicable). This information will be the groundwork for the establishment of the Requisition Plan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D52B6C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="30C382CD" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="6D1D91CB" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="40DDFCC1" w14:textId="77777777" w:rsidTr="001F698C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01EFC201" w14:textId="431F7A1D" w:rsidR="00AA0983" w:rsidRPr="00C64BF3" w:rsidRDefault="00477B1F" w:rsidP="005D239F">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="577DB6F5" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Requisition Plan shall be developed at the project definition stage and recorded in Quantum as part of project activities. The plan will be updated </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...48 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>regularly as required.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CE0AF98" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22BD24D9" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The requisitioner is responsible for developing the Requisition Plan, including the following minimum information:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A3E4305" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="4D3B6F60" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Description of goods, services or works </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="719E0961" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="7C2C87D8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantities </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56DAC406" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="53645EBB" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimated budget </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="219F08B3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="4C93101D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Expected completion date of activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="226EFFA0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="1F365840" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17515FBD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="005D239F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="02E44474" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Low-priority procurement categories </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can be quantified and budgeted in the Requisition Plan as a lump sum. For example, “stationary lot” (pens, pencils, pad, other) – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>QTY 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Budget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2,000 USD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A22C845" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7369C666" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">Low-priority procurement categories </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">High/medium priority procurement categories </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0983">
-[...25 lines deleted...]
-        <w:t>2,000 USD</w:t>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should be carefully quantified and accurately budgeted. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D29B7F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="3BED24E4" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A415B3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="005D239F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="13AD1479" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Requisition Plan is based on estimates of procurement operations to be carried out. While some procurement needs cannot be anticipated, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a Requisition Plan based on estimates is always better than no planning at all.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F73108" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">should be carefully quantified and accurately budgeted. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E16792" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="04E62BE3" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C4F02F6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="005D239F">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="3BF17674" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E3176AD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="5931E43D" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AA2A67C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="33210042" w14:textId="4A8486BD" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>SUPPLY CHAIN MANAGEMENT PLAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD9C282" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="1413C3AA" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1907B871" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="005D239F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="55460282" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>At the planning stage, it is always necessary to take into consideration the entire SCM, including the project requirements and UNDP’s roles and responsibilities in terms of the SCM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DB2671" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t>At the planning stage, it is always necessary to take into consideration the entire SCM, including the project requirements and UNDP’s roles and responsibilities in terms of the SCM.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583B77E7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="675EA87F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>However, it is only under certain circumstances, and normally due to the extension and complexity of the SCM, that the Country Office or Business Unit will need to develop a SCM Plan in writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3572FC42" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C73C33D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="005D239F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="17444DF0" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For some projects with an extended and complex SCM, we recommend the development of a SCM Plan before moving into the development of the transactional Procurement Plan. An example of such a project is voter registration support or electoral assistance support, in which the quantification process, logistics, storage, transportation and distribution are highly demanding and critical for the overall project success.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326EC17C" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t>However, it is only under certain circumstances, and normally due to the extension and complexity of the SCM, that the Country Office or Business Unit will need to develop a SCM Plan in writing.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0015F1B3" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="5E018EF5" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In these cases, it is important to analyze each step of the SCM, identify roles, responsibilities, existing infrastructures, potential bottlenecks and actions to be taken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD62FD5" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E6214A" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="005D239F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3FF5EE9F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...89 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Examples include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F644503" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="58D0277F" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Inventory management </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B849A0" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="448815E4" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Is sufficient storage space available at all level of the distribution chain (central/regional/ district)? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CED482D" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="33BCB51A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide estimates of the total storage space that exist. If there is no sufficient space indicate alternative solution. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F6EA5F" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="697C8826" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Are there any items that require special storage conditions? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8A1A73" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="6980149C" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the security conditions? How would sensitive items be treated? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392582BF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="71A399B5" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Who is responsible for coverage against theft, damage, etc.? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F15B279" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="2C4CAA51" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Does any inventory management system exist? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6CCB09" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="142EBF1E" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Does there exist a clear process and procedure for the receipt of goods?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB5F482" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="6066A5A2" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4571E9B5" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="5CED197B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">To approximately how many points are products distributed? Distinguish between distribution points; for example, central storage, regional, and site storage. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1F8D5C" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="0EF77787" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Are there any significant challenges in distributing to the sites (e.g. lack of roads, conflict zones, very long distances, seasonal rains, etc.)? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7EDCA2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="46B1227A" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the estimated distribution lead times from central to regional locations (each) and from regional locations to sites (each)? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE3275E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="14847126" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Will a pull or push system be used? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216A05EF" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+    <w:p w14:paraId="37F57594" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00A00CE2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Who is responsible for the risks encountered during distribution? If UNDP, does insurance exist?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7271EB" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="3EC695D4" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="70894B3D" w14:textId="77777777" w:rsidR="00AA0983" w:rsidRPr="00AA0983" w:rsidRDefault="00AA0983" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="66CDBC3B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E186190" w14:textId="76B42FD8" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="005D239F">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="5EAC8023" w14:textId="27EDBF39" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>TRANSACTIONAL PROCUREMENT PLAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABCA299" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B67FED" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Based on the received Requisition Plan and after taking into consideration the market situation and associated risks,</w:t>
       </w:r>
-      <w:r w:rsidR="00E04911" w:rsidRPr="00E04911">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the project and procurement personnel will</w:t>
       </w:r>
-      <w:r w:rsidR="00E04911" w:rsidRPr="171A9B2D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">the project and procurement personnel </w:t>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proceed to develop a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>Procurement Plan</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement Plan in Quantum</w:t>
       </w:r>
-      <w:r w:rsidR="00E04911">
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6863BBA2" w14:textId="77777777" w:rsidR="00AA0983" w:rsidRPr="00AA0983" w:rsidRDefault="00AA0983" w:rsidP="00AA0983">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="615697B7" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477B1F" w:rsidRPr="00AA0983" w14:paraId="389647AA" w14:textId="77777777" w:rsidTr="00477B1F">
+      <w:tr w:rsidR="00694FBA" w:rsidRPr="00694FBA" w14:paraId="17F2B920" w14:textId="77777777" w:rsidTr="001F698C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55222C63" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="005D239F">
-[...49 lines deleted...]
-          <w:p w14:paraId="4628CFB7" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+          <w:p w14:paraId="5207218B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
-              <w:tabs>
-[...4 lines deleted...]
-              <w:ind w:left="1261"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="26B58B9B" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>All Requisition Plans for significant procurement shall be converted to a Procurement Plan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="769EB812" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42087DEE" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>When developing Consolidated or Individual Procurement Plans, it is important to take into consideration any existing long-term or other arrangements. The minimum information included in the Procurement Plan should be:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AD3E2CF" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="1DB970E8" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type of goods/services/works to be provided </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DB106C1" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="6E2D4593" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Method of procurement </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B5CCEA3" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="59D31BAD" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estimated cost (unitary and total) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="127029B8" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="12D99EAE" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expected date for specification/TOR/SOW to be finalized </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73FD3DE6" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="41A94317" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sourcing period </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="553C9A63" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="157FA6F2" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bidding period </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10FBAF4B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="5D34405E" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00AA0983">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluation period </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2280963B" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1261"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1261"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Award (CAP or ACP if applicable) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A1021F0" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="1261"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1261"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00694FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Delivery time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="784825B6" w14:textId="77777777" w:rsidR="00477B1F" w:rsidRPr="00AA0983" w:rsidRDefault="00477B1F" w:rsidP="00732B17">
+    <w:p w14:paraId="55B4B84C" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="TemplatesForms"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00694FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Templates and Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4253D3B1" w14:textId="77777777" w:rsidR="00A2358F" w:rsidRPr="00AA0983" w:rsidRDefault="00A2358F" w:rsidP="00732B17">
-      <w:pPr>
+    <w:p w14:paraId="110F13E1" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00694FBA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A2358F" w:rsidRPr="00AA0983">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:p w14:paraId="03308935" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00694FBA">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39DF7495" w14:textId="77777777" w:rsidR="000C3CD8" w:rsidRDefault="000C3CD8" w:rsidP="00732B17">
+    <w:p w14:paraId="256CA30C" w14:textId="77777777" w:rsidR="00A44F74" w:rsidRDefault="00A44F74" w:rsidP="00694FBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="226783AB" w14:textId="77777777" w:rsidR="000C3CD8" w:rsidRDefault="000C3CD8" w:rsidP="00732B17">
+    <w:p w14:paraId="4E4C2F1B" w14:textId="77777777" w:rsidR="00A44F74" w:rsidRDefault="00A44F74" w:rsidP="00694FBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3D168F3A" w14:textId="53EEDA87" w:rsidR="00F429F4" w:rsidRPr="00732B17" w:rsidRDefault="00F429F4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44FC6FFE" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRPr="00A00CE2" w:rsidRDefault="00694FBA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Page</w:t>
+    <w:r w:rsidRPr="00A00CE2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00732B17">
-[...3 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidRPr="00A00CE2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00A00CE2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00732B17">
-      <w:rPr>
+    <w:r w:rsidRPr="00A00CE2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D9586C">
-      <w:rPr>
+    <w:r w:rsidRPr="00A00CE2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00A00CE2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00732B17">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00A00CE2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-[...6 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidRPr="00A00CE2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00A00CE2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00732B17">
-      <w:rPr>
+    <w:r w:rsidRPr="00A00CE2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D9586C">
-      <w:rPr>
+    <w:r w:rsidRPr="00A00CE2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00A00CE2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A00CE2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00E70259">
-[...3 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+    <w:r w:rsidRPr="00A00CE2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="1786775903"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{86256408-C0F4-4B60-9277-E6413E01ACF4}"/>
         <w:date w:fullDate="2022-04-29T00:00:00Z">
           <w:dateFormat w:val="M/d/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00E50BEA">
+        <w:r w:rsidRPr="00A00CE2">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>4/29/2022</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00A00CE2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A00CE2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t>Version #: 1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66558EA5" w14:textId="77777777" w:rsidR="000C3CD8" w:rsidRDefault="000C3CD8" w:rsidP="00732B17">
+    <w:p w14:paraId="4982B4DE" w14:textId="77777777" w:rsidR="00A44F74" w:rsidRDefault="00A44F74" w:rsidP="00694FBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05881713" w14:textId="77777777" w:rsidR="000C3CD8" w:rsidRDefault="000C3CD8" w:rsidP="00732B17">
+    <w:p w14:paraId="543CB993" w14:textId="77777777" w:rsidR="00A44F74" w:rsidRDefault="00A44F74" w:rsidP="00694FBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="76CF3E23" w14:textId="77777777" w:rsidR="00F429F4" w:rsidRDefault="00F429F4" w:rsidP="00732B17">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40C0EA97" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA" w:rsidP="00732B17">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F258530" wp14:editId="43A53D46">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47C4CD3B" wp14:editId="64023D74">
           <wp:extent cx="304800" cy="579120"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="17615"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309373" cy="587808"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="078FC85E" w14:textId="77777777" w:rsidR="00F429F4" w:rsidRDefault="00F429F4">
+  <w:p w14:paraId="43F46BD6" w14:textId="77777777" w:rsidR="00694FBA" w:rsidRDefault="00694FBA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08402D6E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1E60B95C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -13877,83 +18089,79 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="422A79A5"/>
+    <w:nsid w:val="42E63761"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FEBAE44A"/>
+    <w:tmpl w:val="7DA0CCA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14175,199 +18383,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AD16F05"/>
-[...147 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53A35F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54024D20"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -14412,51 +18471,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CB96D35"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B132500C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14561,51 +18620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CD52EE7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FB7ED210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14710,173 +18769,80 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-    <w:nsid w:val="693D0628"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70400423"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C8AE5E38"/>
+    <w:tmpl w:val="7BBE9F38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14948,101 +18914,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...49 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ECB019E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95A082FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15151,226 +19067,200 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="933250522">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1909337460">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1800756545">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1741245355">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1549760381">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1226449110">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1176918285">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1820071663">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="304088684">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2001423781">
-[...2 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1205600913">
+  <w:num w:numId="10" w16cid:durableId="1205600913">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="561597327">
+  <w:num w:numId="11" w16cid:durableId="561597327">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1633053503">
+  <w:num w:numId="12" w16cid:durableId="1633053503">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="584189405">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1368606317">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1836068888">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1654021960">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="751776566">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1649818674">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="301275345">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="671446975">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1718777181">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="584189405">
-[...33 lines deleted...]
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="22" w16cid:durableId="915238677">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AF1889"/>
-[...29 lines deleted...]
-    <w:rsid w:val="00FD2895"/>
+    <w:rsidRoot w:val="00694FBA"/>
+    <w:rsid w:val="00075C97"/>
+    <w:rsid w:val="0015011B"/>
+    <w:rsid w:val="00154803"/>
+    <w:rsid w:val="001749AD"/>
+    <w:rsid w:val="002535DE"/>
+    <w:rsid w:val="00261F00"/>
+    <w:rsid w:val="00352B3E"/>
+    <w:rsid w:val="00694FBA"/>
+    <w:rsid w:val="007F5C66"/>
+    <w:rsid w:val="00933F5F"/>
+    <w:rsid w:val="00A00CE2"/>
+    <w:rsid w:val="00A17310"/>
+    <w:rsid w:val="00A44F74"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C72AB5"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1D3B1757"/>
+  <w14:docId w14:val="33393ACD"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2C870A22-E170-4524-82E0-49D545E3C7C0}"/>
+  <w15:docId w15:val="{7403B436-903C-43E2-9F21-4D359F97BB47}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -15712,5912 +19602,783 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694FBA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00694FBA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00694FBA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="00732B17"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694FBA"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
-  </w:style>
-[...47 lines deleted...]
-    <w:rsid w:val="00E70259"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000166EC"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694FBA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000166EC"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694FBA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...21 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E04911"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694FBA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E04911"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694FBA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00E04911"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00694FBA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...5528 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00694FBA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00694FBA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00694FBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00694FBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00694FBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00694FBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00694FBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00694FBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00694FBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694FBA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00694FBA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694FBA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00694FBA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694FBA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00694FBA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694FBA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694FBA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694FBA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00694FBA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00694FBA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00694FBA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00694FBA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00694FBA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00694FBA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002B4152"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00694FBA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10716" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -21724,687 +20485,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>3902</Words>
-  <Characters>22242</Characters>
+  <Words>3888</Words>
+  <Characters>22163</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>185</Lines>
-  <Paragraphs>52</Paragraphs>
+  <Lines>184</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26092</CharactersWithSpaces>
+  <CharactersWithSpaces>26000</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Nike Akoh</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>