--- v0 (2025-10-03)
+++ v1 (2026-05-10)
@@ -1,3779 +1,5892 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="125A5906" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="2676C91B" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="97" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Hospitality Expense  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5907" w14:textId="4100BCB0" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="360DD5AB" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="125A5908" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy provides guidance on reimbursement of official hospitality costs incurred by UNDP at all locations  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCAD830" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="50" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="734" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5909" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="3FD485D3" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="66"/>
+        <w:spacing w:after="66" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="425"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">vouchered hospitality expenses,   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A590A" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="571EC811" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="58"/>
+        <w:spacing w:after="58" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="425"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP’s special hospitality events, and   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A590B" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="52EE1AE7" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="425"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">representational allowance.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A590C" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="138AEAE2" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="55" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="734" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A590D" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="5361A735" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Official UNDP hospitality is intended to facilitate external networking activities undertaken by UNDP officials to serve the interest of UNDP and the larger United Nations (UN) community. The present policy unifies into one set of policies and procedures those previously covered by separate guidelines for headquarters locations and other locations, including country offices. The policy recognizes representational activities of senior UNDP staff members in receipt of a representational allowance and explains what the allowance is expected to cover and provides for the reasonable reimbursement of hospitality-related expenses.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A590E" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="6458848D" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A590F" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="32E20F6F" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Vouchered Hospitality Expenses:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5910" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="2576D29E" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="55" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5911" w14:textId="28BD9162" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="5A7AC134" w14:textId="5252C80F" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP staff members who, in the performance of their official duties incur expenses in providing official hospitality to non-UNDP personnel, may, under the conditions set out here in , claim reimbursement of these expenses by submitting a claim for reimbursement using form</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">UNDP staff members who, in the performance of their official duties incur expenses in providing official hospitality to non-UNDP personnel, may, under the conditions set out here in , claim reimbursement of these expenses by submitting a claim for reimbursement using form </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
         <w:r>
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="336699"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">F10 </w:t>
+          <w:t>F10 Voucher for Reimbursement of Expenses</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId13">
-        <w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00CF7A64">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="336699"/>
-          </w:rPr>
-[...6 lines deleted...]
-            <w:color w:val="336699"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15">
-        <w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00CF7A64">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
-        <w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00CF7A64">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="125A5912" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="3252BE82" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5913" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="2B635A2B" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Any resulting reimbursement is subject to the prior availability of funds for hospitality under the organizational unit’s project management budgets. No additional resources will be allotted corporately to meet hospitality expenses.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5914" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="1D86EE67" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="55" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5915" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="5C74A388" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Funds for hospitality are intended primarily for representational activities or special events.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5916" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="01B28881" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="55" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5917" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="392B6626" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hospitality events can be hosted either outside the home of the host (in public and private places like restaurants, clubs, hotels etc.) or in the private residence of the host.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5918" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="50FA9CDE" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5919" w14:textId="0B9B5195" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="3960D20E" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reimbursement of hospitality expenses is based on full reimbursement of actual documented expenses borne by the host up to a maximum amount per person (host and guests). For vouchered hospitality there are two different maximum reimbursable amounts: one set for hosting outside the private residence and the other for events that take place in the private residence of the host. For headquarters locations, the maximum amount per person is the equivalent maximum amounts governing hospitality in the UN Secretariat and other UN organizations. For country office locations, including regional </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>centers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, the maximum reimbursable amount is determined locally by the UN Country Team (UNCT)</w:t>
       </w:r>
-      <w:r w:rsidR="0071068C">
-[...6 lines deleted...]
-    <w:p w14:paraId="125A591A" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> See below on maximum reimbursable amounts.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52674205" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A591B" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="5E5C98F9" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hospitality events must be catered at a modest level, appropriately reflecting the UN image and the limited availability of funds. Generally, the reimbursable costs include food, beverages and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">when relevant, cost of facilities, service staff and security.  Any official UNDP hospitality event must be approved in advance by the head of the organizational unit  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A591C" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="21657C86" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">(bureau/division/office/country office/regional </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>center</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">).   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A591D" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="4D66E204" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="58" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A591E" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="7EF99C46" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reimbursement for UNDP staff members</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="125A591F" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: UNDP hospitality and the funds provided for hospitality are primarily intended to host individuals, who are not UNDP personnel. However, there will be situations where the participation of UNDP personnel, in additional to the actual host will be desirable and necessary. Such participation of UNDP personnel should be kept to a minimum. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>With the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> special events and events which are typically attended by only UNDP personnel, e.g. retreats, workshops and training events, if a reimbursement is claimed, then the number of UNDP personnel, including the host, must not exceed the number of guests at the event.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48ED2E0D" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="55" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5920" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="4E0C960B" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Spouses/family/personal guests</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">: Whether hospitality is offered in the private residence of the host or outside, expenses related to and incurred for the host’s personal guests are not reimbursable.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5921" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="53E4FE5C" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="58" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5922" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="12FEEB83" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP contracted personnel on Daily Subsistence Allowance (DSA)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">: If a UNDP contracted person who is on Daily Subsistence Allowance (DSA) is invited to attend an official UNDP hospitality event, such attendance does not affect the DSA amount payable to the person, nor does it affect the amount reimbursable to the host, subject to compliance with all other requirements of this policy.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5923" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="589DBD21" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5924" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="366D9233" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNDP Special Hospitality Events</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5925" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="248E87FE" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="52" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5926" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="0B03F078" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="125A5927" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Special events are hospitality events outside the regular scope of vouchered hospitality and are governed by slightly different rules. Special hospitality events are typically UNDP events where UNDP is the focus and where </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the majority of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the invitees are UN staff members.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312CF33A" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="734" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5928" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="247BC46D" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="193"/>
+        <w:spacing w:after="193" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">At country office locations, typically such special events are receptions on occasion of:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5929" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
-      <w:pPr>
+    <w:p w14:paraId="3B2B4098" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="0008141F" w:rsidRDefault="00CF7A64" w:rsidP="0008141F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="193"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="193" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008141F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A visit by the UN Secretary-General, the UNDP Administrator, the UNDP Associate Administrator, or any other head of UN Agency;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A592A" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
-      <w:pPr>
+    <w:p w14:paraId="0559ED80" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="0008141F" w:rsidRDefault="00CF7A64" w:rsidP="0008141F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="86"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="86" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008141F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A reception </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0008141F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the occasion of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0008141F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UN Day;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F8F8A7" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="0008141F" w:rsidRDefault="00CF7A64" w:rsidP="0008141F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="33" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008141F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A special large meeting or conference of regional character hosted by the country office on behalf of the regional director, the Administrator or Associate Administrator;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A592C" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="1B67FE81" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A592D" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="7F9B5A8C" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">At headquarters locations, special events are typically important international meetings or conferences or large UNDP meetings where a head of bureau/division/office hosts a reception, acting on behalf of the organization.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A592E" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="05EDBC33" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A592F" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="0C59B670" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="703" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Arrangements for Special Events</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5930" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="68B8AC38" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="55" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5931" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="00364981" w14:textId="1419E6FE" w:rsidR="00CF7A64" w:rsidRPr="0008141F" w:rsidRDefault="00CF7A64" w:rsidP="0008141F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="125A5933" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For special events, the earlier stated rule that the number of UNDP staff members attending may not exceed the number of guests does not apply. The expense level at such special events should be kept at a modest level. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAE8F4A" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Special events are frequently arranged and managed directly by the offices and payments for such expenses are paid directly made to the suppliers/vendors by the offices rather than as reimbursements to the staff members as hospitality expenses.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5934" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="6CBBD0EA" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5935" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="7C4A90B9" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="185"/>
+        <w:spacing w:after="185" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">For special events to be paid for as official UNDP hospitality expense, the following conditions must have been met:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5936" w14:textId="495CDE47" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
-      <w:pPr>
+    <w:p w14:paraId="539F02D1" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="0008141F" w:rsidRDefault="00CF7A64" w:rsidP="0008141F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="163"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="163" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008141F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The special event hospitality has been </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0008141F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>planned in advance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0008141F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The event and the estimated expenses have been approved in advance by the head of the bureau, or the RR.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163BDE46" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="0008141F" w:rsidRDefault="00CF7A64" w:rsidP="0008141F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008141F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Funds are available in the relevant hospitality budget.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5938" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="31384AB3" w14:textId="35B92D41" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5939" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="57968427" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Representational Allowance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A593A" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
-[...17 lines deleted...]
-    <w:p w14:paraId="125A593B" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="44589ED0" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="52" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A593C" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="16D178D1" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="125A593D" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Assistant Administrator and Director of the Bureau of Management </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>authorizes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the establishment of a reasonable representation allowance for certain UNDP staff who have extensive outside representation functions. Representation allowances are provided following appropriate authorization directly into the salary of the staff member concerned because these staff members often incur considerable miscellaneous personal expenses in connection with their representational responsibilities (e.g. ad-hoc refreshments, tea, coffee, transportation, gratuities, greeting cards, flowers and other symbolic gifts to hosts, local phone calls etc.).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D14A8F0" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A593E" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="1CA1F62D" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">As the representation allowance does not cover all regular hospitality-related expenses, staff members in receipt of the representation allowance are also eligible for reimbursement of expenses related to official UNDP hospitality as covered in this policy document.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A593F" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="0C6DE0E9" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5940" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="6E5A05D6" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The following positions are eligible for representation allowance:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5941" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="0E9ECF9E" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5942" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="7D8F9106" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="703" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>At headquarters locations:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5943" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="07BB8EF7" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
+        <w:spacing w:after="35" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Administrator and the Associate Administrator;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5944" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="41684FE7" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
+        <w:spacing w:after="33" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bureau Assistant Administrators/Deputy Bureau Assistant Administrators;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5945" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="59CE3745" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
+        <w:spacing w:after="33" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Directors of divisions/offices;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5946" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="572B308D" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
+        <w:spacing w:after="33" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Directors at other headquarters locations;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5947" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="2EF26CF0" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Other designated senior positions with duties involving representation functions.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5948" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="2549F341" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="722" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="722"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5949" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="2105C3B5" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="36" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="703" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>At Country Office/Regional Centre locations:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A594A" w14:textId="3A3FB8B5" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="7531A7FB" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resident Representatives.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A594B" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="0D062EFD" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="55" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A594C" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="41455B7A" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="125A594D" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When a head of bureau/division/office at headquarters level or a head of regional centre/country office is temporarily away from his/her duty station for more than 30 days or if a head of country office has been assigned away from the duty station and the arrival of the successor is awaited, the person officially designated as acting head of office, Officer in charge or ad interim may be granted a representation allowance of US$ 100, if the acting period exceeds 30 days, prorated for periods exceeding 30 days. If the designation period exceeds 3 months, the person designated is entitled to the full representational allowance, prorated for periods exceeding 3 months.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD340AC" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="52" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A594E" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="6F64C8CB" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Heads of offices are authorized to make these payments locally without seeking approval from the Office of Human Resources, Bureau of Management.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A594F" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="08780A70" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="52" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5950" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="00351361" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Representation allowance is paid to the eligible incumbent of a post that qualifies for the allowance for as long as s/he encumbers the post. If the incumbent is transferred to a post that does not qualify for the allowance, the allowance is discontinued.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5951" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="0F35158E" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="734" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5952" w14:textId="399DC2D5" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="0288AD9A" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">As a public-funded organization promoting and supporting issues such as the alleviation of poverty and the establishing and maintenance of transparent public governance, only necessary official hospitality expenses must be incurred. Hospitality events should reflect an image of modesty, and the values underpinning sustainable development goals. Any semblance of extravagance or ostentation must be avoided. UNDP staff offering hospitality on behalf of the organization must always bear in mind this principle in the eyes of the public, including those of the invitees and the organization they are representing. In principle, data related to all official UNDP hospitality events can be made objects of full and public disclosure.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5953" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="3CC2DF0E" w14:textId="573F1766" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="0008141F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5954" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="1AF3FEEB" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rates and Conditions of Reimbursement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D874741" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...36 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5957" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="69C53FD5" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="703" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Actual expenses versus maximum reimbursement rates:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5958" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="4F2EC98F" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="52" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5959" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="50F76477" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="125A595A" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reimbursement of hospitality expenses will be made </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the actual and invoiced expenses incurred per participant and shall not exceed the maximum reimbursement rates established for the location, per event. Expenses incurred </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the amount reimbursable by UNDP shall be the responsibility of the Host.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD60A30" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="52" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A595B" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="5751AEED" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The reimbursement method is the same for special events and vouchered hospitality, with the maximum reimbursable amount, per person, also being the same.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A595C" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="73B08B9E" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A595D" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="56E91E37" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="703" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Maximum reimbursement rates:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A595E" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="4838FA86" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="52" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A595F" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="58A6E127" w14:textId="23DD1EE4" w:rsidR="0008141F" w:rsidRPr="0008141F" w:rsidRDefault="00CF7A64" w:rsidP="0008141F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">For headquarters locations, the maximum reimbursement rates per person (irrespective of status as Host, UNDP staff member or Guest) are as follows:   </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9321" w:type="dxa"/>
         <w:tblInd w:w="-14" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="101" w:type="dxa"/>
           <w:left w:w="14" w:type="dxa"/>
           <w:bottom w:w="34" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="388"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3413"/>
+        <w:gridCol w:w="385"/>
+        <w:gridCol w:w="1772"/>
+        <w:gridCol w:w="3778"/>
+        <w:gridCol w:w="3386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00826BE6" w14:paraId="125A5965" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="013F1518" w14:textId="77777777" w:rsidTr="0008141F">
         <w:trPr>
-          <w:trHeight w:val="506"/>
+          <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="388" w:type="dxa"/>
+            <w:tcW w:w="385" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="28" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="125A5961" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+          <w:p w14:paraId="408E77C8" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5962" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="004712B3" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="349600E9" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004712B3">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Location  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3884" w:type="dxa"/>
+            <w:tcW w:w="3778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5963" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="004712B3" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="79ADA888" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004712B3">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">For events hosted outside the private residence of the host -total cost  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3413" w:type="dxa"/>
+            <w:tcW w:w="3386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5964" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="004712B3" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="16276AF6" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004712B3">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">For events hosted inside the private residence of the host  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00826BE6" w14:paraId="125A596A" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="3E04FB38" w14:textId="77777777" w:rsidTr="0008141F">
         <w:trPr>
-          <w:trHeight w:val="272"/>
+          <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="388" w:type="dxa"/>
+            <w:tcW w:w="385" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="125A5966" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00826BE6">
+          <w:p w14:paraId="6C18F642" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5967" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="14AC3931" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">New York  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3884" w:type="dxa"/>
+            <w:tcW w:w="3778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5968" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="2E1ACB84" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">USD 70  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3413" w:type="dxa"/>
+            <w:tcW w:w="3386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5969" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="54FE6211" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">USD 55  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00826BE6" w14:paraId="125A596F" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="61272EB2" w14:textId="77777777" w:rsidTr="0008141F">
         <w:trPr>
-          <w:trHeight w:val="281"/>
+          <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="388" w:type="dxa"/>
+            <w:tcW w:w="385" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="125A596B" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00826BE6">
+          <w:p w14:paraId="60267366" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A596C" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="3E260B03" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Geneva  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3884" w:type="dxa"/>
+            <w:tcW w:w="3778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A596D" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="54814EB3" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">CHF 76  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3413" w:type="dxa"/>
+            <w:tcW w:w="3386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A596E" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="7FB51658" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">CHF 48  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00826BE6" w14:paraId="125A5974" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="2A7F86D3" w14:textId="77777777" w:rsidTr="0008141F">
         <w:trPr>
-          <w:trHeight w:val="299"/>
+          <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="388" w:type="dxa"/>
+            <w:tcW w:w="385" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="125A5970" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00826BE6">
+          <w:p w14:paraId="37373EE7" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5971" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="5D74EE65" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Brussels  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3884" w:type="dxa"/>
+            <w:tcW w:w="3778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5972" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="69EA87A8" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">EUR 38  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3413" w:type="dxa"/>
+            <w:tcW w:w="3386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5973" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="6563389B" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">EUR 31  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00826BE6" w14:paraId="125A5979" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="0D0E70C5" w14:textId="77777777" w:rsidTr="0008141F">
         <w:trPr>
-          <w:trHeight w:val="299"/>
+          <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="388" w:type="dxa"/>
+            <w:tcW w:w="385" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="125A5975" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00826BE6">
+          <w:p w14:paraId="7964116F" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5976" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="0EFDC5CA" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Bonn  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3884" w:type="dxa"/>
+            <w:tcW w:w="3778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5977" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="3899909A" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">EUR 38  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3413" w:type="dxa"/>
+            <w:tcW w:w="3386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5978" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="764D42F4" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">EUR 31  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00826BE6" w14:paraId="125A597E" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="50C3D6D5" w14:textId="77777777" w:rsidTr="0008141F">
         <w:trPr>
-          <w:trHeight w:val="299"/>
+          <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="388" w:type="dxa"/>
+            <w:tcW w:w="385" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="125A597A" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00826BE6">
+          <w:p w14:paraId="7E08FF38" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A597B" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="3A33F663" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Copenhagen  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3884" w:type="dxa"/>
+            <w:tcW w:w="3778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A597C" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="7680154B" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">DKK 290  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3413" w:type="dxa"/>
+            <w:tcW w:w="3386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A597D" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="2ABDDC94" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">DKK 230  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00826BE6" w14:paraId="125A5983" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="5E9FF36D" w14:textId="77777777" w:rsidTr="0008141F">
         <w:trPr>
-          <w:trHeight w:val="299"/>
+          <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="388" w:type="dxa"/>
+            <w:tcW w:w="385" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="125A597F" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00826BE6">
+          <w:p w14:paraId="041584A5" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5980" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="488E6A8F" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Tokyo  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3884" w:type="dxa"/>
+            <w:tcW w:w="3778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5981" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="1A9AC7C5" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">JPY 6500  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3413" w:type="dxa"/>
+            <w:tcW w:w="3386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5982" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="3EEE7F8C" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">JPY 3700  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00826BE6" w14:paraId="125A5988" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="2143B400" w14:textId="77777777" w:rsidTr="0008141F">
         <w:trPr>
-          <w:trHeight w:val="281"/>
+          <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="388" w:type="dxa"/>
+            <w:tcW w:w="385" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="28" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="125A5984" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00826BE6">
+          <w:p w14:paraId="394A8712" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5985" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="7B2C9BA5" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Washington  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3884" w:type="dxa"/>
+            <w:tcW w:w="3778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5986" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="795C0E89" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">USD 50  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3413" w:type="dxa"/>
+            <w:tcW w:w="3386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125A5987" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="00A07B98" w:rsidRDefault="00003E57" w:rsidP="004A4B46">
+          <w:p w14:paraId="5BA698E0" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A07B98">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">USD 40  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="125A5989" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRPr="004A4B46" w:rsidRDefault="00003E57">
-[...25 lines deleted...]
-    <w:p w14:paraId="125A598A" w14:textId="492EFE9F" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="3A14F591" w14:textId="1C09DB06" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="125A598B" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="004A4B46" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">For country office locations, including regional centres the maximum reimbursement rates per person (irrespective of status as Host, UNDP staff member or Guest) are determined by the UN country team. It is recommended that the maximum reimbursement rates are determined based on the regular DSA rate for the main UN duty station in the country as follows:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511D9118" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4801" w:type="pct"/>
         <w:tblInd w:w="375" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4306"/>
         <w:gridCol w:w="4680"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A4B46" w:rsidRPr="004A4B46" w14:paraId="125A598E" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="31C5CB5E" w14:textId="77777777" w:rsidTr="00411279">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A598C" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="000B473F" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="76542241" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B473F">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>For events hosted outside the private residence -total cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A598D" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="000B473F" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="14B2FDF8" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B473F">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Non-room part of the DSA x up to a maximum of 50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A4B46" w:rsidRPr="004A4B46" w14:paraId="125A5991" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="2796396E" w14:textId="77777777" w:rsidTr="00411279">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A598F" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="000B473F" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="0C179870" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B473F">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>For events hosted inside the private residence -total cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A5990" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="000B473F" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="003FB883" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B473F">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Non-room part of the DSA x up to a maximum of 40%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="125A5992" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="004A4B46" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+    <w:p w14:paraId="49260183" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5993" w14:textId="68D149BD" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+    <w:p w14:paraId="5214CA91" w14:textId="412448CD" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="125A5995" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="004A4B46" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The maximum reimbursement rate for country office locations is to be reviewed on a yearly basis and the outcome communicated to the country offices of all resident agencies.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02ABFD90" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2B2B79" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A4B46">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Examples</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4B46">
+      <w:r w:rsidRPr="00CF7A64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4801" w:type="pct"/>
         <w:tblInd w:w="375" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4306"/>
         <w:gridCol w:w="4680"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D554E3" w:rsidRPr="0073061C" w14:paraId="125A5998" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="63E93972" w14:textId="77777777" w:rsidTr="00411279">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A5996" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="622F703D" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Regular DSA rate for duty station:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A5997" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="50F1B63E" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD 174</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D554E3" w:rsidRPr="0073061C" w14:paraId="125A599B" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="0BC1E74A" w14:textId="77777777" w:rsidTr="00411279">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A5999" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="054DAADA" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Room as % of DSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A599A" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="0FA017E8" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>45%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D554E3" w:rsidRPr="0073061C" w14:paraId="125A599E" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="5331C0F2" w14:textId="77777777" w:rsidTr="00411279">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A599C" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="28D2CAB7" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Non-room part of DSA (55% of 174)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A599D" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="39B7973D" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD 95.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D554E3" w:rsidRPr="0073061C" w14:paraId="125A59A1" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="1FFDE784" w14:textId="77777777" w:rsidTr="00411279">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A599F" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="36C3F030" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>50% of non-room part (50% of USD 95,70)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A59A0" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="15E226F9" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD 47.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D554E3" w:rsidRPr="0073061C" w14:paraId="125A59A4" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="33FC47AA" w14:textId="77777777" w:rsidTr="00411279">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A59A2" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="6AA76A3F" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>40% of non-room rate (40% of USD 95.70)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A59A3" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="33A3F50A" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD 38.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="125A59A5" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+    <w:p w14:paraId="70562616" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="165" w:right="174"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0073061C">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF7A64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4801" w:type="pct"/>
         <w:tblInd w:w="375" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4306"/>
         <w:gridCol w:w="4680"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D554E3" w:rsidRPr="0073061C" w14:paraId="125A59A8" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="7DB3709A" w14:textId="77777777" w:rsidTr="00411279">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A59A6" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="34001853" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Regular DSA rate for duty station:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A59A7" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="02B1E539" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD 211</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D554E3" w:rsidRPr="0073061C" w14:paraId="125A59AB" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="13648BAC" w14:textId="77777777" w:rsidTr="00411279">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A59A9" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="67F3CD4A" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Room as % of DSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A59AA" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="0F177EB4" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>49%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D554E3" w:rsidRPr="0073061C" w14:paraId="125A59AE" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="09869D0E" w14:textId="77777777" w:rsidTr="00411279">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A59AC" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="134EF584" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Non-room part of DSA (51% of USD 211)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A59AD" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="572D8CFD" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD 107.61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D554E3" w:rsidRPr="0073061C" w14:paraId="125A59B1" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="6721130C" w14:textId="77777777" w:rsidTr="00411279">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A59AF" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="0C43DF15" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>50% of non-room part (50% of USD 107.61)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A59B0" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="22D1D690" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD 53.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D554E3" w:rsidRPr="0073061C" w14:paraId="125A59B4" w14:textId="77777777" w:rsidTr="004A4B46">
+      <w:tr w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w14:paraId="2B999C96" w14:textId="77777777" w:rsidTr="00411279">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A59B2" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="7AE4B129" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>40% of non-room part (40% of USD 107.61)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2604" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125A59B3" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="0073061C" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+          <w:p w14:paraId="326D7120" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="165" w:right="174" w:firstLine="0"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:ind w:left="165" w:right="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073061C">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00CF7A64">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD 43.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="125A59B5" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRPr="004A4B46" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+    <w:p w14:paraId="3F18F6AA" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E2CD25B" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00CF7A64">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="480" w:right="840" w:bottom="1520" w:left="1688" w:header="720" w:footer="731" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12014FA3" w14:textId="77777777" w:rsidR="004343F8" w:rsidRDefault="004343F8">
+    <w:p w14:paraId="7E358B36" w14:textId="77777777" w:rsidR="00226497" w:rsidRDefault="00226497" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05FA5C43" w14:textId="77777777" w:rsidR="004343F8" w:rsidRDefault="004343F8">
+    <w:p w14:paraId="67D788CF" w14:textId="77777777" w:rsidR="00226497" w:rsidRDefault="00226497" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="125A59BC" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56C8E5F6" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRDefault="00CF7A64">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="8" w:firstLine="0"/>
+      <w:ind w:left="8"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="125A59BD" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+  <w:p w14:paraId="742AECD9" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRDefault="00CF7A64">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="14" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="14"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="125A59BE" w14:textId="376E8E12" w:rsidR="00826BE6" w:rsidRDefault="004A4B46">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="368CA4B6" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRPr="0008141F" w:rsidRDefault="00CF7A64">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="14" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="14"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="0008141F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0008141F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0008141F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0008141F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00155981">
+    <w:r w:rsidRPr="0008141F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0008141F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0008141F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0008141F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0008141F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0008141F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00155981">
+    <w:r w:rsidRPr="0008141F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0008141F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0008141F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="004A4B46">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="0008141F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-1904128174"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{DD766FE8-2F12-4192-9863-5A5E0FFE9CD5}"/>
         <w:date w:fullDate="2011-12-31T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00A30809">
+        <w:r w:rsidRPr="0008141F">
           <w:rPr>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>31/12/2011</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="0008141F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="004A4B46">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="0008141F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1239006453"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{DD766FE8-2F12-4192-9863-5A5E0FFE9CD5}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:ins w:id="0" w:author="Pablo Morete" w:date="2023-04-19T14:15:00Z">
-[...3 lines deleted...]
-        </w:ins>
+        <w:r w:rsidRPr="0008141F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="125A59BF" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F3E4F00" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRDefault="00CF7A64">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="8" w:firstLine="0"/>
+      <w:ind w:left="8"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="125A59C0" w14:textId="77777777" w:rsidR="00826BE6" w:rsidRDefault="00003E57">
+  <w:p w14:paraId="646975FC" w14:textId="77777777" w:rsidR="00CF7A64" w:rsidRDefault="00CF7A64">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="14" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="14"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="409E226A" w14:textId="77777777" w:rsidR="004343F8" w:rsidRDefault="004343F8">
+    <w:p w14:paraId="53A90226" w14:textId="77777777" w:rsidR="00226497" w:rsidRDefault="00226497" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ED826FC" w14:textId="77777777" w:rsidR="004343F8" w:rsidRDefault="004343F8">
+    <w:p w14:paraId="2817C0F0" w14:textId="77777777" w:rsidR="00226497" w:rsidRDefault="00226497" w:rsidP="00CF7A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="125A59BA" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08F3407F" w14:textId="1693F3E1" w:rsidR="00CF7A64" w:rsidRDefault="00CF7A64" w:rsidP="00CF7A64">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="125A59C1" wp14:editId="142B4FC2">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A7FAF23" wp14:editId="3F6EB7EB">
+          <wp:extent cx="527056" cy="802800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                  <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1">
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="19783"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="309373" cy="572340"/>
+                    <a:ext cx="527056" cy="802800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="125A59BB" w14:textId="77777777" w:rsidR="004A4B46" w:rsidRDefault="004A4B46" w:rsidP="004A4B46">
-[...14 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19463CED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="303AA436"/>
     <w:lvl w:ilvl="0" w:tplc="5A5E2CF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -4367,50 +6480,276 @@
     <w:lvl w:ilvl="8" w:tplc="3424CBDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6477"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="466B4B60"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7B2339E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1507" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2227" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2947" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3667" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4387" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5107" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6547" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7267" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="553216E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59A0B408"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1507" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2227" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2947" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3667" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4387" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5107" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6547" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7267" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7096776A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E946CBCC"/>
     <w:lvl w:ilvl="0" w:tplc="0A908538">
       <w:start w:val="18"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4585,185 +6924,142 @@
         <w:ind w:left="6482"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1625236359">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1379814022">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="40255895">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1655912253">
     <w:abstractNumId w:val="2"/>
   </w:num>
+  <w:num w:numId="5" w16cid:durableId="884369043">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="114834077">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-  <w:trackRevisions/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00826BE6"/>
-[...42 lines deleted...]
-    <w:rsid w:val="00FD53F4"/>
+    <w:rsidRoot w:val="00CF7A64"/>
+    <w:rsid w:val="0008141F"/>
+    <w:rsid w:val="00226497"/>
+    <w:rsid w:val="005C3B24"/>
+    <w:rsid w:val="008F6A34"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:rsid w:val="00D362C6"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="125A5906"/>
-  <w15:docId w15:val="{77B28AE2-F916-419E-935E-1A7E2D4E753E}"/>
+  <w14:docId w14:val="7C06B34E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B3122FB9-D28F-4DF2-B15B-5CD17402632F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4878,1300 +7174,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...1248 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6354,1011 +7401,943 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CF7A64"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00334EAE"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00CF7A64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4646" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4646" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4646" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4646" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...575 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1811</Words>
-  <Characters>10324</Characters>
+  <Words>1770</Words>
+  <Characters>10093</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12111</CharactersWithSpaces>
+  <CharactersWithSpaces>11840</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>