--- v0 (2025-10-15)
+++ v1 (2026-05-02)
@@ -1,14529 +1,17544 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3A4414F2" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="39D0119A" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mobilier et matériel : Acquisition et entretien</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E400A72" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79DDBEE2" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...19 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Portée</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2057FB5E" w14:textId="77777777" w:rsidR="00CB0409" w:rsidRPr="00C21940" w:rsidRDefault="00CB0409" w:rsidP="00C21940">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4AF0CD86" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="6A5307D5" w14:textId="77777777" w:rsidR="008E2A83" w:rsidRDefault="00F440DE">
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En raison des similarités dans le traitement comptable, cette section décrit les politiques et procédures opérationnelles pour les catégories d’actifs suivantes qui ont été intitulées Mobilier et matériel :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13097D67" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="0E60698C" w14:textId="77777777" w:rsidR="008E2A83" w:rsidRDefault="00F440DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>- mobilier et agencements ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1C8539" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="10"/>
+        <w:ind w:left="730" w:hanging="10"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="23BDDA4E" w14:textId="77777777" w:rsidR="008E2A83" w:rsidRDefault="00F440DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>- matériel informatique et de communications ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572FCD5F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="10"/>
+        <w:ind w:left="730" w:hanging="10"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="456CAFE3" w14:textId="77777777" w:rsidR="008E2A83" w:rsidRDefault="00F440DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>- équipements lourds et autres matériels ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE6A47B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="10"/>
+        <w:ind w:left="730" w:hanging="10"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="75A4713A" w14:textId="77777777" w:rsidR="00CB0409" w:rsidRPr="00CB0409" w:rsidRDefault="00CB0409" w:rsidP="00C21940">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>- véhicules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E40DCE6" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096731B5" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...142 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tout le mobilier et le matériel répondant aux cinq critères d’immobilisation mentionnés dans la Politique sur les immobilisations corporelles (voir les critères de comptabilisation) doivent être comptabilisés et portés dans le module des actifs du système Quantum. Des dossiers complets et précis, de l’acquisition à la liquidation, doivent être conservés dans le module des actifs du système Quantum pour tout le mobilier et le matériel du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EAB189" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A9CB3C" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="5D90C3E6" w14:textId="5DB75E07" w:rsidR="00CB0409" w:rsidRPr="00CB0409" w:rsidRDefault="00CB0409" w:rsidP="00C21940">
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les autres catégories d’actifs, dont les immobilisations incorporelles, les contrats de location-financement et les améliorations locatives, ont des traitements comptables différents et sont donc décrites dans des sections distinctes des POPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E676F2" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...157 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>*Dans ces POPP, toute référence au seuil d’immobilisation des actifs de USD 5,000 pour le Programme des Nations Unies pour le développement (PNUD) signifiera USD 5,000 pour le Fonds d’équipement des Nations Unies (FENU).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246DD398" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245B321B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gestion du mobilier et du matériel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BB20C9" w14:textId="77777777" w:rsidR="00FB03AF" w:rsidRPr="001044C8" w:rsidRDefault="00FB03AF" w:rsidP="00FB03AF">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="599E0A84" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F063DD6" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...119 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le Règlement financier et les règles de gestion financière du PNUD prescrivent la gestion et la protection du mobilier et du matériel acheté, donné ou transféré par le PNUD en tenant des dossiers précis, complets et à jour des opérations d’acquisition, de réception, de garde, d’entretien, de localisation, d’ajustement et de liquidation. Ces processus doivent être conformes au cadre de contrôle interne afin d’assurer des niveaux de contrôle, d’autorisation et d’approbation adéquats, ainsi que la séparation des tâches financières et de garde. Pour plus d’informations à ce sujet, veuillez consulter le Guide opérationnel du dispositif de contrôle interne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7F0EA9" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E625405" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Biens sous garde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CD58C9" w14:textId="77777777" w:rsidR="00FB03AF" w:rsidRPr="001044C8" w:rsidRDefault="00FB03AF" w:rsidP="00FB03AF">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D3E0980" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FFF4A7F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...125 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il s’agit d’articles qui sont considérés comme « tentants » et qui peuvent donc être susceptibles d’être volés ou perdus, que le PNUD possède, utilise et contrôle, et qui sont délivrés à des particuliers pour un usage officiel et dont la valeur est évaluée en deçà du seuil d’immobilisation des actifs de USD 5,000, mais supérieure à 500 dollars des États-Unis. Ces articles sont enregistrés dans le module des actifs du système Quantum dans le livre Non-Cap. Le livre Non-Cap peut être utilisées pour attribuer tous les biens confiés à un membre du personnel ou au dépositaire de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>l</w:t>
-[...41 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">l’article, et pour mettre à jour les informations du dossier sur l’actif lorsqu’il est retourné, réaffecté ou liquidé. Le formulaire de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="0070535F">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>prêt d</w:t>
+          <w:t>prêt d’équipement</w:t>
         </w:r>
-        <w:r w:rsidR="00A950C7">
+      </w:hyperlink>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peut également être utilisé pour l’attribution de ces articles au personnel à des fins officielles. La soumission au siège dans le cadre de la certification semestrielle n’est pas obligatoire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD99931" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D6C956" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mobilier et matériel acquis par le PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF6CE97" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A607BB3" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mobilier et matériel achetés </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1276842E" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B99FBE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD utilise un catalogue des approvisionnements pour sélectionner les articles à acheter. Le mobilier et le matériel d’une valeur égale ou supérieure à USD 5,000 doivent être achetés à l’aide du module d’approvisionnement en ligne afin d’assurer une immobilisation adéquate des articles. Ce n’est que lorsqu’un bon de commande (BC) est émis qu’un article peut être reçu. Lors de la réception, les informations clés sur le bien comme la « date de mise en service », emplacement et le numéro de série (si disponible à ce moment-là) sont transférées au module des actifs en attente de la finalisation des pièces comptables des comptes créditeurs lorsque ces données essentielles seront associées aux renseignements sur les coûts pour établir le dossier complet du bien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57321D5B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389D0406" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le mobilier et le matériel sélectionnés dans le catalogue du PNUD et qui atteignent le seuil d’immobilisation des actifs de USD 5,000 seront automatiquement interfacés au module des actifs du système </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quantum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au moment du traitement des pièces comptables des comptes créditeurs (AP). L’interfaçage de l’actif par le biais du bordereau AP garantit que les pertes ou les gains de change ou autres coûts accessoires sont également pris en compte dans le coût de l’actif. Si le bordereau AP est annulé par la suite, le coût de l’actif sera retiré du registre. Cependant, dans ces cas exceptionnels, les bureaux sont tenus de confirmer que le bien a été retiré du registre des actifs et de prendre les mesures correctives nécessaires, le cas échéant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB03D75" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5632A531" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les coordonnateurs concernés assignés à cette fonction dans le système </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quantum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par les bureaux de pays et les entités du siège doivent examiner régulièrement le module des actifs pour s’assurer que tous les actifs sont correctement interfacés et enregistrés dans le module des actifs. Ils doivent exécuter le programme détaillé d’acquisition qui répertorie tous les actifs acquis au cours d’une période donnée. S’ils constatent des écarts (c’est-à-dire, s’ils ne voient pas les actifs qu’ils s’attendaient à voir dans le module des actifs après que les bordereaux AP approuvés avec les profils d’éléments d’actif </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>soient</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interfacés), ils doivent contacter le service des opérations générales, bureau des services de gestion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF83405" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="106"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FF0A140" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si l’actif n’est pas en service à la date d’enregistrement dans le module des actifs, parce qu’il est franco à bord (FOB), coût et fret (CFR) ou coût, assurance et fret (CAF) ou en attente d’affectation, le gestionnaire des actifs du bureau de pays (normalement le directeur des opérations) doit entrer dans le module d’actifs et changer le statut de l’actif à « hors service ». Lorsque l’actif est mis en service, le bureau de pays doit demander au Centre mondial de services partagés du PNUD (GSSC), par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de mettre à jour le statut "en service". </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D66CA6C" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B707797" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Il est important de noter qu’une fois l’amortissement exécuté pour le premier mois sur l’actif avec le « statut en service » par défaut, le gestionnaire des actifs ne peut plus changer le statut vers « hors service ». Tout changement d'état de service doit donc être traité avant d'être capitalisé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A89420" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="4" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12477947" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toutes les pièces justificatives associées à l’achat de mobilier et de matériel doivent être conservées dans le bureau où le mobilier et le matériel sont achetés, et doivent être produites sur demande des contrôleurs ou lors de toute visite ponctuelle de vérification. Pour valider le coût d’un bien, une facture d’un tiers (fournisseur) est normalement considérée comme la pièce justificative officielle pour valider le coût.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B04509D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F957D3D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour obtenir un rapport sur tous les biens acquis au cours d’une période donnée, le rapport détaillé sur l’acquisition d’actifs du système Quantum peut être exécuté. Ce rapport permettra à un bureau de comparer ce qui a été ajouté à la gestion des actifs par rapport à ce qu’il a payé pour les actifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F25DB6" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5101CCB5" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Coûts supplémentaires devant être immobilisés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D17216E" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6A6576" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Outre le prix d’achat, le coût du mobilier et du matériel est également constitué des coûts directement attribuables au transport du mobilier ou du matériel à l’endroit et dans les conditions nécessaires à son utilisation prévue. Les coûts directement attribuables sont, entre autres :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC313F2" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coût de la préparation du site ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E0E79B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> frais de livraison et de manutention initiaux ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30220418" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> frais d’installation ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2403DDF1" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> honoraires professionnels comme les ingénieurs ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43663C7E" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> frais de transport ou de fret ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442B94BA" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coûts d’assurance (lors de l’expédition de l’actif à son emplacement).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F56D13" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20665303" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans les cas où les coûts attribuables sont connus au niveau de la demande de fourniture de biens et de service, ils peuvent être saisis comme une seule ligne et ainsi être immobilisés comme actif afin de réduire tout travail supplémentaire nécessaire pour enregistrer l’actif ultérieurement. Cependant, dans les cas où ces coûts ne peuvent pas être inclus dans la demande de fourniture de biens et de service initiale, et sont traités par le biais d’un bon de commande et d’un bordereau différent (soit parce que le fournisseur est différent ou pour une autre raison), il faut contacter le Centre mondial de services partagés du PNUD (GSSC) qui déterminera si les coûts attribuables doivent être immobilisés. Si les coûts combinés de l’actif initial et de ces coûts supplémentaires dépassent le seuil d’immobilisation des actifs de USD 5,000, l’actif doit être immobilisé. Si un actif est déjà immobilisé et que le coût attribuable supplémentaire est supérieur à 600 dollars des États-Unis ou 20 % du coût de l’actif (le montant le plus élevé des deux), un ajustement du coût de l’actif doit être effectué. Par exemple, si la valeur d’un actif est de USD 5,000 et que les coûts attribuables sont de 500 dollars des États-Unis, le coût total d’immobilisation de l’actif est de 5,500 dollars des États-Unis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108B5D27" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D816A73" w14:textId="3AE4C448" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> Si la valeur d’un actif est de USD 5,000 que les coûts attribuables sont de USD 1,050, cela représente 21 % du coût total de l’actif, mais moins de 600 dollars des États-Unis, ces coûts doivent être immobilisés parce que le seuil de 20 % a été dépassé. Pour ajouter ces coûts à l’actif d’origine, une copie de la facture pour les coûts attribuables supplémentaires, le BC et les pièces comptables des comptes créditeurs doivent être envoyés, par le coordonnateur chargé des actifs, au GSSC, par l’intermédiaire du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sinon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, les coûts seront comptabilisés en charges. Tous les mois, le directeur des opérations doit examiner le compte fret et expédition (71630 et 72215) du grand livre général (GL) pour s’assurer qu’il n’y a aucun coût comptabilisé en charges qui aurait dû être inscrit à l’actif, et si de tels coûts sont constatés, le GSSC doit être prié de rajuster le coût du bien en inversant le coût du compte de dépenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DD89FA" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6603319B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les frais d’administration et autres frais généraux ne font pas partie du coût du mobilier et du matériel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2392F5D4" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57ED9CC8" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour obtenir un rapport sur tous les ajustements traités au cours de l’année, il est possible d’exécuter le rapport détaillé des ajustements du système Quantum, qui dressera la liste de tous les ajustements apportés aux actifs existants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A48B88" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3089C94F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Achat de mobilier et de matériel pour le compte du Département de la sûreté et de la sécurité des Nations Unies (UNDSS) par le biais du code de financement 68100.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FC9A91" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F370F96" w14:textId="754AC556" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le mobilier et l'équipement acquis par le biais du code de fonds 68100 sont des actifs du Département de la sûreté et de la sécurité des Nations unies (UNDSS), mais sont gérés par le PNUD. (Voir </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="0070535F">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>’</w:t>
-[...5 lines deleted...]
-          <w:t>équipement</w:t>
+          <w:t>l'accord de niveau de service entre le PNUD et l'UNDSS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> peut également être utilisé pour l</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="4987AABD" w14:textId="77777777" w:rsidR="00FB03AF" w:rsidRDefault="00FB03AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.) Comme ces biens sont contrôlés par le PNUD, tous les biens achetés pour l'UNDSS doivent être traités conformément au catalogue.  Tous les bons de commande (demandes d'achat) doivent sélectionner des articles de cette catégorie. Les articles sélectionnés dans cette catégorie ont un préfixe "DSS". Par la suite, après le traitement des pièces justificatives, les articles UNDSS seront interfacés avec le module des actifs (AM) en tant que profil NON CAPITALISABLE. Les principaux équipements achetés pour l'UNDSS sont des véhicules. Les seules exceptions sont les articles achetés et expédiés au CO par l'UNDSS. Ces éléments doivent être ajoutés au module des avoirs par l'intermédiaire du GSSC en utilisant </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Le coordinateur des actifs doit télécharger des copies des documents justificatifs associés à cet actif de l'UNDSS (par exemple, une facture) dans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et classer tous les documents originaux avec le CO, ainsi que les autres documents pertinents relatifs aux actifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5DCE4D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FC02D86" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="5030303A" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Transferts de mobilier et de matériel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9F4771" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B84AB1D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="005E217C">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compte tenu de la complexité du traitement comptable, le coordonnateur de chaque bureau de pays ou du siège lancera tous les transferts du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et le GSSC les traitera, une fois que les transactions auront été autorisées par le gestionnaire des actifs du bureau de pays ou du siège. Des copies des formulaires de transfert d’entrée et de sortie approuvées ou des formulaires de transfert aux partenaires opérationnels seront téléchargées par le coordonnateur chargé des actifs dans le portail et approuvées par le gestionnaire des actifs du bureau de pays ou du siège. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Les documents de transfert originaux doivent être correctement archivés par le bureau de pays ou l’entité du siège.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA57B69" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD6490">
-[...73 lines deleted...]
-    <w:p w14:paraId="2D25C39C" w14:textId="24FE6887" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C21940">
+    </w:p>
+    <w:p w14:paraId="067C3900" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="1CCE0B72" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Veuillez noter la différence de traitement entre les articles de mobilier et de matériel transférés entre projets du PNUD et ceux qui sont transférés aux gouvernements ou aux organismes des Nations Unies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A35DE9" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2799D63E" w14:textId="73308FFE" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C21940">
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2456943B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...88 lines deleted...]
-    <w:p w14:paraId="0AEE08F4" w14:textId="1F39D82A" w:rsidR="00AD7E32" w:rsidRDefault="00882779" w:rsidP="00C21940">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les transferts entre deux projets du PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se feront à la Valeur Comptable Nette (VCN) (c’est-à-dire le coût d’acquisition du bien moins l’amortissement cumulé), le projet bénéficiaire transférant des ressources ou un budget correspondant à la VCN. Les coûts des services généraux de gestion seront ensuite calculés par le projet bénéficiaire au fur et à mesure que l’actif continue à être amorti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28815415" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04836966" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...548 lines deleted...]
-        <w:r w:rsidRPr="00007D94">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toutefois, lorsqu’une unité transfère l’actif et que, pour des raisons exceptionnelles valables, il n’est pas nécessaire de transférer des ressources (par exemple, lorsque les achats sont centralisés mais que l’actif est envoyé à d’autres unités ou bureaux de pays qui utilisent et contrôlent l’actif), le </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="0070535F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>)</w:t>
+          <w:t>transfert sans formulaire d’affectation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00007D94">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00007D94">
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="0070535F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>des ressources</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="0070535F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00007D94">
-[...9 lines deleted...]
-    <w:p w14:paraId="03F1BB99" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F">
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doit être utilisé. L’utilisation de ce formulaire garantit que le transfert est effectué, mais qu’aucune réaffectation budgétaire n’a lieu puisque dans ce cas, le budget initial a été confié à une unité centrale pour acheter les articles au nom des autres unités administratives ou unités opérationnelles du siège, et que ce budget doit être utilisé pour l’amortissement et d’autres aspects financiers tout au long de la vie de l’actif.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406F1145" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF66C23" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="533A9E38" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transferts à un gouvernement ou à un organisme des Nations Unies : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’unité administrative transférante effectuera le transfert à une valeur nulle et absorbera l’amortissement restant comme une perte de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transfert;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou fera don de l’actif et absorbera l’amortissement restant comme une perte de transfert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9F8662" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0AD4AA55" w14:textId="648FF8ED" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C21940">
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F32742" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...64 lines deleted...]
-    <w:p w14:paraId="2AE23E54" w14:textId="4F38BBBD" w:rsidR="00AB131F" w:rsidRDefault="003476F9" w:rsidP="00C21940">
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En résumé, le mobilier et le matériel peuvent être transférés :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0835D7A9" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...20 lines deleted...]
-        <w:r w:rsidR="00861629" w:rsidRPr="00861629">
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gouvernements - à la fin du projet ou à tout moment au cours de sa durée de vie, si le bien a été utilisé et contrôlé par le PNUD ; les transferts au gouvernement ou aux bénéficiaires ne requièrent aucune approbation du comité des marchés, du matériel et des achats ou du comité consultatif pour les achats car ils sont déjà stipulés dans les documents du projet et normalement approuvés par le comité de pilotage ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149F2937" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les organismes des Nations Unies ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FCED03" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les unités administratives du PNUD ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1D513F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les projets (changement de plan comptable-COA) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C2D0D4" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les unités opérationnelles (siège) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D220EC" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les sites (sans implications financières).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D45B149" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65AF1628" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les transferts internes au PNUD se feront à la VCN. Cela signifie que la valeur non amortie restante sera imputée au projet bénéficiaire avec un transfert de ressources proportionnel à ce montant. En résumé :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F1F82B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les transferts internes entre les projets du PNUD peuvent être soit à la VCN = 0, soit à la VCN &gt; 0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CA31DC" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Si un actif est entièrement amorti et a une VCN = zéro, il n’y aura aucun changement dans les ressources de l’une ou l’autre des parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E78D26" w14:textId="77777777" w:rsidR="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si un actif est transféré avec une VCN &gt; 0, alors il y aura un changement dans les ressources disponibles des parties concernées, c’est-à-dire que la partie donatrice verra ses ressources disponibles augmentées du montant de la VCN et la partie destinataire verra ses ressources disponibles réduites du même montant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6D2854" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661EEEE7" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour obtenir une liste de tous les transferts effectués au cours de l’année, le rapport détaillé des transferts du système Quantum doit être exécuté et il listera tous les transferts effectués pour une période donnée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBFF6BF" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E69EDA2" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enregistrement du mobilier et du matériel transférés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CE1712" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5808B8" w14:textId="50816383" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le mobilier et le matériel transférés au sein du PNUD seront amortis jusqu’au pénultième (avant-dernier) mois précédent le transfert à valeur comptable nette. Le transfert sera enregistré dans le module des actifs du système Quantum par le GSSC et sera accompagné d’un </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="0070535F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>l'accord de niveau de service entre le PNUD et l'UNDSS</w:t>
+          <w:t>formulaire</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00861629">
-[...20 lines deleted...]
-      <w:r w:rsidR="00217F1E">
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003476F9">
-[...293 lines deleted...]
-          <w:t>affectation</w:t>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="0070535F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>de transfert d’entrée et de sortie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-          <w:t>des ressources</w:t>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (lorsque le transfert se fait au sein du PNUD) ou d’un </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="0070535F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>formulaire de transfert au gouvernement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId19">
-        <w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="0070535F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...57 lines deleted...]
-    <w:p w14:paraId="520CD169" w14:textId="23126212" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C21940">
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(lorsque le transfert se fait vers un gouvernement) soumis via le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bureau par le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15536C5D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C70E661" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enregistrement des dons de mobilier et de matériel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5242F2BA" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D669B17" w14:textId="0ED36864" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="50CA88E7" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00E14B6E" w:rsidRDefault="00AB131F">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des dons d’actifs d’un projet du PNUD à un autre ne </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>peuvent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoir lieu que si l’actif a été entièrement amorti, c’est-à-dire avec une Valeur Comptable Nette. Dans ce cas, une demande doit être envoyée au GSSC via le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Il n’y aura aucune perte de cession pour la partie donatrice puisque tous les biens donnés auront été </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entièrement amortis. Pour les actifs de projet, le bureau doit s’assurer que le donateur est d’accord avec un tel arrangement s’il veut faire don d’un article qui a encore une VCN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1458B32D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="04F2E502" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C21940">
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DE7587" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans les cas où des actifs sont donnés au PNUD par une tierce partie, une demande doit être envoyée au GSSC en utilisant le formulaire des ajouts de base dans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. La lettre de don ou toute correspondance associée au don doit être jointe en tant que pièce justificative et un plan comptable valide pour le projet (que ce soit un projet de gestion ou de développement) qui utilisera l’article donné doit également être soumis dans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNAll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Le GSC enregistrera l’actif dans le module des actifs du système Quantum par le biais du processus des ajouts de base. Tous les dons effectués conformément aux normes IPSAS doivent être comptabilisés à leur juste valeur marchande. Normalement, les entités donatrices fournissent la valeur des articles donnés, mais en cas d’indisponibilité, une évaluation par des experts ou l’utilisation de valeurs de référence peut être effectuée pour estimer la juste valeur marchande. Ce processus d’évaluation est important car le don doit être comptabilisé comme un actif dans les immobilisations corporelles et comme une contribution en nature à la juste valeur marchande (la juste valeur marchande correspond à ce que tout acheteur consentant raisonnable paierait à un vendeur raisonnable de bonne volonté pour cet article dans un environnement de marché concurrentiel).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564F8E03" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4507FE5A" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Enregistrement du mobilier et du matériel acquis dans le cadre du budget des services communs (CSA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB5A6CC" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CCD3B8" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lors de l'acquisition d'actifs de locaux communs dont les coûts sont partagés avec d'autres agences, le CATALOGUE NON-PNUD doit être sélectionné pour s'assurer que les actifs sont initialement comptabilisés comme des DÉPENSES. Le bureau demandera ensuite au GSSC, par le biais du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, d'enregistrer manuellement SEULEMENT LA PART DU PNUD de l'actif dans le module de gestion des actifs du système Quantum (AM). Par exemple, si le PNUD contribue à hauteur de 50 % au coût d'un véhicule de USD 40,000, il demandera au GSSC d'enregistrer USD 20,000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E34476" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C63E34" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les biens transmis par d’autres organismes au moment de l’établissement de locaux communs doivent être enregistrés manuellement dans Quantum par le biais d’un ajout de base par le GSSC à la juste valeur marchande ou à la valeur d’évaluation au moment de la transmission. Le bureau de pays doit fournir au GSSC des pièces justificatives, comme une lettre de don et des copies des factures des biens, en vérifiant le don, la valeur et l’âge des biens. L’enregistrement de ces actifs dans Quantum doit être effectué dès que possible après l’acquisition et au plus tard un mois après la prise de possession.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4D3AD7" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D71DCD" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le bureau de pays ou l’entité du siège doit conserver les pièces justificatives originales pour tous les biens donnés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9F1730" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184984DA" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Traitement comptable pour les différentes catégories de mobilier et de matériel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577A4EB3" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2A0904" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est important d'utiliser le bon plan d'action dès le départ lors de l'acquisition d'un bien, car c'est ce plan d'action qui sera utilisé pour les futurs amortissements et les transferts comptables. L'utilisation d'un COA temporaire pour une acquisition d'actifs doit toujours être évitée car l'historique des actifs conservera ces COA dans le module des actifs, et des corrections seront nécessaires dans tous les modules et dans l'historique des actifs.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A885B8" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211E9E37" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conformément aux politiques du PNUD en matière de conservation des dossiers, tous les documents comptables doivent être correctement archivés dans le bureau où la transaction est effectuée. Tous les documents de transactions relatives à l’acquisition de mobilier et de matériel doivent être archivés conformément à ces politiques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA86A90" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E0CF433" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Matériel informatique et de communications (TIC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220112DC" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E3D3C98" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="31D44630" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C21940">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cette catégorie comprend des articles tels que les ordinateurs portables, les ordinateurs de bureau, les télécopieurs, les imprimantes, les photocopieurs, les équipements de réseau et les serveurs. Tout matériel TIC utilisé et contrôlé par le PNUD dans un site du PNUD dont le prix d’achat est supérieur ou égal à USD 5,000 sera immobilisé. Cela doit se faire automatiquement lors de la sélection de l’article d’actif dans le catalogue des approvisionnements du PNUD. Pour les équipements TIC dont le coût est inférieur à USD 5 000 mais égal ou supérieur à USD 500, les bureaux extérieurs doivent les suivre hors ligne car ces articles sont attrayants et susceptibles d'être perdus (voir la section sur les articles bloqués).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D17D76" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Équipements lourds et autres matériels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C70A0F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CD9B465" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cette catégorie comprend les immobilisations utilisées pour des projets spécifiques qui ne sont pas pris en compte comme TIC. Il s’agit notamment de générateurs, de bulldozers, de transformateurs de puissance et d’engins de travaux publics. Tous les équipements lourds et autres matériels utilisés et contrôlés par le PNUD dans un site du PNUD et dont le prix d’achat est supérieur ou égal à USD 5,000 seront immobilisés. Cela doit se faire automatiquement lors de la sélection de l’article d’actif dans le catalogue des approvisionnements du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EA6374" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08F62E0A" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Véhicules</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6750E164" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E3962B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cette catégorie comprend les voitures, les camions, les véhicules de surveillance, les motocyclettes, les autobus, les ambulances et les véhicules blindés, entre autres types de véhicules. Un grand volume de véhicules est acheté par le PNUD ou avec les ressources du PNUD. Tous ces achats ne seront pas immobilisés par le PNUD. Seuls les véhicules dont le prix d’achat est supérieur ou égal à USD 5,000 et que le PNUD utilise et contrôle dans le cadre de ses activités administratives et de développement seront immobilisés. Ainsi, les véhicules achetés entièrement dans le cadre de projets à réalisation nationale et ceux qui sont achetés par le PNUD uniquement pour être distribués à un gouvernement ne seront pas immobilisés. Les documents de transfert de titre doivent être remplis et archivés dans le bureau à l’origine du transfert des véhicules remis aux partenaires opérationnels, à l’exception de l’exécution par des ONG, afin de garantir que la gestion des assurances et d’autres risques soit synchronisée avec la propriété et le contrôle des véhicules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A04A51F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46" w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F3F6443" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tous les véhicules immatriculés au nom du PNUD mais utilisés et contrôlés par les organismes ne seront pas immobilisés dans les livres comptables du PNUD (à l’exclusion des véhicules du DSS), étant donné que les véhicules sont utilisés et contrôlés par un autre organisme. Cette situation peut survenir dans les cas où les organismes ne sont pas enregistrés indépendamment et utilisent le PNUD pour acheter tous leurs véhicules ; le nom du PNUD figure donc sur les documents de propriété mais les véhicules sont entièrement utilisés et contrôlés par d’autres organismes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF63B8D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A576890" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="247" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="5609BF71" w14:textId="03356481" w:rsidR="00234BDA" w:rsidRDefault="00882779" w:rsidP="00C21940">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tout comme les véhicules des organismes des Nations Unies immatriculés sous le nom du PNUD, le PNUD ne reconnaîtra pas comme actifs les véhicules remis aux homologues gouvernementaux même si ces véhicules sont encore immatriculés au PNUD. Cependant, une telle pratique n’est pas recommandée et doit être documentée et approuvée par le représentant résident. Dans des circonstances normales, l’immatriculation du PNUD doit être retirée des véhicules avant qu’ils ne soient remis au gouvernement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66533C12" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22345DA0" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="607E6A93" w14:textId="77777777" w:rsidR="00FB03AF" w:rsidRDefault="00FB03AF" w:rsidP="00FB03AF">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En vertu du principe de « l’intérêt assurable », seul le détenteur du titre d’un actif a un intérêt assurable à assurer un tel actif contre le risque. Occasionnellement, le PNUD détient la propriété de véhicules utilisés et contrôlés par d’autres organismes (présents ou non dans le pays) ou par d’autres partenaires opérationnels (pour diverses raisons). Dans ce cas, même si le PNUD peut être obligé de payer l’assurance et de recouvrer le coût auprès des organismes ou des partenaires opérationnels, cela ne signifie pas que le PNUD « utilise » le bien et ne doit donc PAS enregistrer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>le véhicule dans ses livres comptables. Si un bureau de pays souhaite que le partenaire d’exécution soit responsable de l’utilisation des véhicules, un accord sur l’utilisation des ressources du projet à des fins officielles doit être signé avec le partenaire d’exécution. Cet accord, qui doit être approuvé par le service juridique du Bureau des services de gestion, garantit la responsabilité de l’utilisation correcte des véhicules remis à un partenaire opérationnel dont le PNUD conserve la responsabilité par le titre et l’immatriculation. Cet accord doit être archivé au bureau avec le titre et les documents d’immatriculation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF889DB" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CD8261" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mobilier et agencements (F&amp;F)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310FABB1" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6CCB7585" w14:textId="627181C1" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C21940">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413A60B8" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...96 lines deleted...]
-    <w:p w14:paraId="546873A4" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cette catégorie comprend les bureaux, tables, postes de travail et cloisons amovibles. Tout le mobilier et les agencements utilisés et contrôlés par le PNUD dans un site du PNUD dont le prix d’achat est supérieur ou égal à USD 5,000 seront immobilisés. Cela doit se faire automatiquement lors de la sélection de l’article d’actif dans le catalogue des approvisionnements du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779D4E41" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="4BE86022" w14:textId="1E4F6811" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C21940">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D00487" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mobilier et matériel à livrer aux partenaires opérationnels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4AA50F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DAAE726" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...180 lines deleted...]
-    <w:p w14:paraId="32FCCA8B" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le mobilier et le matériel pour les projets de développement sont des articles achetés à l’aide des fonds de programme. Le traitement des actifs de projet de développement dépendra du niveau d’utilisation et de contrôle de l’actif par le PNUD (voir la sous-section sur l’enregistrement des actifs). Le tableau suivant décrit les différentes modalités d’exécution et les associations générales d’utilisation et de contrôle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60726735" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...811 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
-        <w:tblW w:w="8490" w:type="dxa"/>
-        <w:tblInd w:w="466" w:type="dxa"/>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblInd w:w="710" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="48" w:type="dxa"/>
           <w:left w:w="106" w:type="dxa"/>
           <w:right w:w="58" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2412"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1676"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="2520"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="1530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB131F" w14:paraId="15CF09C0" w14:textId="77777777" w:rsidTr="00502BCF">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="21B31B5A" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="821"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="61266B7E" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:p w14:paraId="1FEE4442" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">MODALITÉS DE </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19F69B24" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:p w14:paraId="12BD4FF3" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">MISE EN ŒUVRE ET TYPES DE </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24AA69CE" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:p w14:paraId="03B0EB0F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>PROGRAMMES &amp; FINANCEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2422" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38A9C061" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:p w14:paraId="35364065" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>S</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>GARDE / CONTRÔLE / PROPRIÉTÉ DES ACTIFS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="63461A16" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:p w14:paraId="7D512107" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">SYSTÈME DE </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13639776" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:p w14:paraId="2C6D0E8B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">CONTRÔLE </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EB638B2" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:p w14:paraId="6ED3ADDB" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>INTERNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA9F2A8" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:p w14:paraId="49C18FB6" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">ACTIF </w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TYPE D’ACTIF </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="42057C64" w14:textId="77777777" w:rsidTr="00502BCF">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="449A1D3C" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42B5C1BF" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00C26DA2" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6F2D0430" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Modalité de réalisation directe et soutien du bureau de pays à la réalisation nationale</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1. Modalité de réalisation directe et soutien du bureau de pays à la réalisation nationale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2422" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51D6A2AA" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="2D06A3FE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>PNUD**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="322B2B46" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="72CE192B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D27FC43" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="67A874EA" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="012A1137" w14:textId="77777777" w:rsidTr="00502BCF">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="00133E04" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6781F14D" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00C26DA2" w:rsidP="00C26DA2">
+          <w:p w14:paraId="676053AC" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Modalité de réalisation nationale</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2. Modalité de réalisation nationale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2422" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F13032A" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="7576D542" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Gouvernement </w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partenaire opérationnel : Gouvernement </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="176D6D8D" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6AE034C4" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Gouvernement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C108779" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="365543B5" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="7085AD21" w14:textId="77777777" w:rsidTr="00502BCF">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="2F04F2CA" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45E31FCE" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00C26DA2" w:rsidP="00C26DA2">
+          <w:p w14:paraId="7D3EC8F6" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>3.</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3. ONG</w:t>
             </w:r>
-            <w:r w:rsidR="00234BDA">
-              <w:t xml:space="preserve"> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB07755" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Garde au partenaire opérationnel : ONG</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Propriété : PNUD </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DEE9FF" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>ONG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2422" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3547FDDA" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="2AC3A7B1" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Garde au partenaire opérationnel</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>A/B</w:t>
             </w:r>
-            <w:r w:rsidR="00A04357">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> PNUD </w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="65DDA49C" w14:textId="77777777" w:rsidTr="004663F5">
+        <w:trPr>
+          <w:trHeight w:val="379"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE2FFC7" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4. Organisme des Nations Unies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25E2553C" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="7E7B71AC" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>ONG</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partenaire opérationnel - Organisme des Nations Unies </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76ECABBF" w14:textId="352FCC6B" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="60C4C167" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Organisme des Nations Unies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2422" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34250BBA" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="773C783D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Partenaire opérationnel - Organisme des Nations Unies </w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="26656E7C" w14:textId="77777777" w:rsidTr="004663F5">
+        <w:trPr>
+          <w:trHeight w:val="649"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0300D69B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5. Projets régionaux ou mondiaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3FA0F6" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="5235BB4B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisme des Nations Unies </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="725F14EC" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PNUD </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44B2890F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Organisme des Nations Unies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="000EAE4D" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="1040F0E0" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4" w:right="597"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>A B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="6F71C4D1" w14:textId="77777777" w:rsidTr="00502BCF">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="275103C8" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18801BE6" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00234BDA">
+          <w:p w14:paraId="1C4C4BDD" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6. Organisation Intergouvernementale (OIG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2422" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05BB0280" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="36071555" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">OIG </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="725BA7F6" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="48CA329F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>OIG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="414782CD" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="1004E850" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">B </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="7B15C22A" w14:textId="77777777" w:rsidTr="00502BCF">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="5E1428E3" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9877AA" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00C26DA2" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6A0AC467" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Financement commun du programme commun </w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Financement commun du programme commun </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4633AAC5" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="000D561A">
+          <w:p w14:paraId="3A1D9ED3" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2422" w:type="dxa"/>
-[...2691 lines deleted...]
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="430D2CA9" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00234BDA">
+          <w:p w14:paraId="1D62E4B6" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si le PNUD est l’organisme chef de file : PNUD </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75ECEEB5" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Si le PNUD n’est pas l’organisme chef de file : autre organisme des Nations Unies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D8E98BB" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PNUD </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028604E5" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autre organisme des Nations Unies </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A767930" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="4" w:right="597"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>A B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="18BA484F" w14:textId="77777777" w:rsidTr="004663F5">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46718660" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>8. Financement parallèle du programme commun</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3CD8A9" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Part PNUD : PNUD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15507F53" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>PNUD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3141E8" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="598F743C" w14:textId="77777777" w:rsidTr="004663F5">
+        <w:trPr>
+          <w:trHeight w:val="586"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D74CF2C" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>9. Financement par intermédiation du programme commun</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="453CA7F8" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Organismes de réalisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4304BEE5" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Autres organismes des Nations Unies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="281C1CF4" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="146C5E38" w14:textId="77777777" w:rsidTr="004663F5">
+        <w:trPr>
+          <w:trHeight w:val="1351"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6B1974" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>10. Fonds mondial de lutte contre le sida, la tuberculose et le paludisme (GFATM) (Fonds mondial)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABC7A69" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Peut être</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> une ONG, une modalité de réalisation nationale ou directe où l’un des processus mentionnés ci-dessus s’appliquerait</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BB11757" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Dépend de</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43D92E8F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>s’il</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> s’agit d’une </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DDC0880" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="5" w:right="19"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ONG, modalité de réalisation nationale ou directe ; voir ci-dessus </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3F0D8F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modalité de réalisation nationale-B </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F818EA" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modalité de réalisation directe-A </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26E0AD7D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ONG-A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1C673A9A" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Les actifs acquis pour les ONG peuvent être conservés comme actifs du PNUD ou transférés à tout moment à l'ONG, auquel cas ils ne seront pas classés comme actifs du PNUD, et peuvent donc être classés comme actifs du PNUD ou comme actifs non-PNUD (A ou B). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3FD886" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F625776" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>** Ne concerne pas le mobilier et l'équipement fournis à des tiers.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC207FB" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B91848" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Actifs de type A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Mobilier et matériel de projet utilisés et contrôlés par le PNUD qui doivent être enregistrés dans les livres comptables du PNUD, et doivent être gérés conformément aux politiques et procédures du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E52B72" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC06B1D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Actifs de type B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Mobilier et matériel de projet qui doivent être comptabilisés en charges dans les livres comptables du PNUD et doivent être gérés conformément aux politiques et procédures du partenaire opérationnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DA01F0" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B893C30" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enregistrement et étiquetage du mobilier et du matériel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD6DBC6" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FBA08B5" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mobilier et matériel immobilisés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EECD00F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF6B427" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tout le mobilier et le matériel dont le coût est supérieur ou égal à USD 5,000 et qui est sélectionné dans le catalogue du PNUD sera immobilisé lorsque les pièces comptables des comptes créditeurs seront </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traités</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et ensuite interfacées avec le module de gestion des actifs du système Quantum. Tous les documents contenant des informations relatives à la description de l’article et au coût </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>seront transférés, de l’achat jusqu’au paiement (par exemple, les bons de commande, les factures). Les dépenses ultérieures à l’immobilisation d’un article de mobilier et de matériel déjà enregistré, doivent être ajoutées au coût de l’actif lorsqu’il est probable que le PNUD réalisera des avantages économiques futurs à la suite de ces dépenses ultérieures (par exemple, une amélioration des équipements lourds qui pourrait améliorer son utilisation de manière plus efficace). Par exemple, si un générateur est dans l’avant-dernière année de sa durée de vie utile et qu’il est amélioré de façon à accroître sa performance et augmenter sa capacité de production d’électricité ou sa durée de vie, le coût supplémentaire lié à l’amélioration de sa performance doit être immobilisé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6A1ACE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D93141F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les dépenses ultérieures doivent être d’un montant qui justifie l’ajustement (c’est-à-dire USD 600 ou 20 % de la valeur comptable nette de l’actif, selon le montant le plus élevé). Si le coût de l’actif était de USD 100 000 et la VCN de USD 20,000 et que l’ajustement s’élève à USD 6,000, il est alors supérieur à 20 % de la valeur de la VCN de USD 20,000, il faut ajuster le coût.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E77C773" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="742B469D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dépenses à ne pas immobiliser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B40EBF2" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A886F2" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les dépenses liées à la réparation ou à l’entretien du mobilier et du matériel, comme les pièces de rechange, l’entretien des véhicules et les remplacements de pneus, effectuées pour rétablir ou maintenir les avantages économiques futurs ou le potentiel de service d’un actif, sont comptabilisées en charges. Ces dépenses ne doivent PAS être immobilisées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104DB833" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A03E8B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mobilier et matériel à étiqueter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8C0EF2" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E263973" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tout le mobilier et le matériel qui répond aux exigences d’immobilisation doit être étiqueté dès réception afin de faciliter la surveillance et le contrôle. Toute convention d’étiquetage appropriée peut être utilisée dans la mesure où elle est appliquée de manière cohérente et remplit sa fonction (surveillance et contrôle). Quantum génère des numéros séquentiels d’étiquettes pour chaque unité administrative qui peuvent être utilisés, mais la convention d’étiquetage d’Quantum peut ne pas répondre aux besoins d’identification des actifs d’une unité administrative. Un exemple de convention d’étiquetage est une étiquette alphanumérique qui identifie le type d’actif, le projet et le numéro séquentiel (comme l’étiquette d’identification d’Quantum). Par exemple, pour un ordinateur portable dont le coût est de USD 5,000 et qui porte le numéro d’identification d’actif Quantum 10014, une étiquette appropriée peut être ICT/MGT/10014. Les étiquettes doivent être solidement fixées aux actifs. Pour les véhicules, la plaque d’immatriculation servira de numéro d’identification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B76BB07" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F1FBF8" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le coordonnateur chargé des actifs et le directeur des opérations doivent examiner mensuellement l’état d’avancement et les résultats pour s’assurer que TOUS les actifs ont des numéros d’étiquettes uniques et qu’il n’y a pas de doublons, car il s’agit d’un contrôle clé du suivi et de l’identification des biens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125C3FD3" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78093640" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Les bureaux peuvent également étiqueter des actifs non immobilisés « tentants » ou dont ils ont la garde, d’une valeur comprise dont le coût est inférieur à USD 5 000 mais égal ou supérieur à USD 500, afin d’en faciliter le suivi, la gestion et la protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147322B9" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2007D539" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Numéros de série</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678BA028" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="728BFE10" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les numéros de série DOIVENT être saisis dans le module de gestion des actifs du système Quantum pour TOUS les matériels enregistrés dans le module de gestion des actifs du système Quantum. Pour les véhicules, le numéro de châssis ou le code VIN servent de numéro de série. Ces champs sont essentiels pour l’inventaire physique, ainsi que les numéros d’étiquettes, car ils sont les identifiants uniques de chaque actif.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9E9C5A" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E1224F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les directeurs des opérations du siège du PNUD et du bureau de pays et les coordonnateurs chargés des actifs doivent établir un rapport mensuel des actifs détenus par leur unité administrative (le rapport de service) pour s’assurer que tous ont un numéro de série unique. Ceci afin de s’assurer qu’il n’y a AUCUN enregistrement en double dans le registre des actifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EDDCAF" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D37F0F4" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mise à jour des dossiers sur le mobilier et le matériel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1623A725" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70CFFC7F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ajouts, ajustements, transferts et liquidations manuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76168DF8" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A514A6B" w14:textId="5F5888F6" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les dossiers du module de gestion des actifs du système Quantum (AM) pour le mobilier et le matériel doivent être mis à jour en temps opportun, afin de garantir que des informations précises sur les biens sont saisies dans le module AM à tout moment. Au moins une fois par mois, le coordonnateur chargé des actifs du bureau de pays ou de l’entité du siège doit examiner les transactions du module AM pour les acquisitions nécessitant des ajouts manuels, des ajustements, des transferts et des informations sur la liquidation </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="0070535F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et veiller à ce qu’elles soient complètes et exactes. Toutes ces transactions d'actifs seront traitées par le GSSC à la demande du gestionnaire d'actifs concerné. Le coordinateur des actifs utilisera les pages d'entrée Acquisition d'actifs, Ajustement d'actifs et Transfert d'actifs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour soumettre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la demande, et télécharger des copies des pièces justificatives des transactions (par exemple, les factures pour le coût initial et tout coût supplémentaire lié au fret et à l'installation ; et les formulaires de transfert pour les transferts). Ces demandes provenant du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seront approuvées par le gestionnaire d'actifs. Tous les documents relatifs aux transactions doivent être conservés dans les dossiers du CO ou du siège. Toute autre information telle que les numéros de série pour les équipements TIC, et les numéros de châssis et/ou VIN pour les équipements et véhicules lourds (au lieu des numéros de série pour les véhicules) doit également être incluse.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA0D74A" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64702BB7" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mobilier et matériel transférés entre bureaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E49F2CF" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35F4B52F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le mobilier et le matériel transférés d’un bureau à un autre </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doivent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> être transférés du rapport sur les actifs du bureau qui les cède et enregistrés dans le rapport sur les actifs du bureau récepteur. Les formulaires de transferts en sortie ou en entrée doivent être utilisés pour enregistrer et approuver ces transactions. Dans le cas du déménagement temporaire d’un bien, les rapports sur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>l’actif du bureau de sortie et du bureau récepteur doivent indiquer « prêté à (venant de) » pour le bien. Ces transferts seront effectués à la VCN et les ressources budgétaires transférées en conséquence, de l’unité réceptrice à l’unité transférante. S’il existe une exigence valable de ne pas transférer les ressources budgétaires, le formulaire de transfert sans affectation des ressources DOIT être utilisé. Par exemple lorsqu’une entité centrale comme le Bureau des systèmes d’information et de la technologie informatique ou le service des opérations générales achète des articles pour le compte nom d’autres bureaux parce qu’il dispose de fonds centraux et doit transférer les articles dans les bureaux respectifs dès leur livraison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D79894" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75052AB2" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mobilier et matériel transférés à un autre organisme ou une autre unité administrative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6243F310" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D08527" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le mobilier et les matériels qui ont été transférés à un autre organisme doivent être retirés du registre des actifs du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519108ED" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44104B2F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour le mobilier et les matériels qui ont été transférés à une autre unité administrative, le GSSC enregistrera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la transaction par le biais de la liquidation et de l’ajout de base dans le module de gestion des actifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402110CF" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8E9AA8" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ajustements et dépréciations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD0077C" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43BBDB77" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les ajustements de valeur d’un actif peuvent être à la hausse ou à la baisse. Les ajustements à la hausse sont principalement de nature financière, par exemple l’ajout de frais de transport et d’installation. La dépréciation est un exemple d’ajustement à la baisse. Pour plus d’informations sur les dépréciations, voir la section « Dépréciation, perte de valeur et reprise de perte de valeur ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DF3FA5" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4799677F" w14:textId="2A8E410F" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tous les ajustements et toutes les dépréciations seront traités par le GSSC, par l’intermédiaire de demandes du bureau de pays et de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’entité du siège via le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, avec les pièces justificatives étant téléchargées dans le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="00F30BE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="00F30BE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les approbations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>données par le gestionnaire des actifs. Tous les documents relatifs aux transactions seront archivés aux niveaux requis au bureau de pays et au siège.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632442B5" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01201637" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Protection et contrôle du mobilier et du matériel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4700E424" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="083D20B5" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les bureaux de pays, les entités du siège décentralisées et les entités du siège sont tenus de veiller à ce que des contrôles adéquats soient en place pour s’assurer que le mobilier et le matériel sont correctement entretenus et protégés. Ces mesures de protection peuvent inclure des verrous, des portails et des alarmes de véhicules si nécessaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1C86B6" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C620C6" w14:textId="06E8C36B" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les équipements tels que les ordinateurs portables doivent être sécurisés avec un câble de verrouillage approprié. Lorsqu’un ordinateur portable n’est pas fixé à un câble de verrouillage, il doit être placé en lieu sûr dans un tiroir ou une armoire de rangement verrouillés lorsqu’il n’est pas utilisé, même pendant de courtes périodes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E4087A" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lorsqu’un fonctionnaire voyage en mission officielle, et notamment par avion, l’ordinateur portable doit rester avec le fonctionnaire et ne doit pas être placé dans un bagage non accompagné ou enregistré.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E25DACE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D47EA4C" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les membres du personnel doivent connaître la politique de sécurité en vigueur au PNUD afin d’assurer la protection des biens du PNUD qui leur sont confiés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785027E0" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5"/>
+    <w:p w14:paraId="0C407655" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Coordonnateur chargé des actifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200847EA" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78BB95D9" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bien que la responsabilité de la gestion du mobilier et des équipements incombe en dernier ressort au chef du bureau, le chef de chaque unité ou division organisationnelle a la responsabilité globale de tout le mobilier et les équipements de l'unité ou de la division et doit désigner un coordinateur, appelé coordinateur des actifs, pour la gestion des articles. Le coordinateur des actifs est chargé de veiller à ce que les détails pertinents sur le mobilier et l'équipement soient saisis dans le module des actifs d'QUANTUM en temps voulu, que les actifs soient étiquetés, que le mouvement des actifs soit contrôlé et suivi, et que les actifs soient sauvegardés conformément aux procédures de contrôle interne et aux règlements et politiques du PNUD. Pour des raisons pratiques, les unités dont le personnel est réparti sur plusieurs étages ou dans plusieurs bâtiments doivent désigner plus d'un point de contact. Toutes les transactions sur le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seront initiées par le coordinateur des actifs et approuvées par le gestionnaire des actifs. Le coordonnateur des actifs doit jouer le rôle de "coordonnateur des actifs" du système pour lui permettre de soumettre des demandes au GSSC par le biais du portail de demandes de service du PNUD.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F70AEBA" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EBEA04" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Le coordinateur des actifs peut mettre à jour les informations suivantes sur les actifs directement dans le module AM : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657D6A20" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>- Localisation,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175D4331" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>- Numéro d'identification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE7620D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>- Numéro de série</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA96FDB" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>- Gardien, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7134E405" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="151C8E41" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les droits d'accès sont attribués au "coordinateur des biens" dans ARGUS.  Le coordinateur de la sécurité du bureau ARGUS peut attribuer ce rôle dans l'Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0389FF9A" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601F5BF5" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le coordinateur des actifs est également responsable de l'examen du rapport AM (Dashboard) - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="0070535F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>LINK</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Les bureaux doivent s'efforcer d'obtenir une notation verte à tout moment et le coordinateur des actifs doit prendre toutes les mesures correctives lorsque la notation passe au jaune ou au rouge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E17BBDE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8F02C5" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C6A3894" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gestionnaire des actifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620946A7" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E85A0C" w14:textId="2E62A761" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le gestionnaire des actifs sera responsable de modifier la date de mise en service si celle-ci diffère de la date de réception. Le système définira automatiquement par défaut la date de réception comme date de mise en service. Pour les articles avec </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="0070535F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Incoterms 2020</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> franco à bord (FOB), coût </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">et fret (CFR) et assurance et fret (CAF) ou les articles en attente d’attribution après des achats en grandes quantités, la date de réception et la date de mise en service seront différents. Il peut aussi y avoir d’autres raisons pour lesquelles un bien n’est pas mis en service immédiatement. Le gestionnaire des actifs doit changer le statut de l’actif en « hors service » et demander ensuite au GSSC du réajuster à « en service » lorsque l’actif est fonctionnel et opérationnel. Le gestionnaire des actifs est un rôle Quantum complémentaire qui peut être attribué à plusieurs employés d’un même bureau. Ce rôle approuve toutes les transactions soumises au GSSC par l’intermédiaire du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Le coo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rdonnateur sécurité Argus du bureau peut attribuer ce rôle Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D34EFC" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5989DE1B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mobilier et matériel prêtés au personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191A935E" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9443A8" w14:textId="033042B3" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il incombe au coordonnateur chargé des actifs de s’assurer que, lorsque du matériel est affecté ou prêté à un membre du personnel pour un usage officiel ou personnel, il signe un certificat de responsabilité ou </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="0070535F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0070C0"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>un formulaire d’accord de prêt de matériel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="0070535F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0070C0"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en anglais) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qui n’est annulé que lorsque l’article est retourné en toute sécurité. Le certificat ou le formulaire d’accord de prêt doit inclure une déclaration attestant que le fonctionnaire certifie et comprend que l’actif lui a été prêté, et qu’en cas de perte ou de dommage, il doit en informer immédiatement le directeur des opérations et qu’il peut être tenu responsable des coûts encourus sur décision du Comité des marchés, du matériel et des achats (CAP). Le matériel de bureau prêté aux membres du personnel doit toujours être enregistré dans le registre du matériel dans des </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0070C0"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>fiches de prêts</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le coordonnateur chargé des actifs doit s’assurer que le matériel est retourné rapidement avant la réaffectation du fonctionnaire ou son départ du PNUD, en s’assurant que le matériel est inclus dans la liste de contrôle d’autorisation utilisée pour le personnel quittant l’organisation. Le formulaire de prêt de matériel doit être déposé dans les bureaux concernés prêtant le matériel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F45AF2" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4651EABA" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mobilier et matériel partagés </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA6C24D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B78F0EB" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD est responsable de l’ensemble du mobilier et du matériel dont il a l’usage, la propriété et le contrôle. Pour le mobilier et le matériel partagés, le PNUD doit comptabiliser sa contribution dans les biens communs ainsi que pour les bâtiments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BF4541" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D0BF4E" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Locaux communs (bâtiments)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1847F45F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B769C9B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les bâtiments acquis pour les locaux communs à partir de budgets partagés doivent être enregistrés et comptabilisés en fonction des scénarios suivants pour les locaux communs :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3062B3B6" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9844" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1461"/>
+        <w:gridCol w:w="3252"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="4881"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="6804C8D4" w14:textId="77777777" w:rsidTr="004663F5">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="559518F2" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Scénarios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3291" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B771C7E" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="53EACEDC" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...12 lines deleted...]
-              <w:t>arrangement</w:t>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Type d’arrangement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="538D0A74" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="720EAAAE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="34" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="34"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64D6E792" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="37B6D078" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="34" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="34"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="237EA74E" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="7B685DC9" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="34" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="34"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CE517F4" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6DE2F22F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="34" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="34"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BD4C376" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="3671F32E" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="34" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="34"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C5B34D8" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="4C8AFA29" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="34" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="34"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52073E66" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="0AABD78E" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="34" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="34"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AF1B9AD" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="7D792232" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="34" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="34"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="266D0DE5" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="2B21E089" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="34" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="34"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40BAE155" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="4DAFB1B9" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="34" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="34"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C635D3B" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6841EAC2" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="34" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="34"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AFC9B17" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="43D80B8A" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="34" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="34"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77D6A874" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="523F78A9" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Traitement comptable </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="2A482ED5" w14:textId="77777777" w:rsidTr="00C26DA2">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="109B1286" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60E587DA" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="1A995A44" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="2" w:right="7" w:firstLine="0"/>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="7"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Immeuble acheté ou construit</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1. Immeuble acheté ou construit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6099A756" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="00A25661">
+          <w:p w14:paraId="08288FBD" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3291" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01B57E30" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="171EFF82" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">organisme chef de file </w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1a. Construit ou acheté exclusivement par l’organisme chef de file </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AB6B927" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="1B3CDA66" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EE9CC1C" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="08932910" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="2" w:right="23" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="23"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t>organisme chef de file</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1a. Enregistrer le bâtiment comme une immobilisation dans les livres comptables de l’organisme chef de file</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="5B50AE98" w14:textId="77777777" w:rsidTr="00AD7E32">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="1DE6A72E" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="809"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E3960FF" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="28224BA3" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3291" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A4AD247" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="46BC8574" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">1b. Construction commune ou </w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1b. Construction commune </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5371DE1C" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="495899CB" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>achat par tous les organismes des Nations Unies</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>achat</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par tous les organismes des Nations Unies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5262BCBA" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6710D4BD" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30EEFC45" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="0BBE4841" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>1b. Enregistrer le bâtiment comme une immobilisation dans les livres comptables de chaque organisme en fonction de la politique de chaque organisme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w14:paraId="7B394CA7" w14:textId="77777777" w:rsidTr="00C26DA2">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="73FFB5B5" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4146DAA8" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="34A840B7" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3291" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="563F25EA" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="35C77E61" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F9E5567" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="4148172B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="083F30A1" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="05ADB4DA" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="3D1A363A" w14:textId="77777777" w:rsidTr="00C26DA2">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="273297A1" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="665"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="603E9D66" w14:textId="77777777" w:rsidR="008E2A83" w:rsidRDefault="00882779">
+          <w:p w14:paraId="33EAC888" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>exploitation commercial</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2. Bail d’exploitation commercial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3291" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D294046" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="511BD2E9" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>organisme chef de file agit en tant que mandant et supporte tous les risques du bail</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2a. L’organisme chef de file agit en tant que mandant et supporte tous les risques du bail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12939EB1" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="337715C1" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="443B96EF" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="7A8A502C" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-              <w:t>autres agences</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2a. Inscrire les charges locatives dans les livres comptables de l’organisme chef de file qui impute le recouvrement des coûts à d’autres agences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="2249C075" w14:textId="77777777" w:rsidTr="00C26DA2">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="685ED5DB" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="937"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="319F1C06" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="5AEFC7D7" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3291" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4002DA90" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00234BDA">
+          <w:p w14:paraId="3BD26077" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-              <w:t>agent pour le compte de tous les organismes des Nations Unies</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2b. L’organisme chef de file intervient en tant qu’agent pour le compte de tous les organismes des Nations Unies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48878B9F" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="10CB9B83" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13042D47" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6E19A1BE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>2b. Inscrire les charges locatives dans les livres comptables de chaque organisme en fonction des coûts imputés et conformément à la politique de chaque agence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w14:paraId="26A7BCF9" w14:textId="77777777" w:rsidTr="00C26DA2">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="2994707D" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0268FCCF" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="193F18B0" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3291" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10B73C70" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="24A2E185" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="609640BF" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="17B26D08" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F3EC8BB" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="330D8AD9" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="0EFC7641" w14:textId="77777777" w:rsidTr="00C26DA2">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="74F4F085" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C096CDC" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00234BDA">
+          <w:p w14:paraId="3EAC3417" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>t</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3. Droit d’utiliser le bâtiment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3291" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60A1E393" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6F573789" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t>organisme chef de file</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3a. Bâtiment donné exclusivement pour être utilisé par l’organisme chef de file</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DA46C53" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="7FFA7329" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67DC7189" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="4620D76B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t>organisme chef de file</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3a. Inscrire les charges locatives et l’apport en nature dans les livres comptables de l’organisme chef de file</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="411553A0" w14:textId="77777777" w:rsidTr="00C26DA2">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="64C18942" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06515B28" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="73BC178C" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3291" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A22C234" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="11E0522B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>3b. Bâtiment donné au système des Nations Unies pour être utilisé par plusieurs agences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22813955" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="65BCFC48" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52812FD8" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="1E274CFF" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>apport en nature dans les livres comptables de chaque organisme en fonction du montant et conformément à la politique de chaque agence</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3b. Inscrire les charges locatives et l’apport en nature dans les livres comptables de chaque organisme en fonction du montant et conformément à la politique de chaque agence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="79C58A21" w14:textId="77777777" w:rsidTr="00C26DA2">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="3D732AB5" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A35F903" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6FBB92C6" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="339EEAC4" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="09FAA20E" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Locaux donnés</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4. Locaux donnés</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72A132A6" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6F27AAC1" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3291" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D20F527" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="5FCEACBE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6469B3E7" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="16C5CDF7" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4627A3D9" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="3D7B4782" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="0C95ACA5" w14:textId="77777777" w:rsidTr="00C26DA2">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="11C448F6" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A510D13" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="063A2B7D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3291" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="026F59C3" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="00A303B3" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>de file</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4a. Donné exclusivement à l’organisme chef de file</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04D348BD" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="08D1A0BB" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="389A254C" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6D0FC9F9" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="88"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t>immobilisation, et apport en nature à la juste valeur marchande dans les livres comptables du PNUD</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4a. Enregistrer le bâtiment en tant qu’immobilisation, et apport en nature à la juste valeur marchande dans les livres comptables du PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="20158A97" w14:textId="77777777" w:rsidTr="00C26DA2">
+      <w:tr w:rsidR="0070535F" w:rsidRPr="0070535F" w14:paraId="34835D60" w14:textId="77777777" w:rsidTr="004663F5">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="650CEA8A" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="322FCC07" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3291" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B8E9D9B" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6EB2E708" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> au Système des Nations Unies</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4b. Donné au Système des Nations Unies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="219" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6941053E" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="00C26DA2">
+          <w:p w14:paraId="60560A7A" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E7315BA" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="5FDCCBCD" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>apport en nature</w:t>
+            <w:r w:rsidRPr="0070535F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4b. Enregistrer le bâtiment comme une immobilisation dans les livres comptables de chaque organisme en fonction du montant de la contribution et de l’apport en nature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75728CCF" w14:textId="77777777" w:rsidR="00E14B6E" w:rsidRDefault="00E14B6E" w:rsidP="00E14B6E">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2EA206EA" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1065"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F00D16" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Scénarios Type d'accord Traitement comptable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588B6452" w14:textId="77777777" w:rsidR="0030214F" w:rsidRDefault="0030214F" w:rsidP="0030214F">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4C32C2CF" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5268536B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Acheté ou Construit </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CAF1FC4" w14:textId="77777777" w:rsidR="0030214F" w:rsidRDefault="0030214F" w:rsidP="0030214F">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="07551002" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6553D1EC" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Bâtiment 1a. Construit ou acheté exclusivement par l'organisme chef de file 1a. Inscrire le bâtiment comme actif immobilisé dans les livres de l'organisme chef de file 1b. Construit ou acheté conjointement par toutes les agences des Nations Unies 1b. Inscrivez le bâtiment comme actif immobilisé dans les livres de chaque agence, selon la politique de chaque agence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE130C9" w14:textId="77777777" w:rsidR="0030214F" w:rsidRDefault="0030214F" w:rsidP="0030214F">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5BA94996" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0878ED31" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Bail commercial </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2498FD6C" w14:textId="77777777" w:rsidR="0030214F" w:rsidRDefault="0030214F" w:rsidP="0030214F">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="22302148" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B798EA4" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le bail commercial 2a. L'agence principale agit en tant que mandant et assume tous les risques du bail 2a. Enregistre les frais de location dans les livres de l'agence principale, qui facture le recouvrement des coûts aux autres agences 2b. L'agence chef de file agit en tant qu'agent pour le compte de toutes les agences des Nations unies 2b. Inscrire les frais de location dans les livres de chaque agence sur la base des coûts alloués et conformément à la politique de chaque agence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316D0788" w14:textId="77777777" w:rsidR="0030214F" w:rsidRDefault="0030214F" w:rsidP="0030214F">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7161E7FE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540DE0E0" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Don d'un droit d'utilisation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BC5E14" w14:textId="77777777" w:rsidR="0030214F" w:rsidRDefault="0030214F" w:rsidP="0030214F">
-[...11 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3378D6E7" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59550107" w14:textId="2A9D996B" w:rsidR="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>au système des Nations unies pour une utilisation multi-agences 3b. Inscrivez les frais de location et les contributions en nature dans les livres de chaque agence, selon la politique de chaque agence.</w:t>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:t>Bâtiment 3a. Bâtiment donné à l'usage exclusif de l'organisme chef de file 3a. Inscrire les frais de location et la contribution en nature dans les livres de l'organisme chef de file 3b. Bâtiment donné au système des Nations unies pour une utilisation multi-agences 3b. Inscrivez les frais de location et les contributions en nature dans les livres de chaque agence, selon la politique de chaque agence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F19C2F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B220B4E" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Donné </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44825E07" w14:textId="77777777" w:rsidR="0030214F" w:rsidRDefault="0030214F" w:rsidP="0030214F">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="74189529" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1F4053" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Don de locaux 4a. Don exclusif à l'organisme chef de file 4a. Inscrire le bâtiment comme immobilisation et la contribution en nature à sa juste valeur marchande dans les livres du PNUD 4B. A été cédée au système des Nations Unies 4b. Inscrivez le bâtiment en tant qu'immobilisation dans les livres de chaque agence en fonction du montant apporté et de la contribution en nature.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6856CDB4" w14:textId="77777777" w:rsidR="0030214F" w:rsidRDefault="0030214F" w:rsidP="0030214F">
-[...4 lines deleted...]
-    <w:p w14:paraId="4690C5C1" w14:textId="61408AE7" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C21940">
+    <w:p w14:paraId="3FF3A8DD" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A1F1BE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-      </w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans les scénarios où il existe une copropriété et un contrôle conjoint des actifs, l’achat sera réparti proportionnellement aux contributions des divers organismes. Par conséquent, le PNUD ne comptabilisera que sa part du coût de l’actif.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC3B621" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B2EDAFE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrôles obligatoires de la gestion du mobilier et du matériel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9420C3" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B98E30" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En plus des mesures indiquées plus haut, la liste ci-dessous présente les contrôles obligatoires de la gestion du mobilier et du matériel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2990ADDE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6ADCBD" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les fonctions d’enregistrement, de garde, d’inventaire physique et de rapprochement de l’inventaire physique doivent être assurées par différentes parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A31640" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F997C0E" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’inventaire physique du mobilier et du matériel est effectué au moins une fois par trimestre et certifié deux fois par an par l’équipe de direction des opérations du PNUD et de ses projets. Le personnel chargé des finances et de la comptabilité doit rapprocher les résultats des enregistrements des biens pour vérifier l’utilisation actuelle et le besoin continu de l’actif.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E38E0A8" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="370F5005" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le chef de bureau, par l’intermédiaire du directeur des opérations et des chefs de projet du PNUD, est chargé de certifier les résultats de l’inventaire physique semestriel de l’ensemble du mobilier et du matériel dans leurs bureaux et zones de programme, et de soumettre la certification au bureau des services de gestion, bureau des opérations générales dans les délais prévus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617D9220" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="295BCC50" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aucun mobilier ou matériel ne doit être acquis par le PNUD ou un partenaire opérationnel (IP), qu’il soit acheté, donné ou prêté, sans l’approbation préalable (au PNUD, cela est normalement fait par l’intermédiaire d’Quantum et des pièces justificatives) du chef de projet ou du chef de bureau désigné de la région où le projet est mis en œuvre (conformément au tableau des pouvoirs approuvé pour le PNUD ou le partenaire opérationnel). Ces approbations doivent être documentées et archivées au bureau concerné.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B9E81D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="140A6C37" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>L’ensemble du mobilier et du matériel du PNUD, y compris le matériel informatique, doit être utilisé uniquement à des fins officielles. Pour toute autre utilisation, l’approbation doit être obtenue conformément aux directives applicables à l’utilisation non officielle. Ces approbations doivent être documentées et archivées avec les dossiers du bureau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE63EFD" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120B54EB" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La protection du mobilier et du matériel relève de la responsabilité du chef de projet pour les biens du projet et du directeur des opérations pour les biens de gestion. Ils doivent s’assurer que des contrôles physiques appropriés sont en place pour protéger les immobilisations contre la perte, les dommages, le vol ou le larcin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C56927" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B5FD655" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le mobilier et le matériel doivent être adéquatement assurés afin de minimiser l’impact de la perte totale ou partielle en cas d’incendie, de perte ou d’autres risques assurables. Ces coûts assurables doivent être inclus dans le budget du projet au stade de la planification. En général, le PNUD assure lui-même tout le matériel de bureau, ce qui signifie qu’il absorbe le coût de la perte de tout matériel. Pour les véhicules, l’assurance responsabilité civile doit être la norme minimale. Cependant, dans les cas où le projet opère dans un environnement à risque (où le vol et la perte d’actifs sont courants), il faut souscrire une assurance tous risques. Se référer à la police d’assurance pour plus de détails sur les exigences du PNUD en matière d’assurance. Tous les documents relatifs à la police d’assurance des véhicules doivent être archivés auprès des directeurs des opérations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AE5A90" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D51E6D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Exercice d’inventaire physique du mobilier et du matériel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFD2CD0" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EAD1303" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un décompte physique du mobilier et du matériel doit être effectué au moins une fois par trimestre pour s’assurer que les informations figurant dans les données d’Quantum sur les immobilisations correspondent aux biens physiquement présents au siège, à l’entité du siège décentralisée ou au bureau de pays, et s’assurer ainsi que les documents comptables sont complets pour permettre la production des rapports des donateurs et des états financiers. Deux fois par an, chaque entité du siège, entité du siège décentralisée ou bureau de pays doit soumettre au siège les résultats de l’exercice d’inventaire physique, certifié par le représentant résident ou le chef de bureau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BF1FB3" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2FE60D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsqu’un bureau effectue ses opérations sur les actifs en temps opportun, au fur et à mesure qu’elles surviennent tout au long de l’année, et maintient de bons contrôles sur ses actifs, l’exercice d’inventaire physique doit être relativement simple et aboutir à peu d’éléments de rapprochement, voire aucun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B995A43" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55289880" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chaque bureau de pays, entité du siège décentralisée et entité du siège doit confier la responsabilité de coordonner le processus d’inventaire physique de l’existence du mobilier et du matériel au coordonnateur de l’inventaire physique des immobilisations (PVC). Cette personne doit être un membre du personnel ayant des connaissances en finances ou en comptabilité, conformément aux lignes directrices du dispositif de contrôle interne. Le PVC est responsable de la mise en place d’une équipe (à l’exclusion du coordonnateur chargé des actifs, aux fins de séparation des fonctions) chargée d’effectuer l’exercice d’inventaire physique. Le PVC rapproche </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>les résultats. Le coordonnateur chargé des actifs est chargé de préparer la lettre de certification à signer par le représentant résident ou le chef de bureau et de la soumettre ensuite au siège.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116F5060" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="766B3F99" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsqu’un décompte des immobilisations est physiquement réalisé, le processus doit garantir que :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B73D0CA" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751D80C3" w14:textId="6D7B7CAE" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toutes</w:t>
+      </w:r>
       <w:r>
-        <w:t>Dans les scénarios où il existe une copropriété et un contrôle conjoint des actifs, l</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les immobilisations physiquement inspectées, c’est-à-dire le mobilier, l’équipement électrique, les équipements lourds et les véhicules d’une valeur supérieure ou égale à 1 500 dollars des États-Unis, ont été correctement enregistrées dans le module des actifs au cours de l’année ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E1BF91" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A7EC190" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tous</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les champs pertinents, par exemple le numéro de série, le numéro d’identification, le dépositaire et le site sont saisis pour chaque actif ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD4B1BD" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B38663" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> soumissions pour les liquidations ont été préparées à l’aide du formulaire de demande de liquidation des actifs (RAD). [Pour plus d’informations, voir les détails dans la section sur la liquidation des biens.] Ces formulaires RAD doivent être archivés au bureau de pays ou à l’entité du siège et des copies téléchargées dans le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lors de la soumission de la demande de liquidation au GSSC ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57375F00" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02447771" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actions de liquidation, pour les bureaux de pays et les entités du siège, sont enregistrées dans Quantum par le GSSC sur présentation des demandes du bureau de pays ou de l’entité du siège (en utilisant le formulaire de liquidation dans le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>), du formulaire RAD dûment approuvé et des approbations CAP, RACP ou ACP (sur la base des seuils d’approbation appropriés sur la VCN de l’actif) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A6E7DF" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791A03DE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vérification de tous les actifs non immobilisés peut être effectuée mais doit être exclue de la certification de l’exercice d’inventaire physique ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761352C8" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5BBBAA" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>examen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’état physique des biens, et, en cas de dommage, d’obsolescence technologique ou de dégradation, demander au GSSC d’apporter les changements de valeur appropriés ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003B5017" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E7C21F9" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demandes d’ajustement de valeur et de liquidation des biens perdus, endommagés ou volés sont soumises au GSSC en utilisant les formulaires pertinents d’ajustement de valeur, de dépréciation et de liquidation dans le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B304052" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0520838D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le coordonnateur chargé des actifs doit tenir des registres appropriés pour tout écart détecté au cours du comptage des biens sous garde (non immobilisés) entre les années précédentes et l’année en cours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B637224" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="411EB894" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas d’écart ou de non-comptabilisation des biens, une enquête doit être menée par le bureau de pays, le chef de l’entité du siège décentralisée et l’entité du siège pour en déterminer la cause. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">S’il y a une erreur dans le numéro de série ou tout autre champ de données, les données doivent être corrigées dans le module des actifs du système Quantum par le bureau de pays et, le cas échéant, par le GSSC (en soumettant la demande appropriée par l’intermédiaire du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>). Par exemple, un numéro d’identification manquant sera enregistré par le bureau de pays, et les champs de tableaux manquants seront enregistrés par le GSSC. Une note doit être rédigée indiquant que l’actif a été entré avec un numéro de série erroné. Toutes les pièces justificatives, telles que les factures indiquant les numéros de série, doivent faire partie de l’enquête ou du dossier tenu par le bureau de pays ou l’entité concernée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529BD603" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6E1F89" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À la fin de l’exercice d’inventaire physique des immobilisations, le représentant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou le chef de l’entité du siège décentralisée ou le chef de l’entité du siège doit signer le rapport pour certifier qu’il est exact et que l’exercice d’inventaire physique a bien été effectué. La certification du rapport d’exercice d’inventaire physique doit être soumise au siège du PNUD à la Division des services administratifs dans les délais prévus, et une copie de tous les documents de travail relatifs à l’inventaire physique et du rapport de certification final doit être déposée au bureau de pays ou à l’entité du siège.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBC9A91" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="248297AD" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Véhicules</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41018A02" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73185779" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les renseignements complets sur les véhicules (par exemple, le modèle, les numéros de châssis et de moteur, l’année d’acquisition et la valeur unitaire) doivent être saisis dans le module des actifs du système Quantum, pour être pris en compte dans les rapports AM. Les données seront utilisées pour assurer les véhicules de direction officiels dans le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cadre de l’assurance responsabilité civile excédentaire du PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qui couvre les sinistres excédentaires non couverts par l’assurance responsabilité civile locale obligatoire du bureau de pays. Les véhicules officiels de plus de cinq (5) ans ou 100 000 kilomètres (ou 62 000 milles) doivent être évalués et considérés aux fins de liquidation, à moins que le véhicule ne soit encore en bon état d’utilisation (la liquidation des véhicules usagés sert principalement à gérer les risques d’accidents et les coûts de réparation et d’entretien). Cette disposition ne constitue pas une approbation inconditionnelle de la liquidation du véhicule basé sur son kilométrage. Le bureau doit considérer des facteurs sous-jacents, particulièrement la condition du véhicule, et exposer dans une formulaire RAD une description complète du cas ainsi qu’une justification raisonnée de la décision de liquider le véhicule. Il est important de noter qu’à l’heure actuelle, le PNUD a une durée de vie de remplacement recommandée différente de la durée de vie utile comptable utilisée pour l’amortissement (qui est de 12 ans). Concrètement, cela signifie que les bureaux qui disposent de véhicules de moins de 12 ans auront toujours une VCN dans les dossiers du PNUD au lieu d’avoir une VCN nulle. Les dossiers des véhicules officiels doivent donc être utilisés comme outil pour la planification du budget et des remplacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E0BA9E" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5363E40A" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapports obligatoires de certification des immobilisations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3026A7" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6447B865" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tous les semestres et à la fin de l’année, tous les bureaux de pays, toutes les entités du siège décentralisées et les entités du siège produisent le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rapport Quantum sur la mise en service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rapport récapitulatif Quantum sur la gestion </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rapprochée avec le rapport de vérification de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>l’inventaire physique des immobilisations de leur unité administrative ; et les soumettent au service des opérations générales et au bureau des services de gestion au plus tard le 31 juillet pour la certification semestrielle et au plus tard le 31 janvier pour la fin de l’année (ces délais peuvent varier selon les circonstances, ces changements seront toujours communiqués aux bureaux) accompagnés d’une lettre certifiant l’exactitude des chiffres de l’actif. Cette lettre de certification doit être dûment signée par le représentant résident pour les bureaux de pays et par les chefs des entités du siège pour le siège, étant donné que la responsabilité de la protection des immobilisations incombe à ce niveau de décision. En signant la lettre de certification et les rapports Quantum, le représentant résident ou le chef de l’entité du siège confirme que tous les actifs enregistrés dans le module des actifs du système Quantum sont représentés par des actifs qui ont été physiquement vérifiés et qui sont en état de fonctionnement (c’est-à-dire non obsolètes ou détériorés). Le service des opérations générales et le bureau des services de gestion examineront les rapports Quantum et les lettres de certification pour chaque entité du siège et chaque bureau de pays pour la validation des chiffres qui figureront dans les états financiers. Cependant, même pendant la période d’examen, il incombe au bureau de pays ou à l’entité du siège de prendre les mesures correctives identifiées. Le rôle du service des opérations générales et du bureau des services de gestion tout au long de ce processus est d’assurer la qualité et de valider l’exactitude des numéros de certification pour la production finale des notes relatives aux immobilisations dans les états financiers du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E79F1D4" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="173F2484" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Écarts entre le décompte physique et les enregistrements d’actifs d’Quantum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C688EE7" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="023F218B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque des divergences subsistent entre le décompte physique des actifs et le rapport Quantum sur les actifs après que des mesures ont été prises pour éliminer ou corriger les données erronées et incomplètes, et après s’être assuré que les rapports ont été correctement exécutés, un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dossier Quantum sur les écarts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour les actifs figurant dans Quantum et qui n’ont pas été trouvé sur site, et un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dossier d’ajout d’actifs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour les biens présents sur site et qui ne figurent pas Quantum doit être rempli et doit accompagner la lettre de certification ainsi qu’une évaluation et une indication des mesures qui ont été ou seront prises (comme la soumission au comité des marchés, du matériel et des achats ou au comité consultatif pour les achats, pour l’autorisation d’un ajustement approprié dans les registres). Voir la sous-rubrique liquidation et comptabilisation en pertes d’actifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF67B15" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDCA733" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dépréciation, perte de valeur et reprise de perte de valeur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680746D0" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3479FE" w14:textId="356B0D22" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La dépréciation est une perte des avantages économiques futurs ou du potentiel de service d’un actif, au-delà de la comptabilisation systématique de la perte des avantages économiques futurs ou du potentiel de service de l’actif au moyen de l’amortissement. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les actifs doivent passer par un test de dépréciation au cours de l’exercice de vérification et de certification biannuel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par les membres de l’équipe de l’inventaire physique, et toute dépréciation doit être signalée au coordonnateur de l’inventaire physique des immobilisations. Des exemples de dépréciation sont l’ajustement de la valeur d’un véhicule après un accident majeur, des équipements lourds à la suite d’une panne majeure, la détérioration physique d’un actif due à une utilisation inappropriée ou une baisse de valeur due à des facteurs économiques externes comme une récession</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lorsqu’un bureau de pays ou une entité du siège a connaissance d’une dépréciation d’actifs, ses observations doivent être documentée et, dans la mesure du possible, obtenir une confirmation par une tierce partie, par exemple un évaluateur ou un expert en assurance en cas d’accident. De plus, en temps opportun, demander au GSSC d’effectuer la transaction par l’intermédiaire du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en utilisant le formulaire de dépréciation en téléchargeant des copies de tous les rapports de tierces </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>parties pour valider le rapport de dépréciation ou le rapport du coordonnateur de l’inventaire physique des immobilisations. Toute dépréciation soumise pour être traitée doit être supérieure à 600 dollars des États-Unis ou 20 % de la valeur comptable nette de l’actif, selon le montant le plus élevé. Par exemple, si un actif a une VCN de 10 000 dollars des États-Unis et que sa dépréciation est de 700 dollars des États-Unis et que 20 % de sa VCN représente 2 000 dollars des États-Unis, il ne faut pas ajuster à 700 dollars des États-Unis, car 20 % de la VCN est le montant le plus élevé des deux et que 700 dollars des États-Unis est inférieur à ce montant de 2 000 dollars des États-Unis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A38FCB5" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07439A47" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une perte de valeur sera comptabilisée par le GSSC pour toutes les demandes de dépréciation soumises par des bureaux de pays ou des entités du siège qui sont admissibles en vertu des conventions comptables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47824632" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="4" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BCBD30A" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD doit évaluer à chaque date de vérification et de certification biannuelle s’il existe un quelconque indice qu’une perte de valeur constatée au cours des périodes antérieures n’existe plus ou a pu diminuer. Le PNUD utilise le principe de la confirmation négative et, par conséquent, les unités sont tenues d’indiquer dans la lettre de certification biannuelle uniquement les cas où une dépréciation est identifiée. Lorsqu’une telle indication existe, elle sera signalée dans la lettre de certification. Le PNUD déterminera si la perte de valeur doit être entièrement ou partiellement reprise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056C0F89" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D9CB9A3" w14:textId="77777777" w:rsidR="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’équipe d’inventaire physique identifiera tout changement dans les actifs qui ont déjà été reconnus comme dépréciés et soumettra une demande de reprise de perte de valeur en utilisant le formulaire du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Les reprises de perte de valeur doivent être égales à 1 500 dollars des États-Unis ou 20 % de la valeur comptable nette de l’actif.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A74D35" w14:textId="77777777" w:rsidR="00F30BE8" w:rsidRDefault="00F30BE8" w:rsidP="004663F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC0130B" w14:textId="77777777" w:rsidR="00F30BE8" w:rsidRPr="0070535F" w:rsidRDefault="00F30BE8" w:rsidP="004663F5">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="784DBEB7" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assurance du mobilier et du matériel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599A79A6" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1639C939" w14:textId="478D0413" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>achat sera réparti proportionnellement aux contributions des divers</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A96A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l convient de noter que le service des opérations générales et le bureau des services de gestion du siège à New York utilisent les données des rapports sur le mobilier et le matériel pour souscrire une assurance pour le mobilier et le matériel du siège, conformément aux dispositions légales obligatoires en matière de location. Cette directive en matière d’assurance ne s’applique pas actuellement aux bureaux de pays car le mobilier et le matériel de chaque bureau ont un régime d’assurance autonome et que le PNUD remplace les articles, au besoin. Pour plus de précisions, se reporter à la section POPP sur l’assurance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E9431C" w14:textId="77777777" w:rsidR="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="320473E6" w14:textId="77777777" w:rsidR="004663F5" w:rsidRPr="0070535F" w:rsidRDefault="004663F5" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC053E0" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rôles et responsabilités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695E95E2" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA8F350" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Autorisation d’acquérir des immobilisations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288B39B4" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="003168C4" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’administrateur assistant, chef de la section des achats (CPO) du bureau des services de gestion (BMS) est responsable de toutes les immobilisations acquises, contrôlées et gérées par le PNUD. Le CPO délègue le pouvoir d’acquérir, de contrôler et de gérer les actifs à chaque chef d’entité du siège, représentant résident, chef d’entité du siège décentralisée et au chef du service des opérations générales et du bureau des services de gestion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028CC76D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DCB581E" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le respect du dispositif de contrôle interne est obligatoire pour l’acquisition de mobilier et de matériel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0075F7" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05BA611F" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Responsabilités des unités administratives (entités du siège, entités du siège décentralisées et bureaux de pays)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2C9450" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B42A7C9" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Acquisition par demande d’achat électronique / bon de commande / reçu / bordereau AP ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472BCB58" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mise à jour des numéros d’identification, des numéros de série, du dépositaire dans le module AM ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7624DC96" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Inventaire physique des actifs en fonction de leur localisation et comparaison/rapprochement avec les rapports Quantum sur l’état d’avancement et les résultats ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2F5CBA" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Demande d’ajustement des actifs (coût) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57053DAF" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modification du statut « hors service » des actifs avant l’exécution de la dépréciation ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1C54FC" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Demande de catégorisation des actifs ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF555C2" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Demande de dépréciation de l’actif ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE7EA63" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Demande au GSSC de transfert des actifs (entrant et sortant de l’unité administrative) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E17BBFE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Changement de la localisation des actifs ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F93EBFE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Demande d’ajout d’actifs par le biais du GSSC (correction d’erreurs dans un catalogue, une construction ou une amélioration locative) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D15E9D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identification des actifs obsolètes, non fonctionnels ou ayant dépassé leur durée de vie utile pour liquidation, et traitement des liquidations conformément aux procédures ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1327AA18" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prise de mesures pour corriger les erreurs et les irrégularités identifiées par le GSSC ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B51456" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problèmes de plus en plus pressants nécessitant des clarifications ou des changements à la politique de la part du service des opérations générales et du bureau des services de gestion ; lancement des transactions dans le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DA1B3C" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Approbation par le gestionnaire des actifs de toutes les transactions liées aux actifs émanant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>du coordonnateur chargés</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des actifs ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E53872B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Inventaire physique des actifs et remise des certifications semestrielles dans les délais impartis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25754335" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Responsabilité des Bureaux régionaux et des Centres régionaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9FFFC7" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B243F9E" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4" w:hanging="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Supervision des bureaux de pays en ce qui concerne la mise en œuvre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des politiques et procédures du PNUD sur les immobilisations corporelles ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A997CB" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4" w:hanging="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Coordination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des actions nécessaires pour que les bureaux de pays effectuent en temps voulu l’inventaire physique et la certification </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D312946" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4" w:hanging="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour la résolution efficace des problèmes liés aux actifs ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42095D2A" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4" w:hanging="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Suivi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mensuel des problèmes liés au tableau de bord des actifs et suivi avec les bureaux de pays ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C47DBF6" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4" w:hanging="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Remontée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au bureau des services de gestion des questions complexes qui nécessitent une interprétation des directives ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCE660C" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4" w:hanging="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aide et appui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au partage des connaissances et à la formation dans le domaine de la gestion des actifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682DD9F6" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="420F9918" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Responsabilité du service des opérations générales (service des opérations générales et bureau des services de gestion)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7108AE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="3AFF4DF6" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F">
+    </w:p>
+    <w:p w14:paraId="6A66E8AE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Stratégie et élaboration de politiques ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F94397" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services consultatifs en gestion de l’actif de l’organisation ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA2AC4E" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Partenariat d’affaires ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B90BDF" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Traitement des services consultatifs de complexité de niveau 2 nécessitant ou liés à :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A093432" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conseil au bureau, pôle, ou bureau de pays sur la gestion de l’actif, les rapports et la certification des actifs ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E240EE6" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Interprétation des directives qui nécessitent des clarifications dans une situation spécifique inhabituelle ou inexistante pour certains cas. Résolution des situations complexes en 3 à 5 jours ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685C51E3" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Problèmes présentant des risques élevés ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BE647B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Questions d’audit dans le domaine de la gestion de l’actif nécessitant un soutien sur les réponses ou une perspective sur les réponses de l’organisation ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B21958D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identification et remontée aux bureaux ou pôles de problèmes complexes et chroniques sur la gestion des actifs présentant un risque ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52733E61" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Formulation et compilation de rapports normalisés pour soutenir l’information de la gestion et le contrôle ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2CE854" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonctions centralisées </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que prévu dans le sous-processus suivant « Amortissement, rapprochements et fonctions centralisées ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D9B73C" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="086EF61D" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C21940">
+        <w:ind w:right="41"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CC4DFD" w14:textId="77777777" w:rsidR="004663F5" w:rsidRDefault="004663F5" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E5AE898" w14:textId="77777777" w:rsidR="004663F5" w:rsidRDefault="004663F5" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16572EAC" w14:textId="0DD8B9C1" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Responsabilité du Centre mondial de services partagés du PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A646F7" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AFD3A55" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="760" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se reporter au sous-processus suivant « Amortissement, rapprochements et fonctions centralisées ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB3CF76" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="760" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="002A89A9" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modèles et formulaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEFB6D0" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59454006" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport du PNUD sur la mise en service des actifs (dans Quantum)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B61526" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport récapitulatif du PNUD (dans Quantum)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74562D04" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport détaillé du PNUD sur les acquisitions (dans Quantum)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2909E6F8" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport détaillé du PNUD sur les ajustements de valeur (dans Quantum)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073C73B6" w14:textId="07E233A2" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport détaillé du PNUD sur les transferts (dans Quantum)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352FC34B" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Siège :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0463D43D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D1E049" w14:textId="0BE38274" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...391 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="08446921" w14:textId="3DCB0A0F" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C21940">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="004663F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de demande de vente, de liquidation d’actifs (RAD) inférieure à 5 000 dollars des États-Unis</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="004663F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> - </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="004663F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Siège</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029605DF" w14:textId="32106340" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...146 lines deleted...]
-    <w:p w14:paraId="3DCACAD2" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C21940">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="004663F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de demande de vente, de liquidation d’actifs (RAD) supérieure à 5 000 dollars des États-Unis - Siège</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506BFC13" w14:textId="39BC5030" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...106 lines deleted...]
-    <w:p w14:paraId="53EF0DDE" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00BF6035" w:rsidP="00E14B6E">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="004663F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de demande de liquidation de biens non immobilisés - Siège</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B24A5B" w14:textId="085D1549" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:left="1440" w:right="0"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="6893541B" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00BF6035" w:rsidP="00E14B6E">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="004663F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de vente PC - Siège</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="004663F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DB73A8" w14:textId="76064ECF" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:left="1440" w:right="0"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="0497F630" w14:textId="649F8BF0" w:rsidR="00AB131F" w:rsidRDefault="00BF6035" w:rsidP="00E14B6E">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="004663F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de demande de relocalisation d’actifs - Siège</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F0AB68" w14:textId="6B0A4B5D" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:left="1440" w:right="0"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="3C2CD14D" w14:textId="3B652632" w:rsidR="00AB131F" w:rsidRDefault="00BF6035" w:rsidP="00E14B6E">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="004663F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de demande de transfert d’actifs entrants / d’actifs sortants - Siège</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EC712D" w14:textId="04FA2BD8" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:left="1440" w:right="0"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="538AEC03" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00BF6035" w:rsidP="00E14B6E">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="004663F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de demande d’approbation d’ajustement de valeur d’actifs - Siège</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BE8E43" w14:textId="0C70B718" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:left="1440" w:right="0"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="27CCBF68" w14:textId="7743E765" w:rsidR="00AB131F" w:rsidRDefault="00BF6035" w:rsidP="00E14B6E">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="004663F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de demande de réintégration d’actifs - Siège</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCE7747" w14:textId="5E0E0FEA" w:rsidR="00F30BE8" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:left="1440" w:right="0"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="13BB51D6" w14:textId="21DCB04F" w:rsidR="00AB131F" w:rsidRDefault="00BF6035" w:rsidP="00E14B6E">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="004663F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de registre du matériel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B6A9A3" w14:textId="5C8570F4" w:rsidR="00F30BE8" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:left="1440" w:right="0"/>
-[...56 lines deleted...]
-      <w:r w:rsidR="00C7251F">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Formulaire d’accord de prêt de matériel</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...230 lines deleted...]
-    <w:p w14:paraId="2B5B6939" w14:textId="150C16C4" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C21940">
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="00F30BE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="00F30BE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="00F30BE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5318EF82" w14:textId="064B1E88" w:rsidR="00F30BE8" w:rsidRPr="004663F5" w:rsidRDefault="00F30BE8" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...141 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="5D53A582" w14:textId="652A70C8" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C21940">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="0070535F" w:rsidRPr="004663F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de demande de mobilier</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0070535F" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070535F" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0070535F" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0070535F" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617AD5CF" w14:textId="76C18CDC" w:rsidR="00F30BE8" w:rsidRPr="00F30BE8" w:rsidRDefault="00F30BE8" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...131 lines deleted...]
-      <w:r w:rsidR="00CD40FC">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="004663F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de radiation pour valeur nette comptable (VNC) supérieure à 1 000 USD – Bureau de pays/Siège</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-    <w:p w14:paraId="0CF0E991" w14:textId="3605BDB5" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C21940">
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9396BC" w14:textId="3E449F79" w:rsidR="00F30BE8" w:rsidRPr="004663F5" w:rsidRDefault="00F30BE8" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...114 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...159 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidR="006516D5">
+        <w:r w:rsidRPr="004663F5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
           </w:rPr>
-          <w:t>UNall</w:t>
+          <w:t>Formulaire de transfert d'actifs entrant/sortant du Siège sans incidence sur les ressources</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00217F1E">
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...140 lines deleted...]
-    <w:p w14:paraId="4094FD80" w14:textId="77777777" w:rsidR="000E6D1C" w:rsidRDefault="000E6D1C" w:rsidP="000E6D1C">
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D492F6" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070535F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bureaux de pays :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B16CAE0" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2471AF3F" w14:textId="0ADEEB60" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
-[...659 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
-[...57 lines deleted...]
-    <w:p w14:paraId="0191D664" w14:textId="77777777" w:rsidR="00667CE3" w:rsidRPr="00724E04" w:rsidRDefault="00667CE3" w:rsidP="00667CE3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/node/4706"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Formulaire de demande de vente, de liquidation d’actifs (RAD) inférieure à 5 000 dollars des États-Unis - Bureau de pays</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="00F30BE8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385CBC62" w14:textId="24F87C8C" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="52DA7021" w14:textId="77777777" w:rsidR="003C26A6" w:rsidRPr="00724E04" w:rsidRDefault="003C26A6" w:rsidP="00667CE3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00F30BE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/node/4701"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Formulaire de demande de vente, de liquidation d’actifs (RAD) supérieure à 5 000 dollars des États-Unis - Bureau de pays</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="00F30BE8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B3D3CA" w14:textId="6BCEC2F3" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="210C7100" w14:textId="77777777" w:rsidR="00BA094F" w:rsidRPr="00724E04" w:rsidRDefault="003C26A6" w:rsidP="003C26A6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/node/3436"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Formulaire de demande de transfert d’actifs entrants / d’actifs sortants - Bureau de pays</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="00F30BE8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D0E492" w14:textId="7619D80A" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="7557D168" w14:textId="77777777" w:rsidR="00BA094F" w:rsidRPr="00724E04" w:rsidRDefault="00480745" w:rsidP="00724E04">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/node/5036"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Formulaire de demande d’approbation d’ajustement de valeur d’actifs - Bureau de pays</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="00F30BE8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DD7601" w14:textId="5881E9E6" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="45097CC4" w14:textId="77777777" w:rsidR="00BA094F" w:rsidRPr="00724E04" w:rsidRDefault="00BA094F" w:rsidP="00724E04">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/node/4726"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Transfert du titre de propriété des actifs du PNUD au gouvernement - Bureau de pays</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="00F30BE8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D384D5" w14:textId="0AF6F68C" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="180439F5" w14:textId="77777777" w:rsidR="00480745" w:rsidRPr="00724E04" w:rsidRDefault="00F400A7" w:rsidP="00724E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de transfert d'actifs entrant/sortant du Bureau de pays sans allocation de ressources</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F30BE8" w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179BCAAE" w14:textId="174932A9" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="00F30BE8" w:rsidP="004663F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...499 lines deleted...]
-        <w:r w:rsidR="00AE7775">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="004663F5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="0563C1"/>
+            <w:lang w:val="fr-FR"/>
           </w:rPr>
-          <w:t>Formulaire de demande de vente, de liquidation d</w:t>
-[...41 lines deleted...]
-          <w:t> dollars des États-Unis</w:t>
+          <w:t>Formulaire de transfert d'actifs entrant/sortant du Bureau de pays sans allocation de ressources</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId38">
-[...862 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBB3ABE" w14:textId="77777777" w:rsidR="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0085DA56" w14:textId="77777777" w:rsidR="00F30BE8" w:rsidRDefault="00F30BE8" w:rsidP="0070535F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F54D837" w14:textId="77777777" w:rsidR="00F30BE8" w:rsidRDefault="00F30BE8" w:rsidP="0070535F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E36165" w14:textId="77777777" w:rsidR="00F30BE8" w:rsidRPr="0070535F" w:rsidRDefault="00F30BE8" w:rsidP="0070535F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC97A70" w14:textId="1627DB6D" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6B1EB5" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B86080D" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F" w:rsidP="004663F5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A02B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="004663F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293F7E3A" w14:textId="77777777" w:rsidR="008A02B2" w:rsidRPr="008A02B2" w:rsidRDefault="008A02B2" w:rsidP="00666B06">
+    <w:p w14:paraId="5FEFD621" w14:textId="77777777" w:rsidR="0070535F" w:rsidRPr="0070535F" w:rsidRDefault="0070535F" w:rsidP="0070535F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...13 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId55"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E90036E" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="0070535F">
+      <w:headerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="even" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="first" r:id="rId42"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1452" w:right="1432" w:bottom="1511" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12A70C7A" w14:textId="77777777" w:rsidR="00BF10D5" w:rsidRDefault="00BF10D5">
+    <w:p w14:paraId="619FF7E2" w14:textId="77777777" w:rsidR="00FA66B6" w:rsidRDefault="00FA66B6" w:rsidP="00F30BE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B26251D" w14:textId="77777777" w:rsidR="00BF10D5" w:rsidRDefault="00BF10D5">
+    <w:p w14:paraId="731F1B08" w14:textId="77777777" w:rsidR="00FA66B6" w:rsidRDefault="00FA66B6" w:rsidP="00F30BE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4423EA05" w14:textId="77777777" w:rsidR="00B5752B" w:rsidRDefault="00B5752B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FD5CAEC" w14:textId="77777777" w:rsidR="0070535F" w:rsidRDefault="0070535F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="30D59211" w14:textId="77777777" w:rsidR="00B5752B" w:rsidRDefault="00B5752B">
+  <w:p w14:paraId="27D6A557" w14:textId="77777777" w:rsidR="0070535F" w:rsidRDefault="0070535F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2899D9C7" w14:textId="4619A1D8" w:rsidR="00B5752B" w:rsidRDefault="00B5752B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21909921" w14:textId="555693FA" w:rsidR="0070535F" w:rsidRPr="004663F5" w:rsidRDefault="0070535F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004663F5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004663F5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004663F5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004663F5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>23</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004663F5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>26</w:t>
+    </w:r>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Date d’entrée en vigueur</w:t>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidR="000C4652">
-      <w:t xml:space="preserve"> : </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
     </w:r>
-    <w:r w:rsidR="000C4652" w:rsidRPr="000C4652">
-[...2 lines deleted...]
-    <w:r w:rsidR="000C4652" w:rsidRPr="000C4652">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 25/07/2016 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Version n</w:t>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Version</w:t>
     </w:r>
-    <w:r w:rsidRPr="000D4C25">
+    <w:r w:rsidR="00F30BE8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
-      <w:t>o</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve"> : </w:t>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00F30BE8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="004663F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1956525081"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{66902676-1FCC-4C35-A5DC-D32C66E3128C}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00B0136E">
+        <w:r w:rsidRPr="004663F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="28ED4BA0" w14:textId="77777777" w:rsidR="00B5752B" w:rsidRDefault="00B5752B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C40F041" w14:textId="77777777" w:rsidR="0070535F" w:rsidRDefault="0070535F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="327AFB83" w14:textId="77777777" w:rsidR="00B5752B" w:rsidRDefault="00B5752B">
+  <w:p w14:paraId="424DDF21" w14:textId="77777777" w:rsidR="0070535F" w:rsidRDefault="0070535F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E5BC660" w14:textId="77777777" w:rsidR="00BF10D5" w:rsidRDefault="00BF10D5">
+    <w:p w14:paraId="27E65AF5" w14:textId="77777777" w:rsidR="00FA66B6" w:rsidRDefault="00FA66B6" w:rsidP="00F30BE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3378DA77" w14:textId="77777777" w:rsidR="00BF10D5" w:rsidRDefault="00BF10D5">
+    <w:p w14:paraId="5C70C89B" w14:textId="77777777" w:rsidR="00FA66B6" w:rsidRDefault="00FA66B6" w:rsidP="00F30BE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="18A30DF6" w14:textId="04EA7364" w:rsidR="00B5752B" w:rsidRDefault="00B5752B" w:rsidP="00E14B6E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="416F0725" w14:textId="3F5D121B" w:rsidR="0070535F" w:rsidRDefault="00F30BE8" w:rsidP="00E14B6E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26AC82F6" wp14:editId="3D01B0DA">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67242278" wp14:editId="704B50FF">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="2023" b="15579"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="303059" cy="602330"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="5BF113CF" w14:textId="77777777" w:rsidR="0016375D" w:rsidRDefault="0016375D">
+  <w:p w14:paraId="51A240E5" w14:textId="77777777" w:rsidR="00F30BE8" w:rsidRDefault="00F30BE8" w:rsidP="00E14B6E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00114D1E"/>
-[...296 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A952B11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42DEB4D0"/>
     <w:lvl w:ilvl="0" w:tplc="E00CE760">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -14579,263 +17594,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5088" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5808" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6528" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FA56A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A5E9AC2"/>
     <w:lvl w:ilvl="0" w:tplc="808E60E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -15003,489 +17806,62 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1BF8660C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="115A5C6E"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14A1254F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="83C0BEF4"/>
-[...423 lines deleted...]
-    <w:tmpl w:val="AC3E4262"/>
+    <w:tmpl w:val="EFD2D89E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15516,285 +17892,70 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20772EC5"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22B8331D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="083AE5FC"/>
-[...1 lines deleted...]
-      <w:start w:val="40"/>
+    <w:tmpl w:val="97D67A72"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1206F50E">
-[...45 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="3E8E5BE6">
+    <w:lvl w:ilvl="1" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...153 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1488" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -15817,230 +17978,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...178 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30167F18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28220E14"/>
     <w:lvl w:ilvl="0" w:tplc="584CF078">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -16208,1078 +18190,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1D10535E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...1026 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EEE7CF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="580C27BA"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17321,51 +18276,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40356AB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="377023AE"/>
     <w:lvl w:ilvl="0" w:tplc="E00CE760">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -17421,1363 +18376,643 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5088" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5808" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6528" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42503E78"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B1C29F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="91701B42"/>
-[...1 lines deleted...]
-      <w:start w:val="3"/>
+    <w:tmpl w:val="A3AC6E4C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F2801A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="218AFD24"/>
+    <w:lvl w:ilvl="0" w:tplc="DDA48D0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50BCCC48">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5DDC5B98">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35F67618">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1A3E29AA">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="DE7256D0">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="DDBC2EB2">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DC0066FE">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="AC641C44">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46AA3DE1"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52043794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2CF62564"/>
+    <w:tmpl w:val="C772F912"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5261130E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="552251EA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EC0C4D76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1488" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53831408"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="034AA760"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1488" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53FA654A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60BC632E"/>
     <w:lvl w:ilvl="0" w:tplc="AD96000E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4806435B"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D320CF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9BF8F030"/>
-[...997 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="CBA63E72"/>
+    <w:lvl w:ilvl="0" w:tplc="20D4D08E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -18833,867 +19068,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...815 lines deleted...]
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DD50182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="021C50EA"/>
     <w:lvl w:ilvl="0" w:tplc="A224E0CA">
       <w:start w:val="15"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -19861,51 +19280,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8056DF48">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F9A573C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFB85AA4"/>
     <w:lvl w:ilvl="0" w:tplc="BD445A76">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -20073,151 +19492,164 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1F660852">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62036240"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="677C5B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="05B69080"/>
-    <w:lvl w:ilvl="0" w:tplc="E00CE760">
+    <w:tmpl w:val="FDA2E250"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="768" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000F">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1488" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2928" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3648" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5088" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5808" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67AC75A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22B269EE"/>
     <w:lvl w:ilvl="0" w:tplc="E00CE760">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -20273,564 +19705,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5088" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5808" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6528" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...512 lines deleted...]
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77A140A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8938A93E"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20872,363 +19791,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78E52B01"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="793373CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="183C232E"/>
-[...1 lines deleted...]
-      <w:start w:val="25"/>
+    <w:tmpl w:val="52088784"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705"/>
-[...226 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1488" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2208" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2928" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3648" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4368" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5088" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5808" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6528" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C74306D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EBC610A"/>
     <w:lvl w:ilvl="0" w:tplc="3D52F20C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -21273,590 +19966,195 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1565331076">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="1" w16cid:durableId="382560092">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1357610391">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="2" w16cid:durableId="476992021">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="382560092">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="3" w16cid:durableId="2050061579">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1725370328">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="4" w16cid:durableId="107700276">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1910800357">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1900095751">
+  <w:num w:numId="5" w16cid:durableId="751123890">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="815872678">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="6" w16cid:durableId="1217397935">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="244733125">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="7" w16cid:durableId="1354769849">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="573316760">
+  <w:num w:numId="8" w16cid:durableId="1136870373">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="800732967">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1967927148">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1005783713">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1574848419">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="161359615">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1751610788">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1906718400">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1716153954">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2147042667">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="972753574">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1057244976">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1852252561">
-[...80 lines deleted...]
-  <w:num w:numId="37" w16cid:durableId="1036471460">
+  <w:num w:numId="20" w16cid:durableId="725639774">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="2061200652">
-[...27 lines deleted...]
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="21" w16cid:durableId="544097299">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AB131F"/>
-[...322 lines deleted...]
-    <w:rsid w:val="00FE5DFF"/>
+    <w:rsidRoot w:val="0070535F"/>
+    <w:rsid w:val="004663F5"/>
+    <w:rsid w:val="00581F2F"/>
+    <w:rsid w:val="005B1A5A"/>
+    <w:rsid w:val="006C116C"/>
+    <w:rsid w:val="0070535F"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F30BE8"/>
+    <w:rsid w:val="00FA66B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="397B0BEA"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="0F71B1A2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FB8D34E9-3BAE-466B-9194-569184E13A31}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -22197,1675 +20495,859 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007343E7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007343E7"/>
+    <w:rsid w:val="0070535F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007343E7"/>
+    <w:rsid w:val="0070535F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070535F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070535F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070535F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070535F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070535F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070535F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:u w:val="single" w:color="000000"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070535F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0070535F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="007343E7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070535F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:u w:val="single" w:color="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:rsid w:val="007343E7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070535F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070535F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070535F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070535F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070535F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070535F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070535F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070535F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0070535F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070535F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0070535F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070535F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0070535F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070535F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070535F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070535F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0070535F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070535F"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
-    <w:rsid w:val="007343E7"/>
+    <w:rsid w:val="0070535F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...81 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C649CE"/>
+    <w:rsid w:val="0070535F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="4" w:hanging="370"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C649CE"/>
+    <w:rsid w:val="0070535F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D6714B"/>
+    <w:rsid w:val="0070535F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0070535F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BC7451"/>
+    <w:rsid w:val="00F30BE8"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F30BE8"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BC7451"/>
+    <w:rsid w:val="00F30BE8"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...40 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...534 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/ofrm/SitePages/Asset_Management.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ_Furniture_Request_Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/asm/HQ-PC-Sales-Form.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/oolts/oso/go/administrative%20services/HQ_Asset_Reinstatement_Form.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.custhelp.com/app/main/services" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.custhelp.com/app/main/services" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.custhelp.com/app/main/services" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/asm/HQ-RAD-Disposal-USD2500-and-above-Form.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/asm/Asset-Transfer-In-Transfer-out-Form.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/ofrm/SitePages/Asset_Management.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_COs_Template_for_recording_assets_outside_Atlas.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.custhelp.com/app/main/services" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://92.241.80.168/AMDTest/Logon.asp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_COs_Transfer_Title_Assets_Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/asm/Equipment-Log-Form.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4716" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.custhelp.com/app/main/services" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/asm/HQ-Asset-Adjustment-Approval-Form.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4421" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/oolts/oso/go/Administrative%20Services/Non-Asset-Disposal-Form_Nov%2016.docx?Web=1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_COs-Asset-Adjustment-Approval-Form.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_COs-RAD-Disposal-USD2500-and-above-Form.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.custhelp.com/app/main/services" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.custhelp.com/app/main/services" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.kuehne-nagel.com/fr_fr/other-link/incoterms-2020/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/asm/HQ-Asset-Relocation-Form.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.kuehne-nagel.com/fr_fr/other-link/incoterms-2020/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4421" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5021" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ_Furniture_Request_Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4401" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/ofrm/SitePages/Asset_Management.aspx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4416" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_COs-RAD-Disposal-USD2500-and-above-Form.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_COs_Transfer_Title_Assets_Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/ofrm/SitePages/Asset_Management.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4716" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_COs_Template_for_recording_assets_outside_Atlas.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4716" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4416" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3441" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4421" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://92.241.80.168/AMDTest/Logon.asp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3456" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...627 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -23972,733 +21454,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>63305</Characters>
+  <Pages>26</Pages>
+  <Words>10976</Words>
+  <Characters>62569</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>527</Lines>
-  <Paragraphs>148</Paragraphs>
+  <Lines>521</Lines>
+  <Paragraphs>146</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>74263</CharactersWithSpaces>
+  <CharactersWithSpaces>73399</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...72 lines deleted...]
-</file>