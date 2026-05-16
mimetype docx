--- v0 (2025-10-16)
+++ v1 (2026-05-16)
@@ -1,10186 +1,18496 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="107EFAFF" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="2FAB573C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Mobiliario y Equipo: Adquisición y Mantenimiento  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726FBD29" w14:textId="77777777" w:rsidR="00C21940" w:rsidRDefault="00C21940" w:rsidP="00C21940">
+    <w:p w14:paraId="5B3E787B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A0DECE" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Alcance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FED731D" w14:textId="77777777" w:rsidR="00CB0409" w:rsidRPr="00C21940" w:rsidRDefault="00CB0409" w:rsidP="00521441">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="64902953" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Debido a la similitud en el tratamiento contable, esta sección describe las políticas y los procedimientos operativos para las siguientes clases de activos que se denominaron Mobiliario y Equipo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7365F301" w14:textId="77777777" w:rsidR="00CB0409" w:rsidRPr="00CB0409" w:rsidRDefault="00CB0409" w:rsidP="00521441">
+    <w:p w14:paraId="098E409A" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0"/>
+        <w:ind w:left="1440" w:right="4"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mobiliario y accesorios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2928548B" w14:textId="77777777" w:rsidR="00CB0409" w:rsidRPr="00CB0409" w:rsidRDefault="00CB0409" w:rsidP="00521441">
+    <w:p w14:paraId="3151198E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0"/>
+        <w:ind w:left="1440" w:right="4"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Equipo de comunicaciones y TI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B40109F" w14:textId="77777777" w:rsidR="00CB0409" w:rsidRPr="00CB0409" w:rsidRDefault="00CB0409" w:rsidP="00521441">
+    <w:p w14:paraId="0F4E2C9D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0"/>
+        <w:ind w:left="1440" w:right="4"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Maquinaria pesada y otros equipos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CA591D" w14:textId="77777777" w:rsidR="00CB0409" w:rsidRPr="00CB0409" w:rsidRDefault="00CB0409" w:rsidP="00521441">
+    <w:p w14:paraId="45123636" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0"/>
+        <w:ind w:left="1440" w:right="4"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Vehículos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C96D99" w14:textId="77777777" w:rsidR="00CB0409" w:rsidRPr="00CB0409" w:rsidRDefault="00CB0409" w:rsidP="00521441">
+    <w:p w14:paraId="66B691C7" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7E6C08" w14:textId="32E15278" w:rsidR="003041F3" w:rsidRDefault="00CB0409" w:rsidP="00521441">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0503692C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...55 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo Mobiliario y Equipo que cumpla con los cinco criterios para la capitalización mencionados en la Política de Propiedades, Planta y Equipo (véanse los criterios de reconocimiento) debe capitalizarse y registrarse en el Módulo Activos de Quantum. Deben mantenerse registros completos y precisos, desde la adquisición hasta la enajenación, en el Módulo Activos de Quantum para todo Mobiliario y Equipo del PNUD (Programa de las Naciones Unidas para el Desarrollo). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE66358" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177E272D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Las otras clases de activos, incluidos Intangibles, Arrendamientos Financieros y Mejoras de Locales Arrendados tienen diferentes tratamientos contables y, por lo tanto, se describen en secciones de contenido separadas de las POPP (Políticas y Procedimientos de Operaciones y Programas). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC1C0CC" w14:textId="0C84EFB1" w:rsidR="00CB0409" w:rsidRPr="00CB0409" w:rsidRDefault="00CB0409" w:rsidP="00521441">
+    <w:p w14:paraId="5DB194BB" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...44 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>*En esta POPP, cualquier referencia al umbral de capitalización de USD 5000 para el PNUD significará USD 5000 para el FNUDC (Fondo de las Naciones Unidas para el Desarrollo de la Capitalización).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A3AA4C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C8C95A" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestión de Mobiliario y Equipo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280CE45A" w14:textId="77777777" w:rsidR="00FB03AF" w:rsidRPr="001044C8" w:rsidRDefault="00FB03AF" w:rsidP="00FB03AF">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="2EE14DD3" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A10ED0" w14:textId="77777777" w:rsidR="00FB03AF" w:rsidRPr="00FB03AF" w:rsidRDefault="00FB03AF" w:rsidP="00527E4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="14736B9D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El Reglamento Financiero y Reglamentación Financiera Detallada del PNUD prescribe la gestión y la protección del Mobiliario y Equipo comprado, donado o transferido por el PNUD mediante el mantenimiento de registros precisos, completos y actualizados de la adquisición, la recepción, la custodia, el mantenimiento, la ubicación, el ajuste y las transacciones de enajenación. Estos procesos deben estar alineados con el marco de control interno para garantizar niveles adecuados de control, autorización y aprobación, además de la segregación de las tareas financieras y de custodia. Para obtener más información sobre este tema, véase la Guía Operativa del Marco de Control Interno. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC20B4A" w14:textId="77777777" w:rsidR="00FB03AF" w:rsidRDefault="00FB03AF" w:rsidP="00FB03AF">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="2AF41A99" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31380BE5" w14:textId="77777777" w:rsidR="00FB03AF" w:rsidRPr="00DD79B1" w:rsidRDefault="00FB03AF" w:rsidP="00FB03AF">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="71AD3662" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Artículos en custodia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2D2D40" w14:textId="77777777" w:rsidR="00FB03AF" w:rsidRPr="001044C8" w:rsidRDefault="00FB03AF" w:rsidP="00FB03AF">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="1D0C4B25" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362DE105" w14:textId="14575A9C" w:rsidR="00FB03AF" w:rsidRPr="00FB03AF" w:rsidRDefault="00FB03AF" w:rsidP="671707F5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7BAB9E22" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...35 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Estos son artículos que se consideran atractivos y, por lo tanto, pueden ser susceptibles de robo o pérdida, son propiedad del PNUD o son utilizados y controlados por el PNUD, y se entregan a los individuos para uso oficial y tienen un valor inferior al umbral de capitalización de USD 5000 pero superior a USD 500. Dichos artículos NO deben registrarse en el módulo de activos de Quantum en el libro Non-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para garantizar la gestión y la protección de dichos artículos en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>custodia. Dichos listados pueden utilizarse para asignar todos los artículos en custodia asignados a un miembro del personal, o custodio del artículo, y para actualizar los detalles del registro de activos cuando el artículo se devuelve, reasigna o enajena. El formulario de préstamo de equipos también puede utilizarse para la asignación de dichos artículos al personal para uso oficial. No se requiere la presentación a la Sede como parte de la certificación semestral.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191E3E75" w14:textId="77777777" w:rsidR="00FB03AF" w:rsidRDefault="00FB03AF">
+    <w:p w14:paraId="01DE7A70" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="384EC67A" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F0BC65F" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Mobiliario y Equipo adquirido por el PNUD  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41210419" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="11C60063" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA6FB64" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="74098039" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mobiliario y Equipo Comprado </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6306E9AB" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="2B88F5A2" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3F23C2" w14:textId="639D72A7" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4044031F" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="604B8CC3" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD utiliza un catálogo de adquisición para seleccionar los artículos que deben comprarse.  Los artículos de Mobiliario y Equipo con un valor de USD 5000 y superior deben comprarse mediante el Módulo de Adquisición Electrónica para garantizar la capitalización apropiada del artículo. Solamente podrá recibirse un artículo cuando se realice una orden de compra (OC).  En la etapa de recepción, se transfiere información clave sobre los activos como «fecha en servicio», </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ubicación,  Id</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. de serie (si está disponible en este punto) al módulo de activos en espera de la finalización del comprobante de cuentas por pagar cuando estos datos clave coincidan con la información de costo para formar el registro completo del activo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3889BE" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D63F306" w14:textId="5C951C5E" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="7008EA74" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="0E6F1363" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los artículos de Mobiliario y Equipo que se seleccionan del catálogo del PNUD y cumplen con el umbral de capitalización de USD 5000 se interconectarán automáticamente con el Módulo Activos de Quantum en el momento de procesar el comprobante de cuentas por pagar (AP).  Interconectar el activo a través del comprobante de AP garantiza que las pérdidas/ganancias según la tasa cambiaria u otros costos incidentales se capturen también en el costo del activo.  En caso de que el comprobante de AP se cancele posteriormente, el costo del activo se retirará del registro. Sin embargo, en dichos casos excepcionales, las oficinas deben confirmar que el activo se retiró del registro del activo y tomar las medidas correctivas necesarias. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21175955" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56476726" w14:textId="396A92EE" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="17CAC8A7" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="0C4D00C3" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los coordinadores correspondientes asignados a este rol en Quantum por las Oficinas en el País y las dependencias de la Sede deben revisar con regularidad el módulo de activos para asegurar que todos los activos estén correctamente interconectados y registrados en el Módulo Activos.  Deben ejecutar el informe de detalles de la adquisición que enumera todos los activos adquiridos dentro de un período estipulado. En caso de que identifiquen alguna discrepancia (p. ej., no ven los activos que esperaban ver en el Módulo Activos después de que se interconecten los comprobantes de AP aprobados con los perfiles de los activos, deben comunicarse con Operaciones Generales, en la Dirección de Servicios de Gestión.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5980800A" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="106" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="106"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399455BB" w14:textId="2E281E6C" w:rsidR="00527E4B" w:rsidRDefault="00882779" w:rsidP="0000313D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="31BCE383" w14:textId="44DB7B2C" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="3596DCAA" w14:textId="14262A4F" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de que el activo no esté en servicio en la fecha del registro en el Módulo Activos, dado que está en estado de Franco a Bordo (FOB), Costo y Flete (CFR) o Costo, Seguro y Flete (CIF) o está en espera de asignación, el Gerente de Activos de la Oficina de País (CO) (normalmente el Gerente de Operaciones) debe ingresar al módulo de activos y cambiar el estado del activo a «fuera de servicio». Cuando el activo se pone en servicio, la CO debe solicitar al Centro Global de Servicios Compartidos (CGSC) a través de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que actualice el estado a «en servicio» a «recibido».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CC0F3A" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="4057ACAF" w14:textId="589B6B13" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="671707F5">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Es importante tener en cuenta que una vez que se ha ejecutado la depreciación para el primer mes en el activo con el estado predeterminado «en servicio», el Gerente de Activos no puede cambiar el estado nuevamente a «fuera de servicio». Cualquier cambio en el estado de servicio debe, por lo tanto, ser procesado antes ser capitalizado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D70FE21" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="4" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D244ED" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="7E888C6A" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deberá conservarse toda la documentación de respaldo asociada con la compra de Mobiliario y Equipo en la oficina en la que se compra el Mobiliario y Equipo, y dicha documentación debe presentarse cuando lo soliciten los auditores o ante cualquier otra verificación esporádica de supervisión. Para validar el costo de un activo, normalmente se considera como documento de respaldo oficial la factura de un tercero (proveedor) para validar el costo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AB2B91" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577FAC5A" w14:textId="048B36D8" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="4CB309B4" w14:textId="31841025" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="5803DD9F" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para obtener un informe sobre todos los activos adquiridos durante un período determinado, se puede ejecutar el informe de detalles de la adquisición de activos de Quantum. Este informe permitirá a una oficina conciliar lo que se agregó a la gestión de activos con lo que pagó como activos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8828CB" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275A104E" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0191A487" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Costos Adicionales que requieren Capitalización  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45303742" w14:textId="77777777" w:rsidR="00FB03AF" w:rsidRDefault="00FB03AF" w:rsidP="00FB03AF">
+    <w:p w14:paraId="4B618C09" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78460990" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Además del precio de compra, el costo de un artículo de Mobiliario y Equipo también está conformado por los costos directamente atribuibles de colocar el mobiliario o equipo en la ubicación y las condiciones necesarias para su uso previsto. Los costos directamente atribuibles son, entre otros:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C4D228" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="31E9CBE1" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El costo de preparación del terreno; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BF27FD" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="713F463C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Costos de entrega y manipulación iniciales; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146DFE7D" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="23766149" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Costos de instalación; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC8B243" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="0F7F002B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Honorarios profesionales, como ingenieros; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606B9EA9" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="16363283" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Costos de flete o transporte; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB2AFEF" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="383C8A9B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Costos de seguro (al enviar el activo a su ubicación). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311424F0" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="059E2CEF" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD62F56" w14:textId="057BC66A" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="202E9163" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...49 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En los casos en que los costos atribuibles se conozcan al nivel del pedido (requisición), pueden ingresarse como un rubro y, por lo tanto, capitalizarse como un activo para reducir cualquier esfuerzo adicional requerido para registrar posteriormente el activo. Sin embargo, en algunos casos, estos costos no pueden incluirse en el pedido (requisición) original y se procesan a través de una orden de compra y un comprobante diferentes (ya sea porque el proveedor es diferente o por cualquier otro motivo). En estos casos, deberá comunicarse con el CGSC que tomará una determinación sobre si los costos atribuibles deben capitalizarse. Si los costos combinados del activo original y estos costos adicionales exceden el umbral de capitalización de USD 5000, el activo debe capitalizarse. Si un activo ya está capitalizado y el costo atribuible adicional es superior a USD 600 o al 20 % del costo del activo (el que sea mayor), deberá procesarse un ajuste en el costo del activo. Por ejemplo, si el costo de un activo es de USD 5000 y los costos atribuibles son de USD 500, el costo total de capitalizar el activo es de USD 5500. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358C3E29" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60397167" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...34 lines deleted...]
-      <w:r w:rsidR="00884B26">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Si el costo de un activo es de USD 5000 y los costos atribuibles son de USD 1500, esto representa el 21 % del costo total del activo. Estos costos deben capitalizarse porque se excedió el umbral del 20 %. Para agregar estos costos al activo original, el coordinador de activos debe enviar una copia de la Factura para los costos atribuibles adicionales, la OC y el Comprobante de Cuentas por Pagar al Centro Global de Servicios Compartidos (CGSC) a través </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De lo contrario, los costos serán contabilizados como gastos. El Gerente de Activos de la CO o de la Sede (normalmente el Gerente de Operaciones) aprobará la transacción en el portal de solicitud de servicio del PNUD. De forma mensual, el Gerente de Operaciones debe revisar la cuenta de flete y envío del Libro Mayor (GL) (71630 y 72215) para asegurar que no se haya contabilizado como gasto ningún costo que debería haberse capitalizado junto con un activo y, si se encuentran dichos costos, se deberá solicitar al CGSC que ajuste el costo del activo revirtiendo el costo de la cuenta de gastos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C05356" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00884B26" w:rsidRPr="0000313D">
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="6B49D8B1" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los costos de administración y otros gastos generales no son componentes del costo de Mobiliario y Equipo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45974CAA" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="0B0ADEF6" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5864EE06" w14:textId="07BB3C37" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="3B184322" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="330C34F9" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para obtener un informe sobre todos los ajustes procesados durante el año, puede ejecutarse el informe de detalle de ajuste en Quantum, el cual enumerará todos los ajustes realizados en los activos existentes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD438EF" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7658F14C" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="6498EA89" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Mobiliario y Equipo adquirido para el Departamento de Protección y Seguridad de las Naciones Unidas (UNDSS) a través del Código de Fondos 68100. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2DDD54" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="596A6F12" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7390CEEE" w14:textId="1EB20C05" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="6333F58E" w14:textId="326C1B35" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-        <w:r w:rsidR="009148A3" w:rsidRPr="009148A3">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Mobiliario y Equipo adquirido a través del código de fondos 68100 son activos del Departamento de Protección y Seguridad de la ONU (UNDSS), pero son administrados por el PNUD. (Consulte el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00F77026">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Acuerdo de Nivel de Servicio entre el PNUD y el UNDSS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009148A3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009148A3">
-[...14 lines deleted...]
-      <w:r w:rsidR="00357C58">
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Dado que estos bienes son controlados por el PNUD, todos los bienes adquiridos para el UNDSS que deben procesarse de acuerdo con el catálogo de artículos. Posteriormente, después de procesar los comprobantes, los artículos del UNDSS se interconectarán con el Módulo Activos (AM) como perfil NO CAPITALIZABLE. Los principales equipos adquiridos para el UNDSS son vehículos. Las únicas excepciones son aquellos artículos adquiridos y enviados a la CO por el UNDSS. Estos artículos deben agregarse al Módulo Activos a través del CGSC mediante el formulario de procesamiento de adición básica dentro del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">.  El Coordinador de Activos debe cargar copias de los documentos de respaldo asociados con dicho activo del UNDSS (p. ej., la factura) en </w:t>
       </w:r>
-      <w:r w:rsidR="00442767">
-[...6 lines deleted...]
-    <w:p w14:paraId="68B0EC83" w14:textId="47C3E0BA" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="008A15DA">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y archivar todos los documentos originales en la CO, junto con los demás documentos de activos relevantes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6037A1" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666E5D0A" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1542FCAC" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Transferencias de Mobiliario y Equipo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F447B6" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="45E41C83" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606FED5A" w14:textId="5DF7A179" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
-[...305 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B26B91C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ante la complejidad del tratamiento contable, el Coordinador de Activos en cada Oficina en el País o dependencia de la Sede iniciará todas las transferencias en el portal de solicitud de servicio del PNUD y el CGSC las gestionará, una vez que el Gerente de Activos de la CO o de la Sede haya autorizado la transacción. El Coordinador de Activos cargará en el portal de solicitud de servicio del PNUD copias de los formularios aprobados de transferencia de entrada y transferencia de salida o de los formularios de transferencia al asociado en la ejecución, y el Gerente de Activos de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Las transferencias internas entre proyectos del PNUD pueden realizarse a NBV = 0 o NBV &gt; 0.  </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">la CO o de la Sede las aprobará. La Oficina en el País o la Dependencia de la Sede deberá archivar de manera apropiada los documentos de transferencia originales.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77985A1C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC5D670" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obsérvese la diferencia de tratamiento entre las partidas de Mobiliario y Equipo que se transfieren entre proyectos del PNUD y las que se transfieren a Gobiernos u Organismos de la ONU.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C060AE" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2949AC75" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="247" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="519A4652" w14:textId="20673938" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transferencias entre dos proyectos del PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se realizarán al Valor Neto Contable (NBV) (es decir, el costo de adquisición del activo menos la depreciación acumulada), y el proyecto receptor transferirá recursos o presupuesto equivalentes al NBV. Luego, el proyecto receptor calculará la tarifa de GMS (apoyo general a la gestión) mientras el activo sigue siendo depreciado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A69D5A8" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19364DA6" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="4D483F53" w14:textId="77777777" w:rsidR="00FB03AF" w:rsidRDefault="00882779" w:rsidP="00FB03AF">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sin embargo, cuando una dependencia transfiere el activo y por motivos excepcionales válidos no es necesaria la transferencia de recursos (p. ej. cuando se emite un presupuesto a una oficina / unidad central para comprar activos que se envían a otras unidades u Oficinas en los Países que utilizan y controlan estos activos, tanto los proyectos de compra como los de recepción son proyectos de gestión), debe utilizarse el formulario de transferencia sin asignación de recursos. El uso de este formulario garantiza que se realice la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transferencia</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pero no se produce la reasignación de presupuesto, ya que en dichos casos el presupuesto original se realizó para una dependencia central para adquirir los artículos en nombre de las otras dependencias comerciales o dependencias operacionales de la Sede. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534D94F2" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="67B243FE" w14:textId="554A106D" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6257F83B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="00884B26">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Transferencias a un Gobierno o un organismo de la ONU:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la dependencia comercial que realiza la transferencia realizará la transferencia a valor cero y absorberá la depreciación restante como una pérdida de transferencia (esto no afecta a la disponibilidad de presupuesto); o donará el activo y absorberá la depreciación restante como una pérdida de transferencia.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DAD3FC" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00884B26" w:rsidRPr="0000313D">
-[...30 lines deleted...]
-    <w:p w14:paraId="5A878258" w14:textId="79025ADE" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    </w:p>
+    <w:p w14:paraId="5D03619B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En resumen, el Mobiliario y Equipo puede transferirse:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C46933" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...85 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A los Gobiernos: al final del proyecto o en cualquier momento durante su período de actividad, si el activo estuvo bajo uso y control del PNUD, las transferencias a Gobiernos o beneficiarios no requieren aprobación del Comité de Adquisiciones (CAP) o del Comité Consultivo sobre Adquisiciones (ACP), dado que ya están estipuladas en el documento del proyecto y normalmente están aprobadas por el comité directivo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B04A6F7" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...56 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entre Organismos de la ONU </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C86189D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="5F538A99" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entre Dependencias Comerciales del PNUD </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6B126D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6BF2A1D7" w14:textId="724ED4B1" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entre Proyectos (cambio de COA [plan de cuentas]) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AEE62B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entre Dependencias Operacionales (Sede) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C0E227" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-      <w:r>
+        <w:spacing w:after="60" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entre Ubicaciones (sin implicaciones financieras) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B0C689" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C7BF85" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0FBD63D8" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...52 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las transferencias internas dentro del PNUD se realizarán al NBV. Esto significa que el valor no depreciado restante se cargará al proyecto receptor con una transferencia de recursos proporcional a este monto.  En resumen:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAC026C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="120" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las transferencias internas entre proyectos del PNUD pueden realizarse a NBV = 0 o NBV &gt; 0.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E5E8D7" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="120" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Si un activo es totalmente depreciado y tiene un NBV = cero, no habrá ningún cambio en los recursos de ninguna de las partes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73224077" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="240" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si un activo se transfiere con un NBV &gt; 0, habrá un cambio en los recursos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>disponibles  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las partes involucradas, es decir, los recursos disponibles de la parte </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>donante  aumentarán</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por el monto del NBV y los recursos disponibles de la parte receptora se reducirán en el mismo monto.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04101690" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0A3638DB" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00AB131F" w:rsidP="00C21940">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para obtener una lista de todas las transferencias realizadas durante el año, debe ejecutarse el informe de detalle de transferencia en Quantum, el cual enumerará todas las transferencias realizadas dentro de un plazo específico. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783E3334" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="053F4822" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro de Mobiliario y Equipo Transferido </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BEE5BD" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="45"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5D2FF04A" w14:textId="7B27DE02" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21807601" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="132232B5" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Mobiliario y Equipo transferido dentro del PNUD se depreciará al penúltimo mes anterior a la transferencia al valor neto contable. El CGSC registrará la transferencia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la oficina respaldará la transferencia mediante la presentación del formulario de transferencia de entrada y transferencia de salida (cuando las transferencias son dentro del PNUD) o mediante el formulario de transferencia al Gobierno (cuando la transferencia es a un Gobierno) a través del portal de solicitud de servicio del PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583BBEE2" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6E97E1" w14:textId="437CE91D" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0716B8A0" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro de Mobiliario y Equipo Donado </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB58168" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07323DDD" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="7CC55D4A" w14:textId="77777777" w:rsidR="00C21940" w:rsidRDefault="00C21940">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las donaciones de activos de un proyecto del PNUD a otro solo pueden ocurrir si el activo ha sido totalmente depreciado, es decir, con valor cero. En dichos casos, debe enviarse una solicitud al CGSC a través del módulo de activos en Quantum. No habrá pérdida por enajenación para la parte donante dado que todos los activos donados habrán sido totalmente depreciados. Para los activos de proyectos, la oficina deberá asegurar que el donante acepte dicho acuerdo en caso de que desee donar un artículo que aún tiene un NBV. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7BFAEA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08559C42" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En casos en los que los activos son donados al PNUD por un tercero, deberá enviarse una solicitud al CGSC utilizando el formulario de adición básica en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. La carta de donación o cualquier correspondencia asociada con la donación deben adjuntarse como documento de respaldo, y deberá presentarse además en el portal de solicitud de servicio del PNUD un plan de cuentas válido para el proyecto (independientemente que el proyecto sea de gestión o desarrollo) que utilizará el artículo donado. El CGSC registrará el activo en el Módulo Activos de Quantum a través del proceso de adición básica. Todos los artículos donados según las IPSAS (Normas Internacionales de Contabilidad del Sector Público) deben registrarse al valor normal de mercado. Normalmente, las entidades donantes proporcionan los valores de los artículos donados, pero en casos en los que estos no estén disponibles, podrá llevarse a cabo una valoración pericial o utilizar los valores de referencia para estimar los valores normales de mercado.  Este proceso de evaluación es importante dado que la donación debe registrarse como un activo en PPE (propiedades, planta y equipo) y como una contribución en especie a su valor normal de mercado (el valor normal de mercado es lo que cualquier comprador dispuesto racional pagaría a un vendedor dispuesto racional por ese artículo en un entorno de mercado competitivo). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57583AC2" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED319D0" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Registro de Mobiliario y Equipo adquirido mediante presupuesto de Servicios Comunes (CSA)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33922BA3" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A0D56C" w14:textId="11209875" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando se adquieran bienes comunes compartidos con otras agencias, los bienes deben ser contabilizados inicialmente como GASTADOS. La oficina luego solicitará al CGSC a través de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que registre manualmente SOLO LA PARTE de activos DEL PNUD del activo en el AM. Por ejemplo, si el PNUD aporta el 50 % del costo de un vehículo que cuesta USD 40 000, solicitará al CGSC que registre USD 20 000. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A285577" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7863B023" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los activos heredados de otros organismos al punto de establecer locales comunes deben registrarse manualmente en Quantum mediante la adición básica a través del CGSC a su valor normal de mercado o al valor de evaluación al momento de la herencia. La CO debe proporcionar al CGSC documentación de respaldo, como una carta de donación y copias de las facturas de los activos, que verifiquen la donación, el valor y la antigüedad de los activos. El registro de dichos activos en Quantum debe realizarse lo antes posible después de la adquisición y como máximo un mes antes de asumir la custodia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23691CF0" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1287DE29" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La CO o la dependencia de la Sede deben conservar los documentos de respaldo originales para todos los activos donados.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01627C80" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4EF76B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tratamiento Contable para las Diferentes Clases de Mobiliario y Equipo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02769134" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19AD21DA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es importante utilizar desde el comienzo el COA correcto al adquirir un activo dado que este es el COA según el cual se realizarán los asientos contables futuros de depreciación y transferencia. El uso de un COA temporal para la adquisición de un activo siempre deberá evitarse dado que el historial de activos retendrá estos COA en el módulo de activos, y se requerirán correcciones en todos los módulos y en el historial de activos.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F87740" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54038E91" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En línea con las políticas de conservación de documentos del PNUD, todos los documentos contables deben archivarse correctamente en la oficina en la que se lleva a cabo la transacción. Todos los documentos de transacción relacionados con la adquisición de mobiliario y equipo deben archivarse de conformidad con estas políticas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278132FC" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228DAD03" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equipo de Tecnología de la Información y Comunicaciones (TIC) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30332029" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34659718" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta clase incluye artículos como computadoras portátiles, computadoras de escritorio, máquinas de fax, impresoras, fotocopiadoras, equipos de red y servidores. Todos los equipos de TIC utilizados y controlados por el PNUD dentro de una ubicación del PNUD con un precio de compra de USD5000 y superior deben ser capitalizados. Esto debe ocurrir automáticamente al seleccionar para la compra la partida del activo en el catálogo de adquisiciones del PNUD. Para equipos de TIC con un costo inferior a USD 5000 pero igual o superior a USD 500, las oficinas locales deberán realizar su seguimiento sin conexión dado que dichos artículos son atractivos y susceptibles a pérdidas (consulte la sección sobre artículos en custodia). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38623129" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A04C9A3" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Maquinaria Pesada y Otros Equipos  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B84098" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B92BA8B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esto incluye partidas de capital utilizadas para proyectos específicos que no están comprendidos dentro de TIC. Estas incluyen artículos como generadores, topadoras, transformadores de potencia y tractores oruga. Toda la maquinaria pesada y los equipos utilizados y controlados por el PNUD dentro de una ubicación del PNUD y con un precio de compra de USD 5000 y superior serán capitalizados. Esto debe ocurrir automáticamente al seleccionar para la compra la partida del activo en el catálogo de adquisiciones del PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470B5098" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181FB8DA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vehículos  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140350AD" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E3AA947" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta clase incluye automóviles, camiones, vehículos de supervisión, motocicletas, autobuses, ambulancias y vehículos blindados entre otros tipos de vehículos. Un gran volumen de vehículos es adquirido por el PNUD o con recursos del PNUD. No todas estas adquisiciones serán capitalizadas por el PNUD. Solamente aquellos vehículos que tengan un precio de compra de USD 5000 o más; y que el PNUD utilice y controle en la realización de su trabajo administrativo y de desarrollo deben ser capitalizados. Por lo tanto, los vehículos adquiridos en proyectos de implementación nacional total (NIM) y aquellos que son adquiridos por el PNUD únicamente para su distribución a un Gobierno no serán capitalizados. La transferencia de los documentos de titularidad deberá completarse y archivarse en la oficina que inicia la transferencia para los vehículos entregados a asociados en la ejecución, excepto para la ejecución por parte de ONG (organizaciones no gubernamentales), para asegurar que la gestión del seguro y otros riesgos se sincronice con la titularidad y el control de los vehículos.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7CFDFC" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46" w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55286352" w14:textId="2A857F85" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los vehículos registrados en nombre del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pero utilizados y controlados por los Organismos (Agencias) no serán capitalizados en los libros del PNUD (excluyendo los vehículos de UNDSS), dado que los vehículos son utilizados y controlados por otro Organismo. Esta situación puede surgir en casos en que los Organismos (Agencias) no estén registrados en forma independiente y utilicen al PNUD para adquirir todos sus vehículos, por lo </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tanto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> figura el nombre del PNUD en los documentos de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>titularidad</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pero los vehículos son completamente utilizados y controlados por otros Organismos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0977122A" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="380092C6" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De manera similar a los vehículos de los Organismos de la ONU registrados bajo el nombre del PNUD, el PNUD no reconocerá como activos los vehículos entregados a los homólogos gubernamentales incluso si dichos vehículos aún tienen el registro del PNUD. Sin embargo, dicha práctica no es recomendable y debe ser documentada y aprobada por el Representante Residente (RR). En circunstancias normales, se deberá eliminar el registro del PNUD de los vehículos antes de entregarlos al Gobierno. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090B94A5" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C5221D6" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Según el principio de «interés asegurable», solo el poseedor del título de un activo tiene un interés asegurable en asegurar dicho activo contra el riesgo. De manera ocasional, el PNUD poseerá el título de los vehículos que son utilizados y controlados por otros organismos (que pueden o no tener una presencia en el país) u otros asociados en la ejecución (por varios motivos). En dichos casos, si bien es posible que el PNUD deba pagar el seguro y recuperar el costo de los organismos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">o los asociados en la ejecución, dicho acto no significa que el PNUD tiene el «uso» del activo y por lo tanto NO debe registrar el vehículo en sus libros. En caso de que una CO desee responsabilizar a un asociado en la ejecución por el uso de los vehículos, deberá firmarse un acuerdo con el asociado en la ejecución sobre el uso de recursos del proyecto para fines oficiales del proyecto. Dicho acuerdo, que debe ser autorizado por la Oficina de Servicios Jurídicos de la Dirección de Servicios de Gestión, asegura la rendición de cuentas por el uso apropiado de los vehículos entregados a un asociado en la ejecución por los cuales el PNUD conserva la responsabilidad mediante el título y el registro. Dicho acuerdo debe archivarse en la oficina junto con los documentos de titularidad y registro. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E8C272" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D784FA1" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mobiliario y Accesorios (FF)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B93A084" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5981B74D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta clase incluye escritorios, mesas, estaciones de trabajo y particiones extraíbles. Todos los FF utilizados y controlados por el PNUD dentro de una ubicación del PNUD con un precio de compra de USD 5000 y superior serán capitalizados. Esto debe ocurrir automáticamente al seleccionar para la compra la partida del activo en el catálogo de adquisiciones del PNUD.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6061EC86" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BBAB92" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mobiliario y Equipo que debe entregarse a Asociados en la Ejecución </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144FAF89" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C21940" w:rsidRDefault="00882779">
+    <w:p w14:paraId="65B1C02D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500DD0DE" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6F266AC4" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El Mobiliario y Equipo de un Proyecto de Desarrollo son artículos adquiridos utilizando Fondos de Programas. El tratamiento de los activos de Proyectos de Desarrollo dependerá de la medida en que el activo sea utilizado y controlado por el PNUD (consulte la subsección sobre registro de los activos).  La tabla siguiente muestra las diferentes modalidades de ejecución y las asociaciones generales de uso y control. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12B408" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C21940" w:rsidRDefault="00AB131F">
+    <w:p w14:paraId="2FDADB0A" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
-        <w:tblW w:w="8425" w:type="dxa"/>
-        <w:tblInd w:w="466" w:type="dxa"/>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblInd w:w="710" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="48" w:type="dxa"/>
           <w:left w:w="106" w:type="dxa"/>
           <w:right w:w="58" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2412"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="865"/>
+        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="3420"/>
+        <w:gridCol w:w="1286"/>
+        <w:gridCol w:w="1324"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB131F" w14:paraId="277FDAE5" w14:textId="77777777" w:rsidTr="00F529A2">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="26348BF4" w14:textId="77777777" w:rsidTr="00307913">
         <w:trPr>
           <w:trHeight w:val="821"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="11917984" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:p w14:paraId="7A11CF98" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">ACUERDOS DE </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14EF71EE" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:p w14:paraId="1855E691" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">EJECUCIÓN Y TIPOS DE </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40F27B0C" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:p w14:paraId="327B1554" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">PROGRAMAS Y FONDOS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31674F0E" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:p w14:paraId="36EE0A63" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">CUSTODIA/CONTROL/TITULARIDAD DE LOS ACTIVOS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="6350A1CD" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:p w14:paraId="65114DC1" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">SISTEMA </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="275C2DE2" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:p w14:paraId="63E0E47D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">DE CONTROL </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16590CF9" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:p w14:paraId="45AA8785" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">INTERNO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
+            <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71536613" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:p w14:paraId="3A1DD9AD" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">TIPO DE ACTIVO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="0F46F709" w14:textId="77777777" w:rsidTr="671707F5">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="7C227496" w14:textId="77777777" w:rsidTr="00307913">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EFD3D8F" w14:textId="7784DFAF" w:rsidR="00AB131F" w:rsidRDefault="4A4D2FFA" w:rsidP="00C26DA2">
+          <w:p w14:paraId="48E9DBC4" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">1.  DIM (modalidad de implementación directa) y apoyo de la Oficina País para NIM (modalidad de implementación nacional) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="042F83E6" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="4EA0DD06" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">PNUD** </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE3C63A" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="0C4BFB76" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">PNUD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
+            <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16387757" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="59FA8DE5" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="1DED63C2" w14:textId="77777777" w:rsidTr="671707F5">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="13AC82F1" w14:textId="77777777" w:rsidTr="00307913">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="307FD11D" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00C26DA2" w:rsidP="00C26DA2">
+          <w:p w14:paraId="50DF9BFF" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">2.  NIM </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32860BE5" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="2D706911" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Asociado en la Ejecución – Gobierno </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B83192C" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="4C7B8C70" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Gobierno </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
+            <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6983AD" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="3AC787AB" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">B </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="28E41C5E" w14:textId="77777777" w:rsidTr="671707F5">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="7822A645" w14:textId="77777777" w:rsidTr="00307913">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3718D023" w14:textId="41F96386" w:rsidR="00AB131F" w:rsidRDefault="00C26DA2" w:rsidP="00C26DA2">
+          <w:p w14:paraId="5C280688" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>*</w:t>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3.  ONG *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF58D34" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="068F64FA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Asociado en la Ejecución con Custodia – Titularidad de ONG – PNUD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6036F076" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="46218EEE" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">ONG </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
+            <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36B3C046" w14:textId="176BDB68" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="10751E93" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>/ B</w:t>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>A / B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="4AABF185" w14:textId="77777777" w:rsidTr="671707F5">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="60D992F9" w14:textId="77777777" w:rsidTr="00307913">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5220FAF1" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00C26DA2" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6451A019" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">4.  Organismo de la ONU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5647E39D" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="2A77C2D0" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Asociado en la Ejecución – Organismo de la ONU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF3E5BD" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="4F797656" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Organismo de la ONU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
+            <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC14620" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="01BD93BE" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">B </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="0BD28101" w14:textId="77777777" w:rsidTr="671707F5">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="75880876" w14:textId="77777777" w:rsidTr="00307913">
         <w:trPr>
           <w:trHeight w:val="649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="415D687D" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00C26DA2" w:rsidP="00C26DA2">
+          <w:p w14:paraId="15E84815" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">5.  Proyectos </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="377E4FD6" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="0B220E25" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Regionales/Mundiales </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03C9A913" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="348563FB" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Organismo de la ONU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A67F9B1" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="7C59530C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">PNUD </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31E2F98E" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="09D3DC6A" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Organismo de la ONU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
+            <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8C98E5" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="000E6D1C">
+          <w:p w14:paraId="1FBB7519" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4" w:right="597"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>A B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="2FCFB4CB" w14:textId="77777777" w:rsidTr="671707F5">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="46D393E0" w14:textId="77777777" w:rsidTr="00307913">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25ABC7ED" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="7EB98289" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">6.   Organización </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A218A4A" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="2DD1C2B9" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Intergubernamental (OIG) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03C325C2" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6327FDE9" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">OIG </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="708C3407" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="1044B129" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">OIG </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
+            <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB4E55B" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="364D1962" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">B </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="542649B8" w14:textId="77777777" w:rsidTr="671707F5">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="76112AF7" w14:textId="77777777" w:rsidTr="00307913">
         <w:trPr>
           <w:trHeight w:val="856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E579654" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00C26DA2" w:rsidP="00C26DA2">
+          <w:p w14:paraId="3DDCD8F5" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">7.   Financiación Común </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="112EF267" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="5C7C0E03" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">de Programa Conjunto </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="511623BF" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="1E326F38" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Si el PNUD es el Organismo principal: PNUD </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5966376B" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="0FE180ED" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Si el PNUD no es el Organismo principal: otro Organismo de la ONU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4168E654" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="591BC5CF" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">PNUD </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7058F1EA" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="19807B81" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Otro Organismo </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F459033" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="710ECD84" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">de la ONU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
+            <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB9C779" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="000E6D1C">
+          <w:p w14:paraId="5FEF2FFF" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4" w:right="597"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>A B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="53058137" w14:textId="77777777" w:rsidTr="671707F5">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="26BE2800" w14:textId="77777777" w:rsidTr="00307913">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BE6ECBC" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00C26DA2" w:rsidP="000E6D1C">
+          <w:p w14:paraId="0BAA4410" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">8. Financiación Paralela de Programa Conjunto </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4514E0C8" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="1E01D6E2" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Parte del PNUD/PNUD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D00357E" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="479D5100" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">PNUD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
+            <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C10FEA3" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="79394FFA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w14:paraId="0B7C87C0" w14:textId="77777777" w:rsidTr="671707F5">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="559315F5" w14:textId="77777777" w:rsidTr="00307913">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="153AF832" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00C26DA2" w:rsidP="00C26DA2">
+          <w:p w14:paraId="68115D57" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">9.  Financiación Intermediada de Programa Conjunto </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12504825" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="7D36CE89" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Organismos de Ejecución </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CEC6CD7" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="3A9E483E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Otros Organismos de la ONU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
+            <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05182CD5" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="654650B5" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">B </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB131F" w:rsidRPr="005C1A14" w14:paraId="1CA04C62" w14:textId="77777777" w:rsidTr="671707F5">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="54D1EE35" w14:textId="77777777" w:rsidTr="00307913">
         <w:trPr>
           <w:trHeight w:val="1351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2412" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43709635" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="06BE288E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">10.     Fondo Mundial de Lucha contra el SIDA, la Tuberculosis y la Malaria (FMSTM) (Fondo Mundial) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="513F57B4" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="48268D2D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Puede ser ONG, NIM o DIM en las cuales se aplicaría cualquiera de los procesos mencionados anteriormente </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0614762D" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="0A02DD07" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Depende de </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A065165" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="2AE61BAD" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">si es </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>si</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> es </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F6D809C" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="58C09649" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="5" w:right="19"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">ONG, NIM o DIM, consultar más arriba </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
+            <w:tcW w:w="1324" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66EBB03E" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="007E5418" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6F525192" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E5418">
+            <w:r w:rsidRPr="00F77026">
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">NIM-B </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AD536FA" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="007E5418" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="44105330" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E5418">
+            <w:r w:rsidRPr="00F77026">
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">DIM-A </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60AB09B5" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="007E5418" w:rsidRDefault="00882779" w:rsidP="00C26DA2">
+          <w:p w14:paraId="415429BC" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="4"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E5418">
+            <w:r w:rsidRPr="00F77026">
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ONG-A </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="252B7C66" w14:textId="1358FF7A" w:rsidR="007653C8" w:rsidRPr="000C60E8" w:rsidRDefault="007653C8">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="14AC4A16" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...13 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>* Los activos adquiridos para las ONG pueden retenerse como activos del PNUD o transferirse en cualquier momento a la ONG, en cuyo caso no se clasificarán como activos del PNUD, por lo que pueden clasificarse como activos del PNUD o activos no pertenecientes al PNUD (A o B).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A2F7DF" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">** No se refiere a Mobiliario y Equipo entregado a terceros.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE0061A" w14:textId="77777777" w:rsidR="000E6D1C" w:rsidRPr="000E6D1C" w:rsidRDefault="000E6D1C">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="770C0398" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F2D967" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Activos tipo A:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Mobiliario y Equipo de proyectos que son utilizados y controlados por el PNUD; que deben registrarse en los libros del PNUD; y deben administrarse de conformidad con las políticas y los procedimientos del PNUD.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF15CB0" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="598B0F92" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387D9E82" w14:textId="294CE8B7" w:rsidR="00AB131F" w:rsidRDefault="00882779">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="46E134FF" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Activos tipo B:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Mobiliario y Equipo de proyectos que deben contabilizarse como gastos en los libros del PNUD y deben administrarse de conformidad con las políticas y los procedimientos del asociado en la ejecución. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4636C182" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="48BAF620" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAA81BA" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="4780FB26" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Registro y Etiquetado de Mobiliario y Equipo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513F8CD1" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="3A2FAC42" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0A1C60" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="51F03671" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mobiliario y Equipo capitalizado  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EF3850" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00FB03AF">
+    <w:p w14:paraId="07657E6C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585019B2" w14:textId="21EC183F" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5BAFA1E4" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...16 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo Mobiliario y Equipo que tenga un costo de USD 5000 o más y que sea seleccionado del catálogo del PNUD se capitalizará cuando el comprobante de cuentas por pagar se procese y posteriormente se interconecte con el AM las descripciones relevantes de los artículos y la información sobre costos se transferirán de los documentos de la compra al pago (por ejemplo, órdenes de compra, facturas). Los gastos posteriores después de la capitalización relacionada con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">información sobre costos se transferirán de los documentos de la compra al pago (por ejemplo, órdenes de compra, facturas). Los gastos posteriores después de la capitalización relacionada con un artículo de Mobiliario y Equipo que ya ha sido registrado deben agregarse al costo del activo cuando es probable que el PNUD obtenga beneficios económicos futuros como resultado del gasto posterior (por ejemplo, una mejora realizada en una maquinaria pesada que pueda generar como beneficio su uso de una manera más eficiente). Por ejemplo, si un generador está en el penúltimo año de su vida útil y se mejora de manera que mejore su rendimiento y aumente su capacidad para generar más electricidad o aumente su vida útil, el costo adicional de mejorar su desempeño debe capitalizarse.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="13F6AA31" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00FB03AF">
+        <w:t xml:space="preserve">un artículo de Mobiliario y Equipo que ya ha sido registrado deben agregarse al costo del activo cuando es probable que el PNUD obtenga beneficios económicos futuros como resultado del gasto posterior (por ejemplo, una mejora realizada en una maquinaria pesada que pueda generar como beneficio su uso de una manera más eficiente). Por ejemplo, si un generador está en el penúltimo año de su vida útil y se mejora de manera que mejore su rendimiento y aumente su capacidad para generar más electricidad o aumente su vida útil, el costo adicional de mejorar su desempeño debe capitalizarse.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE28B8E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="15" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EBDC2F" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D10BDB9" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El gasto posterior debe tener un valor que justifique la realización del ajuste (por ejemplo, USD 600 o el 20 % del valor neto contable del activo, el que sea más alto). Si el costo del activo fue de USD 100 000 y el NBV de USD 20 000 y el ajuste tiene un costo de USD 6000, este es superior al 20 % del valor NBV del activo de USD 20 000 y por lo tanto es necesario realizar un ajuste en el costo.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6AF4BC" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00FB03AF">
+    <w:p w14:paraId="464B34DA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213B74F0" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4E377672" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gastos que no deben capitalizarse </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0101EE36" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="40C7D8CB" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421C4AFC" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4DD4B45E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los gastos relacionados con reparaciones o mantenimiento de Mobiliario y Equipo, como repuestos, reparación de vehículos y reemplazo de neumáticos que se realizan para restaurar o mantener los beneficios económicos futuros o el potencial de servicio de un activo se reconocen como un gasto al incurrir en estos. Dichos gastos NO deben capitalizarse. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52757652" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="74186511" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4905BF" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="66EA4518" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mobiliario y Equipo que debe etiquetarse </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6E680C" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="446996BD" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399A7159" w14:textId="7B1F8218" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="21C8B584" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="74FB26C4" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo Mobiliario y Equipo que cumpla con los requisitos de capitalización debe etiquetarse inmediatamente después de recibir el activo para facilitar la supervisión y el control. Puede utilizarse cualquier convención de etiquetado apropiada siempre que se realice de manera coherente y cumpla con su propósito (supervisión y control). Quantum genera números de etiqueta secuenciales para cada dependencia comercial que pueden utilizarse, pero es posible que la convención de etiquetado de Quantum no cumpla con las necesidades de identificación de activos de una dependencia comercial. Un ejemplo de convención de etiquetado es una etiqueta alfanumérica que identifique el tipo de activo, el proyecto y el número de secuencia (como el Id. de etiqueta de Quantum). Por ejemplo, para una computadora portátil que cuesta USD 5000 y tiene el número de Id. de activo de Quantum 10014, una etiqueta apropiada sería TIC/MGT/10014. Las etiquetas deben fijarse a los activos de manera segura. Para los vehículos, la matrícula funcionará como el número de etiqueta.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE84F2A" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620B1953" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="0A31B94E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El coordinador de activos y el gerente de operaciones deben revisar el informe ISR mensualmente para garantizar que TODOS los activos tengan números únicos de etiqueta y que no existan duplicados dado que este es un control clave del seguimiento y la identificación de los activos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED76330" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="309E9DE8" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080500B5" w14:textId="1BCCC497" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="501CAC71" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las oficinas también pueden etiquetar activos no capitales atractivos o en custodia con un valor inferior a USD 5000 pero superior a USD 500 para facilitar el seguimiento, la gestión y la protección. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771038C0" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445E0573" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Las oficinas también pueden etiquetar activos no capitales atractivos o en custodia con un valor inferior a USD 500</w:t>
-[...14 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Id. de serie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6603F59A" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA411EA" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="40F1F335" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="1A89B7B4" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los números de Id. de serie DEBEN ingresarse en el módulo AM de Quantum para TODOS los equipos registrados en el AM de Quantum. Para los vehículos, el número de chasis o de VIN (número de identificación del vehículo) funcionará como el Id. de serie. Estos campos son críticos para la verificación física, junto con los números de etiqueta, ya que son los identificadores únicos de cada activo.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0BFF10" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30592DF0" w14:textId="6F7D5D2F" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="7044D53D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="684416D8" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los gerentes de operaciones de la Sede del PNUD y de las oficinas de país y los coordinadores de activos deben ejecutar un informe mensual de los activos que posee su dependencia comercial (el informe en servicio) para asegurar que todos tengan números de serie únicos.  Esto es para asegurar que NO haya registros duplicados en el registro de activos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB5697E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172D4153" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="199CC2A5" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Mantenimiento de Registros de Mobiliario y Equipo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2FD35C" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="2DE3EC70" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCC51D4" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1BF25CE1" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Adiciones manuales, ajustes, transferencias y enajenaciones </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786C10F2" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="3BE1F590" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D3196F" w14:textId="5D7AB2CC" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="66965646" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...28 lines deleted...]
-      <w:r w:rsidR="00884B26">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los registros de Mobiliario y Equipo del módulo de Gestión de Activos (AM) de Quantum deben actualizarse de manera oportuna, con el propósito de asegurar que se capture información precisa sobre los activos en el módulo de AM en todo momento. El coordinador de activos de la dependencia de la Sede o la CO debe revisar, al menos mensualmente, las transacciones del módulo de AM para controlar las adquisiciones que requieren información de adiciones manuales, ajustes, transferencias y enajenaciones y asegurar que estén completas y sean precisas. Todas estas transacciones de activos serán procesadas por el CGSC, por pedido del Gerente de Activos correspondiente. El Coordinador de Activos utilizará las páginas de entrada de adquisición de activos, ajuste de activos y transferencia de activos del portal de solicitud de servicio del PNUD para presentar la solicitud, y cargará copias de la documentación de respaldo para las transacciones (p. ej., las facturas para el costo inicial y cualquier costo adicional relacionado con el flete y la instalación; y los formularios de transferencia para las transferencias). Dichas solicitudes del portal de solicitud de servicio del PNUD serán aprobadas por el Gerente de Activos. Toda la documentación de las transacciones deberá archivarse en la oficina de la CO o de la Sede. Deberá incluirse también cualquier otra información, como los números de serie para los equipos de TIC, y los números de chasis y/o VIN para equipos pesados y vehículos (en lugar de números de serie para los vehículos).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3078A7C7" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC949CC" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mobiliario y Equipo transferido entre oficinas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0820DC0C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1183AB8B" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6FA67007" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Mobiliario y Equipo transferido de una oficina a otra debe transferirse del informe de activos de la Oficina cedente y registrarse en el informe de activos de la Oficina receptora. Deben utilizarse los formularios de transferencia de entrada y transferencia de salida para registrar y aprobar dichas transacciones. En el caso de la reubicación temporal de un artículo, el informe de activos de las oficinas cedentes y receptoras debe indicar «en préstamo para (de)» en relación con el artículo. Dichas transferencias se realizarán al NBV y los recursos presupuestarios se transferirán en consecuencia de la dependencia receptora a la dependencia transmitente. En caso </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">aprobar dichas transacciones. En el caso de la reubicación temporal de un artículo, el informe de activos de las oficinas cedentes y receptoras debe indicar «en préstamo para (de)» en relación con el artículo. Dichas transferencias se realizarán al NBV y los recursos presupuestarios se transferirán en consecuencia de la dependencia receptora a la dependencia transmitente. En caso de que existiera un requisito válido de no transferir recursos presupuestarios, DEBE utilizarse el formulario de transferencia sin asignación de recursos. Esto es, por ejemplo, en casos en los que una dependencia central como la Oficina de Gestión y Tecnología de la Información o la dependencia de Operaciones Generales adquiere artículos en nombre de otras oficinas como resultado de la tenencia de fondos centrales y luego de la entrega debe transferir los artículos a las oficinas respectivas. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="238DD9E0" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+        <w:t xml:space="preserve">de que existiera un requisito válido de no transferir recursos presupuestarios, DEBE utilizarse el formulario de transferencia sin asignación de recursos. Esto es, por ejemplo, en casos en los que una dependencia central como la Oficina de Gestión y Tecnología de la Información o la dependencia de Operaciones Generales adquiere artículos en nombre de otras oficinas como resultado de la tenencia de fondos centrales y luego de la entrega debe transferir los artículos a las oficinas respectivas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F24BB2C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EC2FF5" w14:textId="005D4F5A" w:rsidR="00AB131F" w:rsidRDefault="00882779">
-[...14 lines deleted...]
-    <w:p w14:paraId="66F88BB7" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="1F2D5FED" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mobiliario y Equipo transferido a un organismo (agencia) o una dependencia comercial diferentes  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC5D1E1" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6814D0C8" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="021162DC" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El Mobiliario y Equipo que ha sido transferido a un organismo diferente debe enajenarse desde el registro de activos del PNUD.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019A78AE" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="700A3549" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E144D88" w14:textId="7894823D" w:rsidR="00AB131F" w:rsidRDefault="00F529A2" w:rsidP="00527E4B">
+    <w:p w14:paraId="52AB2788" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="0BEF153B" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para Mobiliario y Equipo que ha sido transferido a una dependencia comercial diferente, el CGSC registrará la transacción mediante enajenación y adición básica en el módulo de Gestión de activos.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B188079" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0E2799" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4605634B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ajustes y deterioros </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301212C1" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="57BF1D12" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40664337" w14:textId="22ED2AA8" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="59CB19CC" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los ajustes en el valor de un activo pueden ser ascendentes o descendentes. Los ajustes ascendentes son principalmente de una naturaleza de costos, p. ej., adición de costos de flete e instalación. El deterioro es un ejemplo de ajustes descendentes. Para obtener más información sobre deterioros, véase la sección «Deterioro, Pérdida por Deterioro y Reversión de Pérdida por Deterioro».  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2D6B4D" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="5FA99447" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7A260B" w14:textId="72760B6B" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="07AA5A96" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...33 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El CGSC procesará todos los ajustes y los deterioros, mediante las solicitudes de la CO y la oficina de la Sede a través del portal de solicitud de servicio del PNUD con la carga de la documentación de respaldo en el portal de solicitud de servicio del PNUD y las aprobaciones proporcionadas por el Gerente de Activos. Toda la documentación de las transacciones deberá archivarse en los niveles de la CO y de la Sede solicitantes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D61EA76" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="206C6CAA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Protección y control de Mobiliario y Equipo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BABBCD" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="7A916748" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C37CD1" w14:textId="6040AD80" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="373437D5" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="6A98337E" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las Oficinas de País, las dependencias fuera de la Sede y las dependencias de la Sede deben asegurar que se hayan establecido controles adecuados para garantizar el mantenimiento y la protección adecuados del Mobiliario y Equipo.  Dichas protecciones pueden incluir candados, puertas y alarmas de vehículos en caso necesario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694EB7D3" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFC533F" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="0BEF0481" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los equipos como las computadoras portátiles deben asegurarse con un cable de cierre de seguridad apropiado. Cuando una computadora portátil no esté conectada a un cable de cierre de seguridad, deberá colocarse de manera segura en un cajón o archivador cerrado con llave cuando no esté en uso, incluso durante períodos breves.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1275FF" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="6B8C7D16" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414596DF" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="07A7A5FD" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cuando un miembro del personal deba viajar por asuntos oficiales, y particularmente por aire, la computadora portátil deberá permanecer con el miembro del personal y no debe colocarse con el equipaje facturado o sin supervisión.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B9BDAF" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00882779">
+    <w:p w14:paraId="45978B17" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BCB65A" w14:textId="1407EC7F" w:rsidR="00EE12F8" w:rsidRDefault="00882779" w:rsidP="00EE12F8">
+    <w:p w14:paraId="61BFC353" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los miembros del personal deben estar familiarizados con la Política de Seguridad existente del PNUD para asegurar la protección de la propiedad del PNUD que se les ha encomendado.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650DC351" w14:textId="5249C18E" w:rsidR="56F50B68" w:rsidRDefault="56F50B68" w:rsidP="56F50B68">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="14B53C6B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07DB929E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Coordinador de activos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2124BBDF" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00882779" w:rsidP="00EB3152">
+    <w:p w14:paraId="0D945E4A" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C097F48" w14:textId="0E29A12A" w:rsidR="00AB131F" w:rsidRPr="00DF7B46" w:rsidRDefault="00882779" w:rsidP="00EB3152">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0FF1FAC7" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...29 lines deleted...]
-        <w:rPr>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si bien la responsabilidad por la gestión de Mobiliario y Equipo recae en última instancia en el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina, el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de cada unidad de organización o división tiene la responsabilidad general por todo el Mobiliario y el Equipo dentro de la unidad o división y debe designar a un coordinador, conocido como el Coordinador de Activos, para la gestión de los artículos. El Coordinador de Activos es responsable de asegurar que se ingresen de manera oportuna los detalles relevantes sobre Mobiliario y Equipo en el Módulo Activos de Quantum, se etiqueten los activos, se controle y supervise el movimiento de los activos, y se protejan los activos de acuerdo con los procedimientos internos de control y los reglamentos y las políticas del PNUD. Por razones prácticas, las dependencias que tienen personal ubicado en varios pisos o edificios deben designar más de un coordinador de activos. Todas las transacciones en el portal de solicitud de servicio del PNUD serán iniciadas por el coordinador de activos y aprobadas por el gerente de activos. El Coordinador de Activos requiere el rol del sistema de «coordinador de activos» para permitirle enviar solicitudes al CGSC a través del portal de solicitud de servicio del PNUD.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF7B46">
-        <w:rPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F85D01B" w14:textId="6D791666" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00AB131F">
+    <w:p w14:paraId="512E591E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A1DAFE8" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El Coordinador de Activos puede actualizar directamente en el módulo de AM la siguiente información de los activos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF25994" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Localización,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F637E2C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Número de Id,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483C115D" w14:textId="18275D58" w:rsidR="002B6787" w:rsidRDefault="00DE6520" w:rsidP="00042996">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="56EC3E0B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Número de serie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BE4DDA" w14:textId="0EF7863C" w:rsidR="00DE6520" w:rsidRDefault="00DE6520" w:rsidP="56F50B68">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="401500BE" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...99 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Custodio, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00CA3D36" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="699AFF54" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los derechos de acceso son asignados al “coordinador de activos” en ARGUS.  El coordinador de seguridad de ARGUS de la oficina puede asignar este rol en Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A423AFD" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59DE02C8" w14:textId="5E79E1F0" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...71 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El Coordinador de Activos es también responsable de revisar el Reporte de AM (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dashboard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00307913">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:lang w:val="es"/>
+          </w:rPr>
+          <w:t>ENLACE</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Las oficinas deben tener como meta el alcanzar una calificación en verde en todo momento y el Coordinador de Activos debe tomar todas las medidas correctivas cuando las calificaciones cambian a amarillo o rojo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351D8AB3" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="495EB8EA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gerente de activos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DDA126" w14:textId="1AF5E5BE" w:rsidR="00845E30" w:rsidRPr="0000313D" w:rsidRDefault="00845E30" w:rsidP="0000313D">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="51E8B236" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6709AD36" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...8 lines deleted...]
-          <w:lang w:val="es"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El Gerente de Activos será responsable de cambiar la fecha de puesta en servicio en caso de que esta sea diferente de la fecha de recepción. El sistema configurará de manera predeterminada la fecha de recepción como la fecha de puesta en servicio. Para los artículos con </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="333A43AA" w:rsidRPr="0072337B">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00F77026">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="es"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>INCOTERMS 2020</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="333A43AA" w:rsidRPr="56F50B68">
-[...2 lines deleted...]
-          <w:lang w:val="es"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Franco a Bordo (FOB), Costo y Flete (CFR) y Costo, Seguro y Flete (CIF) o para los artículos en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">espera de asignación después de compras al por mayor, la fecha de recepción y la fecha de puesta en servicio serán diferentes. Puede haber también otros motivos por los cuales los activos no se ponen en servicio de inmediato. El gerente de activos debería cambiar el estado del activo a «fuera de servicio» y luego solicitar al CGSC que lo ajuste a «en servicio» cuando el activo esté en marcha y funcionando. El rol de Gerente de Activos es un rol complementario de Quantum que puede asignarse a varios funcionarios dentro de una oficina. Este rol aprueba todas las transacciones presentadas al CGSC a través del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>portal de solicitud de servicio del PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. El coordinador de seguridad de ARGUS de la oficina puede asignar este rol de Quantum.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="56F50B68">
-[...76 lines deleted...]
-          <w:lang w:val="es"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="56F50B68">
-[...6 lines deleted...]
-    <w:p w14:paraId="294C7C7E" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00882779">
+    </w:p>
+    <w:p w14:paraId="7946EA86" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7650B361" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="30A004D3" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mobiliario y Equipo cedido en préstamo al personal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FE86A1" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00882779">
+    <w:p w14:paraId="05E5ED18" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7F81AB" w14:textId="1E2A1660" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="60C56E69" w14:textId="6583866F" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...17 lines deleted...]
-        <w:r w:rsidRPr="56F50B68">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es responsabilidad del Coordinador de Activos asegurar que cuando se asignen o se presten equipos a un miembro del personal para uso oficial o personal, dicho miembro firme un certificado de responsabilidad o un </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00F77026">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>formulario de acuerdo de préstamo de equipo</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> que se cancelará solo cuando el artículo sea devuelto de manera segura. El certificado o formulario de acuerdo de préstamo debe incluir una declaración que establezca que el miembro del personal certifica y comprende que el activo le es cedido en préstamo y que, en caso de que ocurra una pérdida o un daño, este deberá comunicarse de inmediato al Gerente de Operaciones y que puede considerarse responsable por los costos incurridos según lo decidido por el Comité de Adquisiciones (CAP). Los equipos de oficina prestados a los miembros del personal siempre deben registrarse en los </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="56F50B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que se cancelará solo cuando el artículo sea devuelto de manera segura. El certificado o formulario de acuerdo de préstamo debe incluir una declaración que establezca que el miembro del personal certifica y comprende que el activo le es cedido en préstamo y que, en caso de que ocurra una pérdida o un daño, este deberá comunicarse de inmediato al Gerente de Operaciones y que puede considerarse responsable por los costos incurridos según lo decidido por el Comité de Adquisiciones (CAP). Los equipos de oficina prestados a los miembros del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>personal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siempre deben registrarse en los </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00F77026">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>registros de préstamos de equipos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. El Coordinador de Activos debe asegurarse de que el equipo se devuelva inmediatamente antes de la reasignación o el abandono del servicio en el PNUD del miembro del personal, </w:t>
-[...25 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). El Coordinador de Activos debe asegurarse de que el equipo se devuelva inmediatamente antes de la reasignación o el abandono del servicio en el PNUD del miembro del personal, y asegurarse de que el equipo se incluya en la lista de verificación de baja que se utiliza para el personal que abandona la organización. El formulario de préstamo de equipo debe archivarse en las oficinas respectivas que prestan el equipo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112990EF" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A9CBB0" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F7CE84" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mobiliario y Equipo compartido </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C946CDF" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00882779">
+    <w:p w14:paraId="2BBA84E9" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45219F0C" w14:textId="59B97DF5" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D8998CA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El PNUD es responsable de todo el Mobiliario y Equipo que esté bajo su uso, titularidad y control y rinde cuentas por este. En el caso del Mobiliario y Equipo Compartido, el PNUD debe registrar la parte que contribuye de activos comunes y edificios.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DF68C0" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00882779">
+    <w:p w14:paraId="12B7556D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C25BF9" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1E54FA7C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Locales Comunes (Edificios)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794F5192" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRPr="00C26DA2" w:rsidRDefault="00882779">
+    <w:p w14:paraId="3D1A3041" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F94060" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="30B9F2D9" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los edificios adquiridos para Locales Comunes a partir de presupuestos compartidos deben registrarse y contabilizarse según las siguientes situaciones de Locales Comunes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F27AA45" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+    <w:p w14:paraId="68A64260" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="9625" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="106" w:type="dxa"/>
           <w:right w:w="79" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="3233"/>
         <w:gridCol w:w="4837"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00236F57" w14:paraId="03469FCA" w14:textId="77777777" w:rsidTr="00236F57">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="560C2C1F" w14:textId="77777777" w:rsidTr="00A34299">
         <w:trPr>
           <w:trHeight w:val="336"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FBBFB9A" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="4D4D4B05" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Situaciones </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39AFF0F4" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="2943D91B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Tipo de Acuerdo </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C84F20D" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="2AECB5EE" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Tratamiento Contable </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236F57" w14:paraId="56C59B6B" w14:textId="77777777" w:rsidTr="00236F57">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="2ABAD8BA" w14:textId="77777777" w:rsidTr="00A34299">
         <w:trPr>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="476CAB4D" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="2C059819" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
             <w:pPr>
-              <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="2" w:right="7" w:firstLine="0"/>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">1.  Edificio Adquirido o </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EF4752E" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6DA8D411" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Construido </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="734025C6" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="00DC79FB" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">1a. Construido o adquirido exclusivamente por el Organismo Principal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EC64158" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="25403195" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="2" w:right="23" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="23"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">1a.  Registrar el edificio como un Activo Fijo en los libros del Organismo Principal </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236F57" w14:paraId="492DBB2F" w14:textId="77777777" w:rsidTr="00236F57">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="4D14EAA0" w14:textId="77777777" w:rsidTr="00A34299">
         <w:trPr>
           <w:trHeight w:val="647"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75E83887" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="5D19345E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68CD7905" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="2AFAE5B6" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">1b. Construcción o Compra Conjunta </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DA896E6" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="764B33F5" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">entre todos los Organismos de la ONU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A1816C1" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="3E152ABA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">1b. Registrar el edificio como un Activo Fijo en los libros de cada Organismo según la política de cada organismo </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236F57" w14:paraId="212BCC31" w14:textId="77777777" w:rsidTr="00236F57">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="568CA2C5" w14:textId="77777777" w:rsidTr="00A34299">
         <w:trPr>
           <w:trHeight w:val="665"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DCF58BD" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="3679D9C9" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">2. Arrendamiento </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="168C5834" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="7BA4CFCE" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Operativo </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21207B04" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="7CC4FF3A" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Comercial </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="761BFDCD" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="2C805BC4" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">2a. El Organismo Principal actúa como Mandante y asume todos los riesgos del Arrendamiento </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C3E6816" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="534D463E" w14:textId="04DD9F1D" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">2a.  Registrar los gastos de alquiler en los libros del Organismo Principal que cobra la recuperación de costos a otros organismos </w:t>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2a. Registrar los gastos de alquiler en los libros del Organismo Principal que cobra la recuperación de costos a otros organismos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236F57" w14:paraId="212B0E8F" w14:textId="77777777" w:rsidTr="00236F57">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="35D0AF0C" w14:textId="77777777" w:rsidTr="00A34299">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2845301F" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6C4D4F22" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0153D135" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="6CE1B6F2" w14:textId="452DD6BB" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">2b.  El Organismo Principal actúa como </w:t>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2b. El Organismo Principal actúa como </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="078D9DB9" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="2A345BD3" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Agente en nombre de todos los Organismos </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EE86FEA" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="35B37582" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">de la ONU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="085788E3" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="40AFDD7C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">2b. Registrar los gastos de alquiler en los libros de cada Organismo según los costos asignados y de acuerdo con la política de cada organismo. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236F57" w14:paraId="52421110" w14:textId="77777777" w:rsidTr="00236F57">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="1088AEF9" w14:textId="77777777" w:rsidTr="00A34299">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C63D2F3" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="21D82066" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">3. Donación </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CA07503" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="7B5FB601" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">del Derecho a Usar </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62B5F1E5" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="21D6331C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">el Edificio </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="790DB721" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="31737EA2" w14:textId="0A938A72" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">3a.  Edificio donado exclusivamente para que lo use el Organismo Principal </w:t>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3a. Edificio donado exclusivamente para que lo use el Organismo Principal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D22FC9E" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="36CDCEF0" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">3a.  Registrar los gastos de alquiler y las contribuciones en especie en los libros del Organismo Principal </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236F57" w14:paraId="6788FC30" w14:textId="77777777" w:rsidTr="00236F57">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="6611A986" w14:textId="77777777" w:rsidTr="00A34299">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B958095" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="66AD3B81" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4172B1F0" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="1ED0B4C8" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">3b. Edificio donado al Sistema de la ONU para que sea utilizado por varios organismos. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BEB28CC" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="47B42C3B" w14:textId="5932E7F7" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3b.</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve">3b. Registrar los gastos de alquiler y las contribuciones en especie en los libros de cada Organismo de acuerdo con los montos establecidos en las políticas de cada organismo </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registrar los gastos de alquiler y las contribuciones en especie en los libros de cada Organismo de acuerdo con los montos establecidos en las políticas de cada organismo </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236F57" w14:paraId="40B07AE2" w14:textId="77777777" w:rsidTr="00236F57">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="5DCC37FE" w14:textId="77777777" w:rsidTr="00A34299">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D3FB4BA" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="4EA16E91" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6004FDA3" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="221B984E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">4. Instalaciones </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A834DA7" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="17AEA3D5" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Donadas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24F1089E" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00236F57">
+          <w:p w14:paraId="21CFDE66" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="6"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D504291" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00236F57">
+          <w:p w14:paraId="3E93B57D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5291DBF7" w14:textId="4DE46054" w:rsidR="00236F57" w:rsidRPr="00C26DA2" w:rsidRDefault="00236F57" w:rsidP="00236F57">
+          <w:p w14:paraId="43A64C5C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236F57" w14:paraId="6D0C184D" w14:textId="77777777" w:rsidTr="00236F57">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="45B53FFA" w14:textId="77777777" w:rsidTr="00A34299">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D66F602" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="7E8CEB8E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01F896A1" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="7F359015" w14:textId="10F9E38C" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">4a.  Cedidas exclusivamente al Organismo </w:t>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4a. Cedidas exclusivamente al Organismo </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38B7412E" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="44E56C3E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Principal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31F3B24E" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="30764EAE" w14:textId="5D9B2C27" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="88"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4a.</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve">4a.  Registrar el edificio como Activo Fijo y las contribuciones en especie al valor normal de mercado en los libros del PNUD </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registrar el edificio como Activo Fijo y las contribuciones en especie al valor normal de mercado en los libros del PNUD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236F57" w14:paraId="7D8EB5DF" w14:textId="77777777" w:rsidTr="00236F57">
+      <w:tr w:rsidR="00F77026" w:rsidRPr="00F77026" w14:paraId="07A7C930" w14:textId="77777777" w:rsidTr="00A34299">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="040D2422" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="556440B2" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="072FDE08" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="0212D591" w14:textId="24F9BA26" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">4B.  Cedidas al Sistema de la ONU </w:t>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4B. Cedidas al Sistema de la ONU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F3CE0F4" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00C26DA2">
+          <w:p w14:paraId="2797DA8B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F77026">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">4b. Registrar el edificio como un Activo Fijo en los libros de cada Organismo según el monto aportado y las contribuciones en especie </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="682D9CFE" w14:textId="77777777" w:rsidR="00D6582A" w:rsidRDefault="00D6582A" w:rsidP="00E14B6E">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4ADDF3E1" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1065"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FE1D67B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Escenarios Tipo de acuerdo Tratamiento contable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753E9654" w14:textId="77777777" w:rsidR="008A0C09" w:rsidRPr="008A0C09" w:rsidRDefault="008A0C09" w:rsidP="008A0C09">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="55EDFB0F" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C54824" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1. Comprado o construido</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A8B5E8" w14:textId="77777777" w:rsidR="008A0C09" w:rsidRDefault="008A0C09" w:rsidP="008A0C09">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1C6D50D1" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C21D32" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Edificio 1a. Construido o comprado exclusivamente por la Agencia Principal 1a. Registrar el edificio como activo fijo en los libros del organismo principal 1b. Construcción o compra conjunta por todos los organismos de las Naciones Unidas 1b. Registre el edificio como activo fijo en los libros de cada organismo, según la política de cada uno de ellos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E84BE4" w14:textId="77777777" w:rsidR="008A0C09" w:rsidRPr="008A0C09" w:rsidRDefault="008A0C09" w:rsidP="008A0C09">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="39E6D4A4" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67786A5F" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2. Arrendamiento comercial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1195B3B4" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371BB72A" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arrendamiento comercial 2a. La Agencia Principal actúa como Principal y asume todos los riesgos del Arrendamiento 2a. Registra los gastos de alquiler en los libros de la Agencia Principal, que carga la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2. Arrendamiento comercial</w:t>
-[...18 lines deleted...]
-        <w:rPr>
+        <w:t>recuperación de los costes a otras agencias 2b. La Agencia Principal actúa como Agente en nombre de todas las Agencias de la ONU 2b. Registrar los gastos de alquiler en los libros de cada Agencia sobre la base de los costes asignados y en línea con la política de cada agencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4E97A1" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B1BDF5F" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3. Derecho de uso donado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C20493" w14:textId="77777777" w:rsidR="008A0C09" w:rsidRDefault="008A0C09" w:rsidP="008A0C09">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4754F7DC" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B57D2E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Edificio 3a. Edificio donado para uso exclusivo de la Agencia Principal 3a. Registrar los gastos de alquiler y la contribución en especie en los libros del organismo director 3b. Edificio donado al sistema de las Naciones Unidas para su uso por varios organismos 3b. Registrar los gastos de alquiler y la contribución en especie en los libros de cada agencia, según la política de cada una de ellas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7F880E" w14:textId="77777777" w:rsidR="008A0C09" w:rsidRPr="008A0C09" w:rsidRDefault="008A0C09" w:rsidP="008A0C09">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4A900169" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1192FFB9" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4. Donado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE504C7" w14:textId="77777777" w:rsidR="008A0C09" w:rsidRDefault="008A0C09" w:rsidP="008A0C09">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4F69293C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105FB226" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Locales donados 4a. Donados exclusivamente a la Agencia Principal 4a. Registrar el edificio como Activo Fijo, y la contribución en especie al valor justo de mercado en los libros del PNUD 4B. Cedido al sistema de las Naciones Unidas 4b. Registrar el edificio como Activo Fijo en los libros de cada Agencia en función del importe aportado y de la contribución en especie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60CD8E45" w14:textId="77777777" w:rsidR="008A0C09" w:rsidRDefault="008A0C09" w:rsidP="008A0C09">
-[...4 lines deleted...]
-    <w:p w14:paraId="598F9697" w14:textId="7A5A9075" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+    <w:p w14:paraId="42421CFE" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5F1728" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En las situaciones en las que existe la copropiedad y el control conjunto de los activos, la compra se asignará de manera proporcional a las contribuciones de los diferentes organismos. Por lo tanto, el PNUD solo registraría su parte del costo del activo.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44086666" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114D1D1E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Controles Obligatorios sobre la Gestión de Mobiliario y Equipo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5662B501" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C6CE8B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Además de las medidas indicadas anteriormente, la siguiente lista establece los controles obligatorios sobre la gestión de Mobiliario y Equipo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEE628C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0047433F" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las funciones de registro, custodia, verificación física y conciliación de la verificación física deben ser llevadas a cabo por diferentes partes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EB65B5" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A9B5D6" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El equipo de gestión de operaciones del PNUD y sus proyectos realiza la verificación física del Mobiliario y Equipo como mínimo cada tres meses, y la certifica dos veces al año. El personal de finanzas y cuentas debe conciliar los resultados con los registros de propiedad para verificar la utilización actual existente y la continuación de la necesidad del activo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB195E1" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCFA8FD" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina a través del Gerente de Operaciones y los directores de proyecto en el PNUD es responsable de certificar los resultados de la verificación física bianual de todo el Mobiliario y Equipo en las áreas de sus oficinas o programas; y de presentar la certificación a la división de Operaciones Generales de la Dirección de Servicios de Gestión dentro de los plazos estipulados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7292B9FD" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F61514" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ningún Mobiliario o Equipo podrá ser adquirido por el PNUD o por un Asociado en la Ejecución (IP), ya sea comprado, donado o prestado, sin la aprobación previa (en el PNUD esto normalmente se realiza a través de Quantum y los documentos de respaldo) del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">director del proyecto o del jefe designado de la oficina donde se ejecute el proyecto (de acuerdo con la tabla aprobada de autoridad para el PNUD o el IP). Dichas aprobaciones deben documentarse y archivarse en la oficina correspondiente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58933E9C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D5D62B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo el Mobiliario y Equipo del PNUD, incluido el equipo informático, debe utilizarse solo para fines oficiales. Para todos los demás usos, deberá obtenerse la aprobación de acuerdo con las directrices relevantes que abordan el uso no oficial. Dichas aprobaciones deben documentarse y archivarse con los registros de la oficina.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8604E3" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79766D6D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La protección física del Mobiliario y Equipo es responsabilidad del director del proyecto para los activos del proyecto y del Gerente de Operaciones para los activos de gestión. Ellos deberán asegurar que se hayan establecido los controles físicos apropiados para proteger los activos fijos contra pérdida, daño, robo y/o hurto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F50DD31" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C427E89" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Mobiliario y Equipo debe asegurarse de manera adecuada para minimizar el impacto de las pérdidas totales o parciales en el caso de incendio, pérdida u otros riesgos asegurables. Dichos costos asegurables deben incorporarse en el presupuesto del proyecto en la etapa de planificación. En general, el PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autoasegura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todo el equipo de oficina, es decir que absorbe el costo de la pérdida de cualquier equipo. En el caso de los vehículos, el estándar mínimo debe ser el seguro por daños a terceros.  Sin embargo, en casos en los que el proyecto se ejecute dentro de un entorno de riesgo (en el que son comunes los robos y las pérdidas de los activos), deberá contratarse un seguro global.  Consulte la Política de Seguros para conocer más detalles sobre los requisitos de seguros del PNUD. Todos los documentos de la política de seguros de los vehículos deben presentarse a los gerentes de operaciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFD3086" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053B6E1C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejercicio de Verificación Física de Mobiliario y Equipo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FBCB16" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DAAFD8E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deberá realizarse un recuento físico del Mobiliario y Equipo al menos trimestralmente para asegurar que los datos incluidos en los datos sobre activos fijos de Quantum correspondan con los artículos físicamente presentes en la Sede, en la dependencia fuera de la Sede o en la CO; y por lo tanto asegurar que las anotaciones contables sean completas para permitir la producción de informes de donantes y Estados Financieros. Cada dependencia de la Sede, dependencia fuera de la Sede o CO deberá presentar dos veces al año (o anualmente cuando aplique) los resultados del ejercicio de verificación física, certificado por el Representante Residente o el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina, a la Sede.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CE2660" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A2F908" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando una oficina realiza sus transacciones de activos de manera oportuna, como y cuando estas ocurran durante todo el año, y mantiene un buen control de sus activos, el ejercicio de verificación física debe ser relativamente simple de realizar y dar a lugar pocas o a ninguna partida de conciliación.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25387EAD" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0360735D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada CO, dependencia fuera de la Sede y dependencia de la Sede deberá asignar la responsabilidad de coordinar el proceso de verificar la existencia de Mobiliario y Equipo al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinador de Verificación Física (PVC) de Activos Fijos. Esta persona deber ser un miembro del personal con cierto conocimiento financiero o contable, de conformidad con las directrices del marco de control interno (ICF). El PVC es responsable de establecer un equipo (que excluya al Coordinador de Activos, para fines de la segregación de funciones) para llevar a cabo el ejercicio de verificación física. El PVC concilia los resultados. El Coordinador de Activos es responsable de preparar la carta de certificación para que sea firmada por el Representante Residente o el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina y para presentarla posteriormente a la Sede. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26367953" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D92405" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando se realiza un recuento físico de los activos fijos, el proceso debe asegurar que ocurra lo siguiente: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F479681" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68659FAA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los bienes de capital físicamente inspeccionados, es decir, mobiliario, equipo eléctrico, maquinaria pesada y vehículos, con un valor de USD 5000 o superior, se hayan registrado correctamente en el Módulo Activos durante el año; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAB1D91" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489A113A" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se ingresen todos los campos relevantes, p. ej., número de serie, número de etiqueta, custodio y ubicación, para cada activo;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5993B7D5" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13005773" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las presentaciones para enajenaciones se hayan preparado utilizando el formulario de Solicitud de Enajenación de Activos (RAD). [Para obtener más información, véanse los detalles en la sección Enajenación de Activos]. Dichos formularios RAD deben archivarse en la CO o en la dependencia de la Sede y deben cargarse copias en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al presentar la solicitud de enajenación al CGSC; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F278DEE" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B7C8AF2" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El CGSC registra en Quantum las acciones de enajenación, tanto para CO como para dependencias de la Sede, luego de la presentación de las solicitudes de la CO o de la dependencia de la Sede (utilizando </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNAll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); del formulario RAD correctamente aprobado; y de las aprobaciones del CAP/RACP/ACP (de acuerdo con los límites apropiados de aprobación de umbral en el NBV del activo);  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EB5B8C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272410F5" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Puede realizarse la verificación de todos los activos no capitalizados, pero esta debe excluirse de la certificación del ejercicio de verificación física.  Sin embargo, las oficinas, mediante la carta de certificación, deben confirmar que se mantienen registros adecuados para dichos activos, a fin de garantizar la gestión y guarda de dichos artículos en custodia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAB4DAA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FCF3140" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se realice la revisión de la condición física de los activos; y, cuando haya daño, de la obsolescencia tecnológica o el deterioro, solicitando al CGSC que realice los cambios apropiados en el valor;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA12A75" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="45"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E6ABE9" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las solicitudes de ajuste y enajenación de los artículos perdidos, dañados o robados se presenten al CGSC utilizando los formularios relevantes para ajuste, deterioro y enajenación en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNAll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035DE895" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B054ED" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">El Coordinador de Activos Fijos debe mantener registros apropiados de cualquier discrepancia detectada durante el recuento de los artículos en custodia (no capitales) entre años anteriores y en curso.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB6D5CD" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7034DACF" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando haya una discrepancia y/o artículos no contabilizados, la Oficina de País, el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la dependencia fuera de la Sede y la dependencia de la Sede deben realizar una investigación para determinar la causa. Si hay un error en el número de serie o en cualquier otro campo de datos, los datos deben ser corregidos en el Módulo Activos de Quantum por la Oficina de País y, cuando sea necesario, por el CGSC (mediante la presentación de la solicitud apropiada a través del portal de solicitud de servicio del PNUD). Por ejemplo, un número de etiqueta faltante será registrado por la CO; y los campos faltantes en el diagrama de cuentas (COA) serán registrados por el CGSC. Deberá elaborarse una nota que indique que el activo se ingresó con un número de serie incorrecto. Todos los documentos de respaldo, como las facturas que indican los números de serie, deben formar parte de la investigación o el registro que mantiene la oficina en el país en la dependencia respectiva. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BB2006" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C86484" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al final del ejercicio de verificación física de los activos fijos, el Representante Residente o el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la dependencia fuera de la Sede o de la dependencia de la Sede deben firmar el informe para certificar que es preciso y que se realizó verdaderamente el ejercicio de verificación física. La certificación del informe del ejercicio de verificación física debe ser presentada a la Sede del PNUD / PFA / GO en o antes de los plazos estipulados; y deberá archivarse en la CO o en la dependencia de la Sede una copia de todos los documentos de trabajo de verificación física y el informe de certificación final.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C4E9BA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1247733E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vehículos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1CCFF0" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E620FCB" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deberá ingresarse información completa sobre los vehículos (p. ej., modelo, número de chasis y de motor, año de adquisición, valor unitario) en el Módulo Activos de Quantum, que deberá reflejarse en los informes del AM. Los datos se utilizarán para asegurar los vehículos de gestión oficial bajo el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seguro de Responsabilidad Civil por Riesgos Especiales de Vehículos del PNUD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que cubre cualquier exceso de reclamo no cubierto por el seguro obligatorio por daños a terceros local de la CO. En función de las recomendaciones establecidas para su vida útil, los vehículos oficiales de más cinco (5) años de antigüedad o 100 000 kilómetros (o 62 000 millas) deben evaluarse y considerarse para su enajenación a menos que el vehículo aún esté en buenas condiciones de uso (el propósito principal de la enajenación de vehículos envejecidos es gestionar el riesgo de accidentes y reparaciones y los costos de mantenimiento). Esta disposición, sin embargo, no constituye una aprobación incondicional para la enajenación del vehículo basándose en su kilometraje. La Oficina debe considerar factores subyacentes en particular la condición del vehículo y exponer en un formulario RAD los detalles del caso y el razonamiento detrás de la decisión de enajenación. Es importante destacar que actualmente el PNUD tiene una vida de reposición recomendada diferente que la vida útil contable utilizada para la depreciación (que es 12 años). En términos prácticos, esto significa que las oficinas que enajenen vehículos de menos de 12 años de antigüedad aún tendrán un NBV dentro de los registros del PNUD en lugar de tener </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">un NBV de cero. Los registros de los vehículos oficiales deben, por lo tanto, utilizarse como una herramienta para la planificación de presupuesto y reposición. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33049DE9" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532AD234" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informes Obligatorios de Certificación de Activos Fijos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCEF793" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFC7E59" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cada mitad de año y fin de año, todas las CO, Dependencias fuera de la Sede y Dependencias de la Sede producen el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informe en Servicio de Quantum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Informe de Resumen de Gestión de Quantum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conciliados con el informe de verificación de inventario físico de activos fijos para su dependencia comercial; y los presentan a Operaciones Generales de la BMS (Dirección de Servicios de Gestión) antes del 31 de julio para la certificación de mitad de año y antes del 31 de enero para el final de año (estos plazos pueden variar según las circunstancias, y dichos cambios serán siempre comunicados a las oficinas), junto con una carta de presentación que certifique la precisión de las cifras de los activos. A pesar de que los artículos que se consideran atractivos (cuyo valor es inferior al umbral de capitalización de USD 5000 pero superior a USD 500) no se reportan en la certificación, las oficinas deberán confirmar en la carta de certificación que mantienen controles y registros adecuados para asegurar una buena gestión de dichos artículos.  Esta carta de certificación y el Informe en Servicio de Quantum deben ser debidamente firmados por el Representante Residente para las CO y por los jefes de la Dependencia de la Sede para la Sede, dado que la responsabilidad de la protección de los activos fijos recae a este nivel. Al firmar la carta de certificación y los informes de Quantum, el RR o el jefe de la dependencia de la Sede confirman que todos los activos registrados en el Módulo Activos de Quantum están representados por los activos que fueron físicamente verificados y están en buen estado (es decir, no son obsoletos ni están deteriorados). La división de Operaciones Generales de la BMS revisará los informes de Quantum y las cartas de certificación para cada dependencia de la Sede y CO para validar las cifras que se incluirán en los estados financieros. Sin embargo, incluso durante el período de revisión, la responsabilidad de tomar las medidas correctivas identificadas recae sobre la CO o la dependencia de la Sede. El rol de la división de Operaciones Generales de la BMS a lo largo de este proceso es un rol de control de calidad y de validación de la precisión de las cifras de certificación para la producción final de las notas de activos fijos para los estados financieros del PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6387DBCB" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E07F52D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>No todas las CO y las unidades tendrán que participar en el proceso de certificación de mitad de año. La decisión sobre aquellas a las que se les exigirá participar se basará en desempeños previos de certificación y análisis de riesgos. Las CO y las Unidades que participarán serán notificadas como corresponde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4255B7E8" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7D2329" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discrepancias entre los recuentos físicos y los registros de activos de Quantum </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BABA9A" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A959690" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando las discrepancias entre el recuento físico de los activos y el informe de activos de Quantum aún existan después de que se hayan tomado medidas para eliminar o corregir los datos erróneos e incompletos y después de asegurar que los informes se ejecutaron correctamente, se deberá completar un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Registro de Discrepancia de Activos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para los activos en Quantum que no se encuentran en el piso y un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Registro Complementario de Activos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para los activos que se encuentran en el piso y no registrados en Quantum, y dichos registros deberán acompañar la carta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de certificación además de una evaluación y una indicación de la medida que se tomó o se tomará (como una presentación al CAP o al ACP para obtener la autorización de los ajustes apropiados en los registros). Véase la subsección Enajenaciones y Amortización Total de Activos.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BDEC74" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C24E552" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deterioro, Pérdida por Deterioro y Reversión de Pérdida por Deterioro </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7E6A0E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B79140" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El deterioro es una pérdida en los beneficios económicos futuros o el potencial de servicio de un activo, por encima del reconocimiento sistemático de la pérdida de los beneficios económicos futuros o del potencial de servicio del activo a través de la depreciación. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los miembros del equipo de verificación física deberán evaluar el deterioro de los activos durante el ejercicio bianual de verificación y certificación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y cualquier deterioro deberá informarse al coordinador de verificación física. Algunos ejemplos de deterioro son el ajuste en el valor de un vehículo después de un accidente importante o de maquinaria pesada como resultado de una avería importante, el deterioro físico de un activo debido al uso inapropiado o una reducción en el valor debido a factores económicos externos como una recesión. Cuando una CO o una dependencia de la Sede tome conocimiento del deterioro de un activo, deberá documentar sus observaciones y siempre que sea posible obtener la confirmación de un tercero de la pérdida, p. ej. del tasador o del asesor de seguros en el caso de accidentes. Y, de manera oportuna, solicitar al CGSC que realice la transacción a través de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNAll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilizando el formulario de deterioro mediante la descarga de copias de los informes de terceros para validar el informe del coordinador de verificación física o deterioro. Cualquier deterioro presentado para su procesamiento debe tener un valor superior a USD 600 o al 20 por ciento del valor neto contable del activo, el que sea más alto. Por ejemplo, si un activo tiene un NBV de USD 10 000 y su deterioro es de USD 700 y el 20 por ciento de su NBV es USD 2000, no se deberá realizar el ajuste por los USD 700 ya que el 20 por ciento del NBV es el valor más alto de los dos y el valor de USD 700 es inferior a este monto de USD 2000. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474C08E2" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFDAEA0" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El CGSC registrará una pérdida por deterioro para todas las solicitudes de deterioro presentadas por CO o dependencias de la Sede que cumplan con los requisitos según las políticas contables.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012118E1" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="4" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC420AA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD deberá evaluar en cada fecha de certificación y verificación bianual si existe alguna indicación de que una pérdida por deterioro reconocida en períodos anteriores ya no existe o puede haberse reducido. El PNUD utiliza el principio de confirmación negativa, según el cual las dependencias deben indicar en la carta de certificación anual solo cuando se identifica un deterioro. Cuando exista dicha indicación, esta será informada en la carta de certificación. El PNUD debe considerar si debe revertirse la totalidad o una parte de la pérdida por deterioro. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18260B0E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0682C951" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El equipo de verificación física identificará cualquier cambio en los activos que haya sido reconocido previamente como deteriorado y presentará una solicitud de reversión a través del formulario de deterioro de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Las reversiones de las pérdidas por deterioro deben ser el valor más alto entre USD 5000 y el 20 por ciento del valor neto contable neto del activo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6271E8DD" w14:textId="77777777" w:rsidR="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="692481EF" w14:textId="77777777" w:rsidR="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BF2C355" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46FF4837" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Seguro de Mobiliario y Equipo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A824F54" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042A3232" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Debe destacarse que la división de Operaciones Generales de la BMS en la Sede de Nueva York utiliza los datos de los informes de Mobiliario y Equipo para contratar el seguro de Mobiliario y Equipo de la Sede según los requisitos obligatorios de arrendamiento. Esta política de seguro no se aplica actualmente a las CO, dado que el Mobiliario y Equipo de las oficinas está </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autoasegurado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el PNUD reemplaza los artículos cuando es necesario. Consulte las POPP sobre Seguros para obtener más aclaraciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D4521F" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295F64AD" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funciones y Responsabilidades </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA60C86" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C3B5C0D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autoridad para Adquirir Activos Fijos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4743BA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FE0AB6" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Administrador Auxiliar o el Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Adquisiciones (OJA) de la Dirección de Servicios de Gestión (BMS) es responsable de todos los activos fijos adquiridos, controlados y gestionados por el PNUD. El OJA delega la autoridad para adquirir, controlar y gestionar los activos a cada jefe de las Dependencias de la Sede, a cada Representante Residente, a cada jefe de las Dependencias fuera de la Sede y al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la división de Operaciones Generales de la BMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EDE7A6" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DC84A0" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El cumplimiento del Marco de Control Interno es obligatorio para la adquisición de Mobiliario y Equipo.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D8C63E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3A0ED7" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilidades de las Dependencias Comerciales (Dependencias de la Sede, Dependencias fuera de la Sede y CO) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44583189" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0671301C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adquisición mediante Pedido Electrónico (e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requisition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inglés)/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OC/Recibo/Comprobante de Cuentas por Pagar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4F65C2" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actualización de números de Etiqueta, Id. de serie y </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>custodia  en</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el módulo de AM </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FF972B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificación física de los activos según sus ubicaciones; y comparación/conciliación con los informes ISR de Quantum </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5748B3" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitud de ajuste de los activos (costo) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328CF370" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cambio del estado de fuera de servicio de los activos antes de ejecutar la depreciación </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6463E58E" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitud de la categorización de activos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676A5891" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitud del deterioro de activos      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D4A6A9" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitud de transferencia de los activos al CGSC (dentro y fuera de la dependencia comercial) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0AA87D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cambio de las ubicaciones de los activos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05EEB06F" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitud de la adición de activos a través del CGSC (corrección de catálogo incorrecto, mejora de construcción o de locales arrendados)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F350E4" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Identificación de los activos que son obsoletos, que no funcionan y/o que superaron sus vidas útiles para la enajenación; y procesamiento de las enajenaciones según la política </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01730802" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toma de medidas para corregir errores e irregularidades identificados por la división de Operaciones Generales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3506EBA6" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Derivación de temas que requieren aclaraciones de políticas o cambios a la división de Operaciones Generales de la BMS. Inicio de transacciones en el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNAll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658B1E9D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidDel="00A65825" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verificación física de los activos y presentación de certificaciones bianuales antes del plazo estipulado </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2522542D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Revisión del reporte de AM (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dashboard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) y corrección de errores para garantizar una calificación “verde” en todo momento.              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31040A21" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03056E48" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Responsabilidad de las Direcciones Regionales y de los Centros Regionales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02646EEA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FFC7AC" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supervisa a las Oficinas de País en la ejecución de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los procedimientos y las políticas de PPE del PNUD </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9BF8F5" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coordina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>las acciones necesarias para que las Oficinas de País realicen la verificación y la certificación física de manera oportuna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AA9B47" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Facilita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la resolución exitosa de los problemas con activos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A13EF8D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Supervisa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mensualmente los asuntos del tablero de seguimiento de Activos y realiza el seguimiento con las CO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D9B855" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deriva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a la BMS los asuntos complejos que requieren la interpretación de políticas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708172FC" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facilita y promueve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>el intercambio de conocimientos y la capacitación en el área de gestión de activos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31253325" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilidad de la división de Operaciones Generales de la BMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B27E72F" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DCE09F" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...39 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desarrollo de estrategias y políticas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A218FD" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...246 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Servicios de Asesoramiento Corporativo sobre Gestión de Activos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA58AF6" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="242E8F05" w14:textId="1ABE1E04" w:rsidR="00AB131F" w:rsidRDefault="00882779" w:rsidP="00527E4B">
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asociaciones Comerciales </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D0CC2B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se encarga de los servicios de asesoramiento de nivel 2 de complejidad que requieren lo siguiente o están relacionados con lo siguiente:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F356E6D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-[...1429 lines deleted...]
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...39 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brindar asesoramiento a la Dirección, el Centro o la CO sobre gestión de activos, informes de activos y certificación </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDA3F84" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...43 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Interpretación de políticas que requieren aclaraciones en situaciones específicas no estándares o que no se pronuncian sobre ciertos asuntos. Los problemas complejos requerirían de 3 a 5 días para su resolución</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C35E5B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Problemas que presentan altos riesgos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0793C2" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preguntas de auditoría en el área de gestión de activos que requieren apoyo para la respuesta o la visión de la respuesta institucional; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BC7D59" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identificación y derivación a Direcciones o Centros de problemas de gestión de activos complejos y crónicos que representan riesgos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F21B38C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Formulación y compilación de informes estándares para respaldar la información y la supervisión de la gestión. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF1D135" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Funciones centralizadas según lo establecido en el siguiente subproceso «Depreciación, Conciliaciones y Funciones Centralizadas»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F3C5CF" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F84AB9" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilidad del Centro Global de Servicios Compartidos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5781B6" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2717E92D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="760" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consulte el siguiente subproceso «Depreciación, Conciliaciones y Funciones Centralizadas». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39082000" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="760" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B5936D1" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...16 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4F14B2DF" w14:textId="77777777" w:rsidR="00AB131F" w:rsidRDefault="00882779">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Plantillas y Formularios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0898D71B" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A80DEDA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informe de Activos en Servicio del PNUD (en Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF24C4D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informe resumido del PNUD (en Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26661086" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informe de detalles de adquisición del PNUD (en Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3494A38C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informe de detalles de ajustes del PNUD (en Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4552F48C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informe de detalles de Transferencias del PNUD (en Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7C6BAA" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="323B1334" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sede:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5C7F72" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A91EBD1" w14:textId="3C95E9D5" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Solicitud de Venta y Enajenación de Activos (RAD) de menos de USD 5000: Sede</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B107BA2" w14:textId="1296C1CF" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Solicitud de Venta y Enajenación de Activos (RAD) de USD 5000 y más: Sede</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1263AD00" w14:textId="553FFB41" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Solicitud de Enajenación de No Activos: Sede</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F0A6DA" w14:textId="07A4B853" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Venta de Computadoras Personales: Sede</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3DC878" w14:textId="7F06A24A" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Solicitud de Reubicación de Activos: Sede</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3040842D" w14:textId="622B6F35" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Solicitud de Transferencia de Entrada y Transferencia de Salida de Activos: Sede</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361B916F" w14:textId="2A8C4478" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Solicitud de Aprobación de Ajuste de Activos: Sede</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA7160E" w14:textId="2403381C" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Solicitud de Reinstalación de Activos: Sede</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570602E8" w14:textId="21B125C8" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Registro de Equipos</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAA66BC" w14:textId="2A914281" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Acuerdo de Préstamo de Equipos</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5033F5B7" w14:textId="60F4CE0A" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Solicitud de Mobiliario</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746648E4" w14:textId="39A286C1" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Amortización Total de activo con valor neto en libros superior a USD 1000: Oficina de País y Sede</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130743C0" w14:textId="4982CA95" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Transferencia de Entrada y Transferencia de Salida de Activos sin implicación de recursos:  Sede</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="es-UY"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>en inglés</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BEC60A" w14:textId="77777777" w:rsidR="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43831EB7" w14:textId="77777777" w:rsidR="00307913" w:rsidRDefault="00307913" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B89D27" w14:textId="77777777" w:rsidR="00307913" w:rsidRPr="00F77026" w:rsidRDefault="00307913" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69C02454" w14:textId="334A4F4C" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Oficinas en el País:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3E9B49" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD80127" w14:textId="7BF4E9D2" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Solicitud de Venta y Enajenación de Activos (RAD) de USD 5000 y más: Oficina en el País</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B139DE" w14:textId="51C13401" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Solicitud de Transferencia de Entrada y Transferencia de Salida de Activos: Oficina en el País</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3205C780" w14:textId="2F7FB7F6" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Solicitud de Aprobación de Ajuste de Activos: Oficina en el País</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C348C7" w14:textId="46B882D3" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Transferencia de Titularidad de los Activos del PNUD al Gobierno: Oficina en el País</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D8E499" w14:textId="1AD34129" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00F77026">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Amortización Total de activo con valor neto en libros superior a USD 1000:  Oficina en el País y Sede</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C6A7B6" w14:textId="2F0D75D3" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...239 lines deleted...]
-        <w:r w:rsidR="006207D3" w:rsidRPr="00AD091E">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00F77026">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...698 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulario de Transferencia de Entrada y Salida de Activos sin implicación de recursos:  Oficia en el País</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...11 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301CBAC6" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D0968D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E206D2" w14:textId="77777777" w:rsidR="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36C6CA29" w14:textId="77777777" w:rsidR="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="113FA61C" w14:textId="77777777" w:rsidR="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33901299" w14:textId="77777777" w:rsidR="00F77026" w:rsidRPr="00A23672" w:rsidRDefault="00F77026" w:rsidP="00F77026">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="201F1E"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E8DC04" w14:textId="42097F1D" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00307913">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="201F1E"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...24 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId42"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE5C62D" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00F77026" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00F77026" w:rsidSect="00F77026">
+      <w:headerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="even" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="first" r:id="rId34"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1452" w:right="1432" w:bottom="1511" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="625B1D45" w14:textId="77777777" w:rsidR="00EA36CB" w:rsidRDefault="00EA36CB">
+    <w:p w14:paraId="6D82BD11" w14:textId="77777777" w:rsidR="0041136E" w:rsidRDefault="0041136E" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="050DA6B0" w14:textId="77777777" w:rsidR="00EA36CB" w:rsidRDefault="00EA36CB">
+    <w:p w14:paraId="3E6E8D63" w14:textId="77777777" w:rsidR="0041136E" w:rsidRDefault="0041136E" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...27 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7C3CEAC6" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="795A9FB4" w14:textId="77777777" w:rsidR="00F77026" w:rsidRDefault="00F77026">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="480798ED" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57">
+  <w:p w14:paraId="24ADC476" w14:textId="77777777" w:rsidR="00F77026" w:rsidRDefault="00F77026">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3CF25083" w14:textId="1CB67776" w:rsidR="00236F57" w:rsidRDefault="00236F57">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EC346BD" w14:textId="6B9A82C3" w:rsidR="00F77026" w:rsidRPr="00F77026" w:rsidRDefault="00F77026" w:rsidP="00F77026">
     <w:pPr>
-      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00F77026">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F77026">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F77026">
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F77026">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F77026">
       <w:rPr>
-        <w:b/>
-        <w:noProof/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>24</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F77026">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F77026">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F77026">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F77026">
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F77026">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F77026">
       <w:rPr>
-        <w:b/>
-        <w:noProof/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>25</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F77026">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F77026">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00F77026">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="005C1A14" w:rsidRPr="005C1A14">
-      <w:t>25/07/2016</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F77026">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
     </w:r>
-    <w:r w:rsidR="005C1A14" w:rsidRPr="005C1A14">
-      <w:t xml:space="preserve"> </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00F77026">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F77026">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 25/07/2016 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F77026">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión n.°: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00F77026">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F77026">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:color w:val="2B579A"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1956525081"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{66902676-1FCC-4C35-A5DC-D32C66E3128C}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...4 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="005C1A14">
+        <w:r w:rsidRPr="00F77026">
           <w:rPr>
-            <w:color w:val="2B579A"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="371B1108" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0080C350" w14:textId="77777777" w:rsidR="00F77026" w:rsidRDefault="00F77026">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="24692BF6" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57">
+  <w:p w14:paraId="66D17ACC" w14:textId="77777777" w:rsidR="00F77026" w:rsidRDefault="00F77026">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4878E7EE" w14:textId="77777777" w:rsidR="00EA36CB" w:rsidRDefault="00EA36CB">
+    <w:p w14:paraId="22086872" w14:textId="77777777" w:rsidR="0041136E" w:rsidRDefault="0041136E" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FE004A2" w14:textId="77777777" w:rsidR="00EA36CB" w:rsidRDefault="00EA36CB">
+    <w:p w14:paraId="68906FCA" w14:textId="77777777" w:rsidR="0041136E" w:rsidRDefault="0041136E" w:rsidP="00F77026">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="67BC8704" w14:textId="4F686201" w:rsidR="00236F57" w:rsidRDefault="000D376B" w:rsidP="00E14B6E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1134871E" w14:textId="3F24FA73" w:rsidR="00F77026" w:rsidRDefault="00F77026" w:rsidP="00E14B6E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65A05B83" wp14:editId="53E39F1C">
-          <wp:extent cx="304800" cy="593090"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08A8D869" wp14:editId="5082E453">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1"/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="15579"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304800" cy="593090"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="46949B11" w14:textId="77777777" w:rsidR="00236F57" w:rsidRDefault="00236F57" w:rsidP="00E14B6E">
+  <w:p w14:paraId="27303C2D" w14:textId="77777777" w:rsidR="00F77026" w:rsidRDefault="00F77026" w:rsidP="00E14B6E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="034D4AAD"/>
-[...298 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A952B11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42DEB4D0"/>
     <w:lvl w:ilvl="0" w:tplc="E00CE760">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10236,51 +18546,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5088" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5808" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6528" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FA56A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A5E9AC2"/>
     <w:lvl w:ilvl="0" w:tplc="808E60E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10448,51 +18758,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1BF8660C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="276E6D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA186464"/>
     <w:lvl w:ilvl="0" w:tplc="AAE0D4E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10562,51 +18872,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30167F18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28220E14"/>
     <w:lvl w:ilvl="0" w:tplc="584CF078">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10774,51 +19084,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1D10535E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EEE7CF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="580C27BA"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10860,51 +19170,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40356AB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="377023AE"/>
     <w:lvl w:ilvl="0" w:tplc="E00CE760">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10960,51 +19270,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5088" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5808" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6528" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4296458B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC8890D0"/>
     <w:lvl w:ilvl="0" w:tplc="2178766C">
       <w:start w:val="58"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11073,164 +19383,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B692D42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92F43ED0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11299,51 +19496,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53FA654A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60BC632E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -11388,263 +19585,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F9A573C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFB85AA4"/>
     <w:lvl w:ilvl="0" w:tplc="BD445A76">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -11812,137 +19797,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1F660852">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67AC75A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22B269EE"/>
     <w:lvl w:ilvl="0" w:tplc="E00CE760">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -11998,51 +19897,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5088" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5808" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6528" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74F5317A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51D0F17C"/>
     <w:lvl w:ilvl="0" w:tplc="4E5EF502">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="01349D34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -12149,51 +20048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="29E0ED8C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77A140A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8938A93E"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12235,51 +20134,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C74306D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED241288"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12321,1064 +20220,176 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="432631577">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="1" w16cid:durableId="574782561">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="574782561">
+  <w:num w:numId="2" w16cid:durableId="13043600">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1869636425">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2095007127">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="557284355">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="13043600">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="6" w16cid:durableId="972367556">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1869636425">
+  <w:num w:numId="7" w16cid:durableId="2047751501">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="294412693">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1683968514">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="111478225">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1355767445">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="138037316">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="12" w16cid:durableId="871923687">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2095007127">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="13" w16cid:durableId="1983150795">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="557284355">
-[...2 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="972367556">
+  <w:num w:numId="14" w16cid:durableId="1386485017">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2047751501">
-[...422 lines deleted...]
-  <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AB131F"/>
-[...492 lines deleted...]
-    <w:rsid w:val="7F4EC35F"/>
+    <w:rsidRoot w:val="00F77026"/>
+    <w:rsid w:val="000850F2"/>
+    <w:rsid w:val="00307913"/>
+    <w:rsid w:val="0041136E"/>
+    <w:rsid w:val="006C116C"/>
+    <w:rsid w:val="00A95A6F"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F77026"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="15BCA6ED"/>
-  <w15:docId w15:val="{734F56C8-C4A7-4257-9380-6BCE336C48A4}"/>
+  <w14:docId w14:val="19F09A68"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{657EF251-E2E5-4AC0-B052-EE92A05DE9CA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13719,1432 +20730,828 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F77026"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F77026"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77026"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77026"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77026"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77026"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77026"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77026"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:u w:val="single" w:color="000000"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77026"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F77026"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77026"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:u w:val="single" w:color="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77026"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB03AF"/>
+    <w:rsid w:val="00F77026"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77026"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77026"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77026"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77026"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77026"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FB03AF"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77026"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FB03AF"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F77026"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FB03AF"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77026"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FB03AF"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F77026"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77026"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F77026"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB03AF"/>
+    <w:rsid w:val="00F77026"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77026"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77026"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F77026"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77026"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C649CE"/>
+    <w:rsid w:val="00F77026"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="4" w:hanging="370"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C649CE"/>
+    <w:rsid w:val="00F77026"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...32 lines deleted...]
-    <w:rsid w:val="00D6714B"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:rsid w:val="00F77026"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...75 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mention">
-    <w:name w:val="Mention"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77026"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00F77026"/>
     <w:rPr>
-      <w:color w:val="2B579A"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0072337B"/>
+    <w:rsid w:val="00F77026"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...18 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...246 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3441" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4401" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/_Layouts/15/POPPOpenDoc.aspx?ID=POPP-11-1225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4396" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4416" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3436" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.kuehne-nagel.com/-/knowledge/incoterms" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4421" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4711" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4416" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4716" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4726" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3436" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3441" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4716" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4711" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4416" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4396" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4416" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4726" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.kuehne-nagel.com/-/knowledge/incoterms" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3456" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://92.241.80.168/AMDTest/Logon.asp" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...630 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -15251,719 +21658,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>26</Pages>
-  <Words>10741</Words>
-  <Characters>61226</Characters>
+  <Words>10761</Words>
+  <Characters>61344</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>510</Lines>
+  <Lines>511</Lines>
   <Paragraphs>143</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>71824</CharactersWithSpaces>
+  <CharactersWithSpaces>71962</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...57 lines deleted...]
-</file>