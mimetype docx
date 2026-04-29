--- v0 (2025-10-02)
+++ v1 (2026-04-29)
@@ -1,3054 +1,1530 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1BA44FB4" w14:textId="77777777" w:rsidR="00CC6B88" w:rsidRPr="00231ED6" w:rsidRDefault="00D535B4" w:rsidP="00CC6B88">
+    <w:p w14:paraId="50CC98AD" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Fondations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09927F7D" w14:textId="77777777" w:rsidR="006E7043" w:rsidRDefault="00CC6B88" w:rsidP="006E7043">
+    <w:p w14:paraId="540A06A1" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="5431A2BE" w14:textId="77777777" w:rsidR="006E7043" w:rsidRDefault="006E7043" w:rsidP="006E7043">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La définition de fondation peut varier selon les législations nationales. Le Programme des Nations Unies pour le développement (PNUD) utilise la définition suivante :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAD29E7" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0F3D460B" w14:textId="77777777" w:rsidR="00CC6B88" w:rsidRPr="006E7043" w:rsidRDefault="00CC6B88" w:rsidP="006E7043">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512D4D79" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...77 lines deleted...]
-    <w:p w14:paraId="3CB4C081" w14:textId="77777777" w:rsidR="00CC6B88" w:rsidRPr="00724704" w:rsidRDefault="00CC6B88" w:rsidP="00724704">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Une fondation est une institution sans but lucratif ayant un objectif déclaré et une source de revenus délimitée qui offre des subventions ou gère des programmes. Les sources d’actif des fondations comprennent les dotations, les revenus réalisés, la combinaison de collectes de fonds publics et privés, les fiducies, les dons de familles, les dons communautaires, et de sources religieuses, institutionnelles et d’autres sources récentes comme la production participative. Parmi les autres possibilités de dons philanthropiques, citons : les fonds conseillés par les donateurs, les dons directs, les personnes fortunées, les cercles de donateurs et autres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5201EA88" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7D49EAA7" w14:textId="77777777" w:rsidR="00060AF0" w:rsidRPr="00231ED6" w:rsidRDefault="00CC6B88" w:rsidP="00724704">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8F3980" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="17BC080D" w14:textId="77777777" w:rsidR="00060AF0" w:rsidRPr="00231ED6" w:rsidRDefault="00060AF0" w:rsidP="00724704">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reconnaissant le rôle croissant des fondations dans le développement, le PNUD aborde ses relations avec les fondations au-delà de la mobilisation des ressources et se concentre sur le développement de partenariats. En général, quatre types de collaborations peuvent être décrits comme suit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479DB206" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="238D861C" w14:textId="77777777" w:rsidR="006E7043" w:rsidRDefault="00CC6B88" w:rsidP="006E7043">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C377CF" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...135 lines deleted...]
-    <w:p w14:paraId="534D2DB9" w14:textId="77777777" w:rsidR="00DB1916" w:rsidRPr="006E7043" w:rsidRDefault="00CC6B88" w:rsidP="006E7043">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Établir et entretenir un réseau de contacts au sein de la communauté des fondations afin de partager les connaissances et l’expertise et mener des efforts de plaidoyer conjoints. Dans de tels cas, le PNUD reconnaît que les fondations offrent souvent une mine d’informations dans des domaines spécifiques comme la gouvernance, l’environnement ou le VIH/sida. Par conséquent, le PNUD travaille avec elles pour utiliser leur expertise et leurs connaissances. Ces partenariats sont susceptibles d’améliorer sensiblement la qualité et la portée des programmes du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D7FBB1" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28DF97AF" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="77210F7B" w14:textId="77777777" w:rsidR="00060AF0" w:rsidRPr="00231ED6" w:rsidRDefault="00CC6B88" w:rsidP="00724704">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Une relation « donateurs-bénéficiaires », où les fondations accordent des subventions au PNUD à l’appui de projets spécifiques du PNUD qui correspondent à des priorités communes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CADB15" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15438B8C" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...135 lines deleted...]
-    <w:p w14:paraId="3FED4AB2" w14:textId="77777777" w:rsidR="00CC6B88" w:rsidRPr="00231ED6" w:rsidRDefault="00CC6B88" w:rsidP="00C42A92">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Définition commune des interventions et financement parallèle. Une fondation et le PNUD définissent conjointement des objectifs communs et conviennent d’un financement parallèle des activités. Il s’agit d’un type rare de collaboration où une fondation souhaite mettre à profit ses propres connaissances et réseaux, ainsi que le financement de priorités communes et partagées. Cette modalité a un potentiel pour les objectifs de développement durable à condition que les fondations s’alignent sur les programmes de développement nationaux et infranationaux, utilisent le cadre des objectifs de développement durable pour la planification et le suivi, et qu’il existe des mécanismes de responsabilisation établis pour suivre la contribution des partenaires aux résultats conjoints.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4D484F" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDBDF5B" w14:textId="3AF8014A" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4140"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...95 lines deleted...]
-    <w:p w14:paraId="6C231C1D" w14:textId="77777777" w:rsidR="00CC6B88" w:rsidRPr="00231ED6" w:rsidRDefault="00CC6B88" w:rsidP="00060AF0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soutenir le renforcement des capacités des fondations communautaires. Se référer aux </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3851">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>procédures d'engagement des OSC des politiques et procédures régissant les programmes et opérations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3851" w:rsidDel="00C4479B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(POPP) appropriées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14148C0A" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734D1746" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="19FA68A4" w14:textId="77777777" w:rsidR="007B2147" w:rsidRPr="00231ED6" w:rsidRDefault="007B2147" w:rsidP="007B2147">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Il existe deux catégories de fondations avec lesquelles le PNUD établit principalement des partenariats : les fondations privées et les fondations publiques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F82C8BF" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="368D28D5" w14:textId="77777777" w:rsidR="00231ED6" w:rsidRPr="00393F1B" w:rsidRDefault="00CC6B88" w:rsidP="00231ED6">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075C2C05" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Les fondations privées </w:t>
       </w:r>
-      <w:r>
-[...155 lines deleted...]
-    <w:p w14:paraId="7EC2FF40" w14:textId="77777777" w:rsidR="00231ED6" w:rsidRPr="00393F1B" w:rsidRDefault="00CC6B88" w:rsidP="00231ED6">
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sont des organismes non gouvernementaux sans but lucratif qui reçoivent des fonds ou des dotations d’une seule source, généralement un particulier, une famille ou une entreprise. Ces fondations ne participent pas activement à des collectes de fonds et ne sollicitent pas de soutien financier public. Elles peuvent octroyer des subventions dans de nombreux domaines ou limiter leur soutien à un ou deux domaines. Elles peuvent également opérer au niveau local, national ou international. Il existe deux types distincts de fondations privées : les fondations indépendantes et les fondations d’entreprise :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76116D31" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1596E58B" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="00393F1B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les fondations indépendantes sont des organismes octroyant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>des subventions créés</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour soutenir des activités caritatives spécifiques. La </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="005603A3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Fondation Bill &amp; Melinda Gates</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00393F1B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00393F1B">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="005603A3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Fondation Ford</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00393F1B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00393F1B">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="005603A3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Fonds Rockefeller Brothers</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00393F1B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en sont des exemples.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C73CA1" w14:textId="77777777" w:rsidR="00231ED6" w:rsidRPr="00393F1B" w:rsidRDefault="00231ED6" w:rsidP="00231ED6">
-[...9 lines deleted...]
-    <w:p w14:paraId="0B6DA211" w14:textId="77777777" w:rsidR="00CC6B88" w:rsidRPr="00393F1B" w:rsidRDefault="00CC6B88" w:rsidP="00231ED6">
+    <w:p w14:paraId="58F0B8F8" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F4FA21" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...77 lines deleted...]
-        <w:r w:rsidRPr="00393F1B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les fondations d’entreprise sont des organismes indépendants octroyant des subventions qui entretiennent des liens étroits avec la société fournissant les fonds. Certaines entreprises ont des programmes de dons directs plutôt que des fondations ; d’autres ont les deux. La </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="005603A3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Fondation Coca-Cola</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00393F1B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00393F1B">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="005603A3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Fondation Nike</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00393F1B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en sont des exemples.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EF14C9" w14:textId="77777777" w:rsidR="007B2147" w:rsidRPr="00393F1B" w:rsidRDefault="007B2147" w:rsidP="007B2147">
+    <w:p w14:paraId="422C9D61" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="79FD15BE" w14:textId="77777777" w:rsidR="00CC6B88" w:rsidRPr="00393F1B" w:rsidRDefault="00CC6B88" w:rsidP="007B2147">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449E6077" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Les fondations publiques</w:t>
       </w:r>
-      <w:r w:rsidRPr="00393F1B">
-[...88 lines deleted...]
-        <w:r w:rsidRPr="00393F1B">
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> octroient souvent des subventions à d’autres groupes sans but lucratif. Plutôt que d’être soutenues par une source unique (particulier, famille, entreprise), les fondations publiques recueillent des fonds auprès de nombreuses sources pour soutenir leurs activités d’octroi de subventions. La </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="005603A3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Fondation des Nations Unies</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00393F1B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00393F1B">
+        <w:r w:rsidRPr="005603A3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Charities</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00393F1B">
+        <w:r w:rsidRPr="005603A3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve"> Aid </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00393F1B">
+        <w:r w:rsidRPr="005603A3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Foundation</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="00393F1B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en sont des exemples.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D381919" w14:textId="77777777" w:rsidR="007B2147" w:rsidRPr="00393F1B" w:rsidRDefault="007B2147" w:rsidP="007B2147">
+    <w:p w14:paraId="0AE780FD" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6C27D6AE" w14:textId="77777777" w:rsidR="007B2147" w:rsidRPr="00393F1B" w:rsidRDefault="00CC6B88" w:rsidP="007B2147">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E4C0F86" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...77 lines deleted...]
-        <w:r w:rsidRPr="00393F1B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les fondations communautaires sont un sous-groupe d’organismes de bienfaisance publics d’octroi de subventions et elles desservent habituellement une région géographique précise. Leurs actifs proviennent de fonds créés par de multiples donateurs et, sur le plan opérationnel, elles sont similaires à des fondations privées. La </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="005603A3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">Kenya Community Development </w:t>
+          <w:t xml:space="preserve">Kenya Community </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00393F1B">
+        <w:r w:rsidRPr="005603A3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Development</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="005603A3">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="005603A3">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Foundation</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="00393F1B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00393F1B">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="005603A3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Osaka Community Foundation</w:t>
+          <w:t xml:space="preserve">Osaka Community </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="005603A3">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Foundation</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="00393F1B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en sont des exemples.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F63C221" w14:textId="77777777" w:rsidR="007B2147" w:rsidRPr="00231ED6" w:rsidRDefault="007B2147" w:rsidP="007B2147">
-[...9 lines deleted...]
-    <w:p w14:paraId="411B3BA3" w14:textId="77777777" w:rsidR="00CC6B88" w:rsidRPr="00231ED6" w:rsidRDefault="00CC6B88" w:rsidP="008830AF">
+    <w:p w14:paraId="76FC688F" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C4430E8" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Évaluation et formalisation des fondations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCBB946" w14:textId="77777777" w:rsidR="00CC6B88" w:rsidRPr="00231ED6" w:rsidRDefault="00CC6B88" w:rsidP="00CC6B88">
+    <w:p w14:paraId="6F1510F7" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E8FA332" w14:textId="77777777" w:rsidR="00CC6B88" w:rsidRPr="00231ED6" w:rsidRDefault="00CC6B88" w:rsidP="007B2147">
+    <w:p w14:paraId="1638C806" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Des détails sur l</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="27749D2B" w14:textId="77777777" w:rsidR="00CC6B88" w:rsidRPr="00231ED6" w:rsidRDefault="00CC6B88" w:rsidP="00CC6B88">
+        <w:t>Des détails sur l’évaluation et la formalisation des partenariats avec les fondations peuvent être obtenus dans les tableaux de procédures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5E3E10" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FBE3298" w14:textId="77777777" w:rsidR="007B2147" w:rsidRPr="00231ED6" w:rsidRDefault="00CC6B88" w:rsidP="008830AF">
+    <w:p w14:paraId="097FA1EA" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Suivi des partenariats avec les fondations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA7BEFE" w14:textId="77777777" w:rsidR="007B2147" w:rsidRPr="00231ED6" w:rsidRDefault="007B2147" w:rsidP="007B2147">
-[...9 lines deleted...]
-    <w:p w14:paraId="045704F2" w14:textId="77777777" w:rsidR="005909B3" w:rsidRPr="00D535B4" w:rsidRDefault="005909B3" w:rsidP="006E7043">
+    <w:p w14:paraId="00734708" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6178BA26" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...125 lines deleted...]
-    <w:p w14:paraId="19657655" w14:textId="77777777" w:rsidR="00C51E56" w:rsidRPr="00231ED6" w:rsidRDefault="00C51E56" w:rsidP="00C51E56">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La plupart des fondations exigent des rapports descriptifs et financiers sur les subventions et les contributions qu’elles accordent. Des exigences précises en matière de publication de l’information sont stipulées dans la lettre ou l’accord de subvention, notamment les informations requises et les échéances fixées par le donateur. La publication de l’information est efficace lorsque ces dispositions sont respectées de façon adéquate ; elle favorise également une relation de confiance et prolongée avec la fondation pour de futures collaborations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8A1F24" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="64795A1E" w14:textId="77777777" w:rsidR="00547380" w:rsidRDefault="005909B3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D99D7E" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le processus de publication de l’information est donc l’un des jalons les plus importants de la vie d’un projet, car il reflète la manière dont les fonds ont été dépensés, et démontre les compétences du PNUD en tant qu’organisation et partenaire. Il est donc très important de veiller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>à ce que les dispositions de l’accord conclu avec la fondation soient pleinement prises en compte, et à ce que les rapports soient présentés de façon exhaustive, claire, exacte et opportune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577BB686" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40162505" w14:textId="77777777" w:rsidR="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C75CEDC" w14:textId="77777777" w:rsidR="002D3851" w:rsidRPr="005603A3" w:rsidRDefault="002D3851" w:rsidP="005603A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DA493B" w14:textId="77777777" w:rsidR="002D3851" w:rsidRPr="00A20DFF" w:rsidRDefault="002D3851" w:rsidP="002D3851">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:vanish/>
-[...109 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5377C479" w14:textId="77777777" w:rsidR="0038421F" w:rsidRPr="0038421F" w:rsidRDefault="0038421F" w:rsidP="0038421F">
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313844CF" w14:textId="77777777" w:rsidR="002D3851" w:rsidRPr="00A20DFF" w:rsidRDefault="002D3851" w:rsidP="002D3851">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC0C3BF" w14:textId="7F93EA72" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="002D3851" w:rsidP="005603A3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...50 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+      <w:r w:rsidR="005603A3" w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...62 lines deleted...]
-    <w:p w14:paraId="70910B36" w14:textId="77777777" w:rsidR="00CC6B88" w:rsidRPr="00231ED6" w:rsidRDefault="00CC6B88" w:rsidP="00CC6B88">
+        <w:t>Page Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A22212B" w14:textId="77777777" w:rsidR="005603A3" w:rsidRPr="005603A3" w:rsidRDefault="005603A3" w:rsidP="005603A3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="005603A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Page Content</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>Structure Element - Description</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00CC6B88" w:rsidRPr="00231ED6" w:rsidSect="00441355">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId27"/>
+    <w:p w14:paraId="6FAD4412" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="005603A3" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="005603A3" w:rsidSect="005603A3">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BD44E49" w14:textId="77777777" w:rsidR="007950F3" w:rsidRDefault="007950F3" w:rsidP="00D535B4">
+    <w:p w14:paraId="442823B7" w14:textId="77777777" w:rsidR="000C1679" w:rsidRDefault="000C1679" w:rsidP="005603A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="048C34E4" w14:textId="77777777" w:rsidR="007950F3" w:rsidRDefault="007950F3" w:rsidP="00D535B4">
+    <w:p w14:paraId="34A44E08" w14:textId="77777777" w:rsidR="000C1679" w:rsidRDefault="000C1679" w:rsidP="005603A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="4F9A86DF" w14:textId="77777777" w:rsidR="007950F3" w:rsidRDefault="007950F3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...42 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7EB0C1D1" w14:textId="254FF73B" w:rsidR="00C42A92" w:rsidRPr="0038421F" w:rsidRDefault="00C42A92">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="289AB175" w14:textId="091061D7" w:rsidR="005603A3" w:rsidRPr="002D3851" w:rsidRDefault="005603A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0038421F">
+    <w:r w:rsidRPr="002D3851">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00D36258" w:rsidRPr="0038421F">
+    <w:r w:rsidRPr="002D3851">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0038421F">
+    <w:r w:rsidRPr="002D3851">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00D36258" w:rsidRPr="0038421F">
+    <w:r w:rsidRPr="002D3851">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00256895" w:rsidRPr="0038421F">
+    <w:r w:rsidRPr="002D3851">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00D36258" w:rsidRPr="0038421F">
+    <w:r w:rsidRPr="002D3851">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="0038421F">
+    <w:r w:rsidRPr="002D3851">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidR="0051618E" w:rsidRPr="0038421F">
+    <w:r w:rsidRPr="002D3851">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="0051618E" w:rsidRPr="0038421F">
+    <w:r w:rsidRPr="002D3851">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="0051618E" w:rsidRPr="0038421F">
+    <w:r w:rsidRPr="002D3851">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00256895" w:rsidRPr="0038421F">
+    <w:r w:rsidRPr="002D3851">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="0051618E" w:rsidRPr="0038421F">
+    <w:r w:rsidRPr="002D3851">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="0038421F">
+    <w:r w:rsidRPr="002D3851">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="0038421F">
+    <w:r w:rsidRPr="002D3851">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Date d’entrée en vigueur:</w:t>
+      <w:t xml:space="preserve">Date d’entrée en vigueur : 27/07/2016 </w:t>
     </w:r>
-    <w:r w:rsidR="0038421F">
+    <w:r w:rsidRPr="002D3851">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="0038421F">
+    <w:r w:rsidRPr="002D3851">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">Version </w:t>
-[...31 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Version # :  </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1396245143"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{8E577430-B5A2-4793-89A8-206505B18D1B}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="0051618E" w:rsidRPr="0038421F">
+        <w:r w:rsidRPr="002D3851">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AD58E2D" w14:textId="77777777" w:rsidR="007950F3" w:rsidRDefault="007950F3" w:rsidP="00D535B4">
+    <w:p w14:paraId="5852B467" w14:textId="77777777" w:rsidR="000C1679" w:rsidRDefault="000C1679" w:rsidP="005603A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39166429" w14:textId="77777777" w:rsidR="007950F3" w:rsidRDefault="007950F3" w:rsidP="00D535B4">
+    <w:p w14:paraId="5EE64208" w14:textId="77777777" w:rsidR="000C1679" w:rsidRDefault="000C1679" w:rsidP="005603A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="36CA6363" w14:textId="77777777" w:rsidR="007950F3" w:rsidRDefault="007950F3"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6FEBA98E" w14:textId="77777777" w:rsidR="00C42A92" w:rsidRDefault="00C42A92">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A5F63F5" w14:textId="5E431E6E" w:rsidR="005603A3" w:rsidRDefault="005603A3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00FF1EDF">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0559F511" wp14:editId="542B9445">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="276B2C94" wp14:editId="5599E0C3">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="2023" b="17172"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="303059" cy="590965"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="54F668F8" w14:textId="77777777" w:rsidR="002D3851" w:rsidRDefault="002D3851">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21027C79"/>
-[...413 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F5C4CE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDA684B2"/>
     <w:lvl w:ilvl="0" w:tplc="88140E72">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3093,401 +1569,135 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...217 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1435325365">
+  <w:num w:numId="1" w16cid:durableId="1143472145">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CC6B88"/>
-[...50 lines deleted...]
-    <w:rsid w:val="00FE4F1A"/>
+    <w:rsidRoot w:val="005603A3"/>
+    <w:rsid w:val="000C1679"/>
+    <w:rsid w:val="002A0536"/>
+    <w:rsid w:val="002D3851"/>
+    <w:rsid w:val="005603A3"/>
+    <w:rsid w:val="0071167E"/>
+    <w:rsid w:val="00963BD4"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FF1EDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="46A6A6FF"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="7D64448B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3623AC7D-5887-4E84-B4BA-4107C35A7CBD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3828,1735 +2038,819 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6B88"/>
+    <w:rsid w:val="005603A3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005603A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005603A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005603A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005603A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005603A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005603A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005603A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005603A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005603A3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005603A3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005603A3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005603A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005603A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005603A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005603A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005603A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005603A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005603A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005603A3"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005603A3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005603A3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005603A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005603A3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005603A3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00060AF0"/>
+    <w:rsid w:val="005603A3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005603A3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005603A3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005603A3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005603A3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D535B4"/>
+    <w:rsid w:val="005603A3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D535B4"/>
+    <w:rsid w:val="005603A3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D535B4"/>
+    <w:rsid w:val="005603A3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D535B4"/>
+    <w:rsid w:val="005603A3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-[...37 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C4479B"/>
-[...1 lines deleted...]
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+    <w:rsid w:val="005603A3"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005603A3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...783 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/partnerships/formalizing/cso/?lang=en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nikefoundation.org/index.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kcdf.or.ke/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thecoca-colacompany.com/citizenship/foundation_coke.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:ChangeMUI(1033)" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rbf.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cafonline.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:ChangeMUI(1036)" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fordfoundation.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:ChangeMUI(3082)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20http://www.unfoundation.org/french-index.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20https://www.gatesfoundation.org/fr/%20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.osaka-community.or.jp/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fordfoundation.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cafonline.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20https://www.gatesfoundation.org/fr/%20" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20http://www.unfoundation.org/french-index.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nikefoundation.org/index.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.osaka-community.or.jp/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thecoca-colacompany.com/citizenship/foundation_coke.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rbf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kcdf.or.ke/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...622 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5663,729 +2957,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1110</Words>
-  <Characters>6327</Characters>
+  <Words>1077</Words>
+  <Characters>6140</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
+  <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7423</CharactersWithSpaces>
+  <CharactersWithSpaces>7203</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Lucy Wanjiru</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...69 lines deleted...]
-</file>