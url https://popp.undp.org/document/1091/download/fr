--- v0 (2025-10-01)
+++ v1 (2026-05-23)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="62A28C0F" w14:textId="77777777" w:rsidR="005A4B73" w:rsidRPr="002D5FF8" w:rsidRDefault="005A4B73" w:rsidP="00FD316C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5FF8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Partenariats avec le secteur privé</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E40BFF" w14:textId="77777777" w:rsidR="00335A95" w:rsidRPr="002D5FF8" w:rsidRDefault="0046557E" w:rsidP="00B36788">
@@ -2064,52 +2064,58 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D89ABE5" w14:textId="77777777" w:rsidR="004F4E07" w:rsidRPr="002D5FF8" w:rsidRDefault="004F4E07" w:rsidP="004F4E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5FF8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pour cette raison, le PNUD doit préalablement approuver par écrit tout matériel destiné à être publié (sur support papier, électronique ou autre) mentionnant le PNUD, la contribution ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5FF8">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Pour cette raison, le PNUD doit préalablement approuver par écrit tout matériel destiné à être publié (sur support papier, électronique ou autre) mentionnant le PNUD, la contribution ou l</w:t>
+        <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5FF8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>activité que cette contribution appuie. Ce n</w:t>
       </w:r>
       <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5FF8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>est que dans le cas de déclarations factuelles aux actionnaires ou aux responsables internes du budget concernant le montant et l</w:t>
       </w:r>
@@ -2307,104 +2313,111 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Les avantages et les risques associés à un partenariat proposé doivent être évalués avant de collaborer avec une entité du secteur privé. </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="FlowChart"/>
       <w:bookmarkStart w:id="3" w:name="Procedures"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="7466C307" w14:textId="77777777" w:rsidR="0079670C" w:rsidRPr="002D5FF8" w:rsidRDefault="0079670C" w:rsidP="0079670C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2554C8FF" w14:textId="1E1DAB0F" w:rsidR="0079670C" w:rsidRPr="002D5FF8" w:rsidRDefault="0079670C" w:rsidP="0079670C">
+    <w:p w14:paraId="2554C8FF" w14:textId="17DDDE1C" w:rsidR="0079670C" w:rsidRPr="002D5FF8" w:rsidRDefault="0079670C" w:rsidP="0079670C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5FF8">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="0047622B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>politique du PNUD en matière de diligence raisonnable et de partenariats avec le secteur privé [seulement en anglais]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002D5FF8">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, complétée par</w:t>
       </w:r>
       <w:r w:rsidR="0027442A">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> l’</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2E08">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="0027442A">
+        <w:r w:rsidR="00CC2E08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
-          <w:t>outil d’évaluation des risques du secteur privé</w:t>
+          <w:t>Guide de l'outil d’évaluation des risques du secteur privé (hors ligne)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0027442A">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5FF8">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>et les lignes directrices sur l</w:t>
       </w:r>
       <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5FF8">
         <w:rPr>
@@ -2752,103 +2765,84 @@
               </w:rPr>
               <w:t>un commun accord et des rôles et responsabilités clairement définis. S</w:t>
             </w:r>
             <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>il n</w:t>
             </w:r>
             <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">y a pas de résultats programmatiques, </w:t>
+              <w:t>y a pas de résultats programmatiques, opérationnels, de services ou financiers, il est possible d</w:t>
+            </w:r>
+            <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>établir une collaboration entre le PNUD et le secteur privé qui ne nécessite pas de formalisation par un accord de partenariat.</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="71094049" w14:textId="6B3580BC" w:rsidR="00883925" w:rsidRPr="002D5FF8" w:rsidRDefault="00883925" w:rsidP="00A44814">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Une collaboration informell</w:t>
             </w:r>
             <w:r w:rsidR="00AE4959" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>e et occasionnelle est possible</w:t>
             </w:r>
             <w:r w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> cependant, une unité administrative doit être consciente que si ces collaborations deviennent plus régulières, avec la perspective de résultats substantiels, elles présentent des opportunités et des risques pour le PNUD. Dans ces cas, les unités administratives doivent envisager une formalisation par le biais d</w:t>
             </w:r>
             <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>un protocole d</w:t>
@@ -3195,91 +3189,91 @@
                     <w:t>Mémorandum d</w:t>
                   </w:r>
                   <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>’</w:t>
                   </w:r>
                   <w:r w:rsidRPr="002D5FF8">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>accord</w:t>
                   </w:r>
                   <w:r w:rsidRPr="002D5FF8">
                     <w:rPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3775DA0C" w14:textId="090A9607" w:rsidR="00883925" w:rsidRPr="002D5FF8" w:rsidRDefault="00000000" w:rsidP="000031F9">
+                <w:p w14:paraId="3775DA0C" w14:textId="090A9607" w:rsidR="00883925" w:rsidRPr="002D5FF8" w:rsidRDefault="008B4C08" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:hyperlink r:id="rId19" w:history="1">
-                    <w:r w:rsidR="008B4C08" w:rsidRPr="002D5FF8">
+                    <w:r w:rsidRPr="002D5FF8">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>Modèle</w:t>
                     </w:r>
                     <w:r w:rsidR="007A232E">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r w:rsidR="008B4C08" w:rsidRPr="002D5FF8">
+                    <w:r w:rsidRPr="002D5FF8">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> de mémorandum d</w:t>
                     </w:r>
                     <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>’</w:t>
                     </w:r>
-                    <w:r w:rsidR="008B4C08" w:rsidRPr="002D5FF8">
+                    <w:r w:rsidRPr="002D5FF8">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>accord</w:t>
                     </w:r>
                   </w:hyperlink>
-                  <w:r w:rsidR="008B4C08" w:rsidRPr="002D5FF8">
+                  <w:r w:rsidRPr="002D5FF8">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="3F3ADBCC" w14:textId="026F67A8" w:rsidR="00883925" w:rsidRPr="002D5FF8" w:rsidRDefault="00883925" w:rsidP="00BE3E4E">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
@@ -3365,88 +3359,98 @@
                 </w:tcPr>
                 <w:p w14:paraId="66E6CEAB" w14:textId="793496B9" w:rsidR="00883925" w:rsidRPr="002D5FF8" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002D5FF8">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>Accord de</w:t>
                   </w:r>
                   <w:r w:rsidR="0047235B" w:rsidRPr="002D5FF8">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> financement</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidR="0047235B" w:rsidRPr="002D5FF8">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
+                    <w:t>financement</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="002D5FF8">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Accord type pour les contributions financières au PNUD</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3F935654" w14:textId="77777777" w:rsidR="00883925" w:rsidRPr="002D5FF8" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002D5FF8">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>Modèles</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7970BE7A" w14:textId="49CB0EA8" w:rsidR="00832CE0" w:rsidRPr="00A32235" w:rsidRDefault="00870D04" w:rsidP="00832CE0">
+                <w:p w14:paraId="7970BE7A" w14:textId="359E93D1" w:rsidR="00832CE0" w:rsidRPr="00A32235" w:rsidRDefault="00870D04" w:rsidP="00832CE0">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A32235">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Consulter </w:t>
                   </w:r>
                   <w:hyperlink r:id="rId20" w:history="1">
                     <w:r w:rsidRPr="00A32235">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
                       <w:t>accords de financement, m</w:t>
                     </w:r>
                     <w:r w:rsidR="000E1F71" w:rsidRPr="00A32235">
                       <w:rPr>
@@ -3458,64 +3462,67 @@
                     </w:r>
                     <w:r w:rsidR="000E1F71" w:rsidRPr="00A32235">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
                       <w:t>èles</w:t>
                     </w:r>
                     <w:r w:rsidR="000E1F71" w:rsidRPr="00A32235">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> et dispositions </w:t>
                     </w:r>
                     <w:r w:rsidR="00832CE0" w:rsidRPr="00A32235">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
                       <w:t>types</w:t>
                     </w:r>
                   </w:hyperlink>
+                  <w:r w:rsidR="00CC2E08">
+                    <w:t xml:space="preserve"> (en anglais)</w:t>
+                  </w:r>
                   <w:r w:rsidR="00832CE0" w:rsidRPr="00A32235">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> d’une </w:t>
+                    <w:t xml:space="preserve"> d’une convention avec des conseils juridiques sur les </w:t>
                   </w:r>
                   <w:r w:rsidR="00832CE0" w:rsidRPr="00A32235">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
-                    <w:t>convention avec des conseils juridiques sur les questions fréquemment posées</w:t>
+                    <w:t>questions fréquemment posées</w:t>
                   </w:r>
                   <w:r w:rsidR="00155346" w:rsidRPr="00A32235">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="002AEA5E" w14:textId="6FF969EF" w:rsidR="00870D04" w:rsidRPr="002D5FF8" w:rsidRDefault="00870D04" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="09EC12E7" w14:textId="370EB5BB" w:rsidR="00883925" w:rsidRPr="002D5FF8" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
@@ -3928,63 +3935,63 @@
                     <w:rPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>. Les entreprises ne peuvent pas signer de documents de projet, mais le secteur privé peut assumer une fonction de fournisseur au sein du comité de projet.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00883925" w:rsidRPr="002D5FF8" w14:paraId="310C490B" w14:textId="77777777" w:rsidTr="00883925">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2665" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="73870ED7" w14:textId="191C79B6" w:rsidR="00883925" w:rsidRPr="002650AD" w:rsidRDefault="00000000" w:rsidP="000031F9">
+                <w:p w14:paraId="73870ED7" w14:textId="191C79B6" w:rsidR="00883925" w:rsidRPr="002650AD" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       <w:lang w:val="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:hyperlink r:id="rId21" w:history="1">
-                    <w:r w:rsidR="00883925" w:rsidRPr="002650AD">
+                    <w:r w:rsidRPr="002650AD">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:bCs/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Accord </w:t>
                     </w:r>
                     <w:r w:rsidR="00631D5D" w:rsidRPr="002650AD">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:b/>
                         <w:bCs/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                       <w:t>pro bono</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p w14:paraId="1F514578" w14:textId="29B69E05" w:rsidR="00883925" w:rsidRPr="002650AD" w:rsidRDefault="00DA0D28" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
@@ -4070,52 +4077,60 @@
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="36C010DB" w14:textId="612F7341" w:rsidR="00883925" w:rsidRPr="002D5FF8" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002D5FF8">
                     <w:rPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Des accords </w:t>
                   </w:r>
                   <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
                     <w:rPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t>pro bono</w:t>
-                  </w:r>
+                    <w:t xml:space="preserve">pro </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
+                    <w:rPr>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t>bono</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="002D5FF8">
                     <w:rPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> peuvent être utilisés lorsque le </w:t>
                   </w:r>
                   <w:r w:rsidRPr="002D5FF8">
                     <w:rPr>
                       <w:b/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>PNUD reçoit des biens ou des services</w:t>
                   </w:r>
                   <w:r w:rsidRPr="002D5FF8">
                     <w:rPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> du secteur privé conformément au </w:t>
                   </w:r>
                   <w:hyperlink r:id="rId22" w:history="1">
                     <w:r w:rsidRPr="00E72626">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
@@ -4132,52 +4147,61 @@
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
                       <w:t>énéral des Nations Unies sur l</w:t>
                     </w:r>
                     <w:r w:rsidR="00631D5D" w:rsidRPr="00E72626">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
                       <w:t>’</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00E72626">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
                       <w:t xml:space="preserve">acceptation de biens et services </w:t>
                     </w:r>
                     <w:r w:rsidR="00631D5D" w:rsidRPr="00E72626">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
-                      <w:t>pro bono</w:t>
+                      <w:t xml:space="preserve">pro </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidR="00631D5D" w:rsidRPr="00E72626">
+                      <w:rPr>
+                        <w:rStyle w:val="Hyperlink"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                      </w:rPr>
+                      <w:t>bono</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                     <w:r w:rsidRPr="00E72626">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> (2006)</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidRPr="002D5FF8">
                     <w:t xml:space="preserve">, </w:t>
                   </w:r>
                   <w:r w:rsidRPr="002D5FF8">
                     <w:rPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>complété par les politiques du PNUD.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0153788E" w14:textId="77777777" w:rsidR="00883925" w:rsidRPr="002D5FF8" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
@@ -4848,56 +4872,58 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="008736D8" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00363003" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> partenariat </w:t>
             </w:r>
             <w:r w:rsidR="00D56953" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">est conclu </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00EA13D5" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>entré</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="008736D8" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> avec une entité régionale ou avec une succursale régionale d</w:t>
             </w:r>
             <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidR="008736D8" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>une entité multinationale</w:t>
             </w:r>
             <w:r w:rsidR="00D6340F">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
@@ -5053,63 +5079,72 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D92D099" w14:textId="4D625BD1" w:rsidR="00893403" w:rsidRPr="002D5FF8" w:rsidRDefault="000D0786" w:rsidP="00FC1E2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00401C1E" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">i </w:t>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00401C1E" w:rsidRPr="002D5FF8">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00893403" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>le mémorandum d</w:t>
             </w:r>
             <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidR="00893403" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>accord doit être signé par l</w:t>
             </w:r>
             <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -5128,80 +5163,98 @@
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidR="00893403" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Administrateur associé</w:t>
             </w:r>
             <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> ;</w:t>
             </w:r>
             <w:r w:rsidR="00893403" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ou</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00893403" w:rsidRPr="002D5FF8">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="14594EE2" w14:textId="77777777" w:rsidR="00893403" w:rsidRPr="002D5FF8" w:rsidRDefault="00401C1E" w:rsidP="00FC1E2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidR="00893403" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>e protocole d</w:t>
+              <w:t>e</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00893403" w:rsidRPr="002D5FF8">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> protocole d</w:t>
             </w:r>
             <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidR="00893403" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>accord est important pour l</w:t>
             </w:r>
             <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidR="00893403" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -5412,52 +5465,61 @@
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>accord, d</w:t>
             </w:r>
             <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">accord </w:t>
             </w:r>
             <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>pro bono</w:t>
-            </w:r>
+              <w:t xml:space="preserve">pro </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>bono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FD1AF9" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou </w:t>
             </w:r>
             <w:r w:rsidR="00574981" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="00FD1AF9" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>’accord</w:t>
             </w:r>
             <w:r w:rsidR="004B735A" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -5611,82 +5673,82 @@
               </w:rPr>
               <w:t>optimisation de la conception du projet.</w:t>
             </w:r>
             <w:r w:rsidR="00401C1E" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Les entreprises peuvent contribuer à la définition commune d</w:t>
             </w:r>
             <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">un </w:t>
+              <w:t>un projet grâce à leur expertise, l</w:t>
+            </w:r>
+            <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:t>information, le savoir-faire, la technologie, l</w:t>
+            </w:r>
+            <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5FF8">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">accès aux </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5FF8">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>projet grâce à leur expertise, l</w:t>
-[...23 lines deleted...]
-              <w:t>accès aux réseaux, les outils de planification et l</w:t>
+              <w:t>réseaux, les outils de planification et l</w:t>
             </w:r>
             <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>utilisation des infrastructures et des biens, la gouvernance et la participation au conseil d</w:t>
             </w:r>
             <w:r w:rsidR="00631D5D" w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>administration du projet.</w:t>
             </w:r>
@@ -5763,200 +5825,214 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D5FF8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Informations supplémentaires et outils</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24888492" w14:textId="77777777" w:rsidR="00054593" w:rsidRPr="002D5FF8" w:rsidRDefault="00054593" w:rsidP="00054593">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="55"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="245293E8" w14:textId="437DE745" w:rsidR="00883925" w:rsidRPr="002D5FF8" w:rsidRDefault="00000000" w:rsidP="00FC1E2E">
+          <w:p w14:paraId="245293E8" w14:textId="5F3ED64A" w:rsidR="00883925" w:rsidRPr="00E22E28" w:rsidRDefault="00401C1E" w:rsidP="00FC1E2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:rPr>
-[...5 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidR="00401C1E" w:rsidRPr="002D5FF8">
+              <w:r w:rsidRPr="002D5FF8">
                 <w:rPr>
                   <w:bCs/>
                   <w:color w:val="0070C0"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>A</w:t>
               </w:r>
               <w:r w:rsidR="008B4C08" w:rsidRPr="002D5FF8">
                 <w:rPr>
                   <w:bCs/>
                   <w:color w:val="0070C0"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ccords de financement et modèles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00401C1E" w:rsidRPr="002D5FF8">
-[...4 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00CC2E08" w:rsidRPr="00E22E28">
+              <w:t xml:space="preserve"> (en anglais)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F00EDF9" w14:textId="52907916" w:rsidR="00883925" w:rsidRPr="002D5FF8" w:rsidRDefault="00000000" w:rsidP="00FC1E2E">
+          <w:p w14:paraId="0F00EDF9" w14:textId="1C6EAD39" w:rsidR="00883925" w:rsidRPr="002D5FF8" w:rsidRDefault="00F527FE" w:rsidP="00FC1E2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidR="00F527FE" w:rsidRPr="002D5FF8">
+              <w:r w:rsidRPr="002D5FF8">
                 <w:rPr>
                   <w:bCs/>
                   <w:color w:val="0070C0"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Mémorandum d’accord</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00401C1E" w:rsidRPr="002D5FF8">
+            <w:r w:rsidR="00401C1E" w:rsidRPr="00E01D88">
               <w:rPr>
                 <w:color w:val="0070C0"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:r w:rsidR="00E01D88" w:rsidRPr="00E22E28">
+              <w:t>(en anglais)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="31B60FE5" w14:textId="01F65E8B" w:rsidR="00883925" w:rsidRPr="002D5FF8" w:rsidRDefault="00000000" w:rsidP="00FC1E2E">
+          <w:p w14:paraId="31B60FE5" w14:textId="719FD9AD" w:rsidR="00883925" w:rsidRPr="002D5FF8" w:rsidRDefault="00F527FE" w:rsidP="00FC1E2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidR="00F527FE" w:rsidRPr="002D5FF8">
+              <w:r w:rsidRPr="002D5FF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliothèque des mémorandums </w:t>
+                <w:t>Bibliothèque des mémorandums</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E01D88">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="0070C0"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00E01D88" w:rsidRPr="00E22E28">
+              <w:t>(en anglais)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="513ED69C" w14:textId="42BE1ADE" w:rsidR="00D10841" w:rsidRPr="001265DE" w:rsidRDefault="00000000" w:rsidP="00FC1E2E">
+          <w:p w14:paraId="513ED69C" w14:textId="364D6459" w:rsidR="00D10841" w:rsidRPr="001265DE" w:rsidRDefault="00FB0414" w:rsidP="00FC1E2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidR="00FB0414" w:rsidRPr="002D5FF8">
+              <w:r w:rsidRPr="002D5FF8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Partenariats avec le secteur privé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00E01D88">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E01D88" w:rsidRPr="00E22E28">
+              <w:t>(en anglais)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="255B33D6" w14:textId="4A8E4AA7" w:rsidR="001265DE" w:rsidRPr="001265DE" w:rsidRDefault="00000000" w:rsidP="00FC1E2E">
+          <w:p w14:paraId="255B33D6" w14:textId="379665EF" w:rsidR="001265DE" w:rsidRPr="001265DE" w:rsidRDefault="001265DE" w:rsidP="00FC1E2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r w:rsidR="001265DE" w:rsidRPr="001265DE">
+              <w:r w:rsidRPr="001265DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Boîte à outils pour la mobilisation des ressources du secteur privé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00E01D88">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E01D88" w:rsidRPr="00E22E28">
+              <w:t>(en anglais)</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="46CB9A86" w14:textId="77777777" w:rsidR="006E4961" w:rsidRPr="00532081" w:rsidRDefault="006E4961" w:rsidP="006E4961">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1080" w:firstLine="0"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72BC0A6A" w14:textId="77777777" w:rsidR="00532081" w:rsidRPr="002D5FF8" w:rsidRDefault="00532081" w:rsidP="00532081">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -6045,238 +6121,238 @@
               <w:t xml:space="preserve"> des POPP.</w:t>
             </w:r>
             <w:r w:rsidR="00F67F1A">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7FF4" w:rsidRPr="002D5FF8" w14:paraId="7A1CC1CA" w14:textId="77777777" w:rsidTr="00532081">
         <w:trPr>
           <w:trHeight w:val="2568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14E4FFE9" w14:textId="77777777" w:rsidR="00F67F1A" w:rsidRPr="007A2479" w:rsidRDefault="00F67F1A" w:rsidP="00F67F1A">
+          <w:p w14:paraId="14E4FFE9" w14:textId="77777777" w:rsidR="00F67F1A" w:rsidRPr="007A2479" w:rsidRDefault="00F67F1A" w:rsidP="00E22E28">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45F812E6" w14:textId="77777777" w:rsidR="00F67F1A" w:rsidRPr="007A2479" w:rsidRDefault="00F67F1A" w:rsidP="00F67F1A">
+          <w:p w14:paraId="45F812E6" w14:textId="77777777" w:rsidR="00F67F1A" w:rsidRPr="007A2479" w:rsidRDefault="00F67F1A" w:rsidP="00E22E28">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05203AD5" w14:textId="77777777" w:rsidR="00F67F1A" w:rsidRPr="007A2479" w:rsidRDefault="00F67F1A" w:rsidP="00F67F1A">
+          <w:p w14:paraId="05203AD5" w14:textId="77777777" w:rsidR="00F67F1A" w:rsidRPr="007A2479" w:rsidRDefault="00F67F1A" w:rsidP="00E22E28">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27CD7D56" w14:textId="77777777" w:rsidR="00F67F1A" w:rsidRDefault="00F67F1A" w:rsidP="00F67F1A">
+          <w:p w14:paraId="1939989E" w14:textId="77777777" w:rsidR="005614A4" w:rsidRPr="00A20DFF" w:rsidRDefault="005614A4" w:rsidP="005614A4">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A20DFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="212121"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Avertissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="212121"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20DFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="212121"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20DFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="212121"/>
+              </w:rPr>
+              <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51A099B3" w14:textId="77777777" w:rsidR="005614A4" w:rsidRPr="00A20DFF" w:rsidRDefault="005614A4" w:rsidP="005614A4">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="187FCE5F" w14:textId="0CEC737C" w:rsidR="005E7FF4" w:rsidRPr="002D5FF8" w:rsidRDefault="005614A4" w:rsidP="00E22E28">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A20DFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="fi-FI"/>
-[...11 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Disclaimer:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20DFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
-[...63 lines deleted...]
-              <w:t>En cas de divergence entre les textes français et anglais de cette politique, le texte anglais fait foi, sauf disposition expresse écrite contraire.</w:t>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5FD4FBB5" w14:textId="77777777" w:rsidR="00E32EE8" w:rsidRPr="002D5FF8" w:rsidRDefault="00E32EE8" w:rsidP="00B36788">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E32EE8" w:rsidRPr="002D5FF8" w:rsidSect="005C7649">
       <w:headerReference w:type="default" r:id="rId31"/>
       <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F296ED8" w14:textId="77777777" w:rsidR="00DA73EA" w:rsidRDefault="00DA73EA" w:rsidP="00104339">
+    <w:p w14:paraId="3DBC2F98" w14:textId="77777777" w:rsidR="008F4A6F" w:rsidRDefault="008F4A6F" w:rsidP="00104339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C82CD30" w14:textId="77777777" w:rsidR="00DA73EA" w:rsidRDefault="00DA73EA" w:rsidP="00104339">
+    <w:p w14:paraId="3A5769BE" w14:textId="77777777" w:rsidR="008F4A6F" w:rsidRDefault="008F4A6F" w:rsidP="00104339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6306,82 +6382,78 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="748612880"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="23112CE8" w14:textId="28676C36" w:rsidR="00522C68" w:rsidRPr="00522C68" w:rsidRDefault="00522C68" w:rsidP="00522C68">
+      <w:p w14:paraId="01D09EDD" w14:textId="6BB076D4" w:rsidR="00401C1E" w:rsidRDefault="00522C68" w:rsidP="00E22E28">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:rPr>
-[...1 lines deleted...]
-          </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00522C68">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00522C68">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
@@ -6443,133 +6515,147 @@
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00522C68">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
         </w:r>
         <w:r>
           <w:t>D</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00522C68">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
-          <w:t>ate d'entrée en vigueur:</w:t>
+          <w:t>ate</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00522C68">
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> d'entrée en </w:t>
+        </w:r>
+        <w:r w:rsidR="005614A4" w:rsidRPr="00522C68">
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t>vigueur :</w:t>
         </w:r>
         <w:r w:rsidR="007A232E">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t xml:space="preserve"> 31/12/2016</w:t>
         </w:r>
         <w:r>
           <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
         </w:r>
         <w:r w:rsidRPr="00522C68">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>Versi</w:t>
         </w:r>
         <w:r w:rsidR="00A242EC">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>on</w:t>
         </w:r>
         <w:r w:rsidRPr="00522C68">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
-          <w:t xml:space="preserve"> #</w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00B36A37">
+        <w:r w:rsidR="005614A4" w:rsidRPr="00522C68">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
-          <w:t>:</w:t>
+          <w:t>#</w:t>
+        </w:r>
+        <w:r w:rsidR="005614A4">
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> :</w:t>
         </w:r>
         <w:r w:rsidR="007A232E">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00F049F1">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00522C68">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="01D09EDD" w14:textId="64F48A89" w:rsidR="00401C1E" w:rsidRDefault="00000000" w:rsidP="00522C68">
-[...4 lines deleted...]
-      </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="268C3684" w14:textId="77777777" w:rsidR="00DA73EA" w:rsidRDefault="00DA73EA" w:rsidP="00104339">
+    <w:p w14:paraId="4F4343F7" w14:textId="77777777" w:rsidR="008F4A6F" w:rsidRDefault="008F4A6F" w:rsidP="00104339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C200B9D" w14:textId="77777777" w:rsidR="00DA73EA" w:rsidRDefault="00DA73EA" w:rsidP="00104339">
+    <w:p w14:paraId="434942BD" w14:textId="77777777" w:rsidR="008F4A6F" w:rsidRDefault="008F4A6F" w:rsidP="00104339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2BCE517A" w14:textId="77777777" w:rsidR="00401C1E" w:rsidRDefault="00401C1E" w:rsidP="00152893">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:t>[1]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> La base de la pyramide économique (ou BOP) est utilisée pour décrire les hommes et les femmes à faible revenu ou qui n’ont pas accès aux biens et services de base.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
@@ -6589,108 +6675,121 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de parité de pouvoir d’achat (PPA). Fixer le maximum </w:t>
       </w:r>
       <w:r w:rsidR="00BE3E4E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en matière</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de PPA ajuste le chiffre réel pour égaliser les pouvoirs d’achat relatifs entre les différents pays.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="601D50A6" w14:textId="071E68EA" w:rsidR="00275B62" w:rsidRDefault="00275B62" w:rsidP="00275B62">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="601D50A6" w14:textId="1B49D4E9" w:rsidR="00275B62" w:rsidRDefault="00CC2E08" w:rsidP="00275B62">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34AB8464" wp14:editId="22E549E1">
-          <wp:extent cx="527056" cy="802800"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F8CE1C3" wp14:editId="4ABDC065">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="3" name="Picture 3" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="Picture 3" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="527056" cy="802800"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="63480BE6" w14:textId="77777777" w:rsidR="00BC130E" w:rsidRDefault="00BC130E" w:rsidP="00275B62">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05D44953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F0096C6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -9176,52 +9275,53 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1579243098">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -9393,67 +9493,69 @@
     <w:rsid w:val="00443A9F"/>
     <w:rsid w:val="00444C00"/>
     <w:rsid w:val="0044774D"/>
     <w:rsid w:val="004520DC"/>
     <w:rsid w:val="004572D4"/>
     <w:rsid w:val="0046281F"/>
     <w:rsid w:val="00464576"/>
     <w:rsid w:val="00464897"/>
     <w:rsid w:val="0046528C"/>
     <w:rsid w:val="0046557E"/>
     <w:rsid w:val="004709EE"/>
     <w:rsid w:val="0047235B"/>
     <w:rsid w:val="0047402E"/>
     <w:rsid w:val="004749E5"/>
     <w:rsid w:val="0047622B"/>
     <w:rsid w:val="00484EA7"/>
     <w:rsid w:val="00493107"/>
     <w:rsid w:val="00495C4C"/>
     <w:rsid w:val="004B09D3"/>
     <w:rsid w:val="004B309C"/>
     <w:rsid w:val="004B5AB8"/>
     <w:rsid w:val="004B5FF0"/>
     <w:rsid w:val="004B735A"/>
     <w:rsid w:val="004C06EC"/>
     <w:rsid w:val="004C40E3"/>
+    <w:rsid w:val="004D1D07"/>
     <w:rsid w:val="004E5EA2"/>
     <w:rsid w:val="004E68AA"/>
     <w:rsid w:val="004F4D4B"/>
     <w:rsid w:val="004F4E07"/>
     <w:rsid w:val="005011D0"/>
     <w:rsid w:val="00512C30"/>
     <w:rsid w:val="00514D88"/>
     <w:rsid w:val="005155DA"/>
     <w:rsid w:val="00521DA0"/>
     <w:rsid w:val="00522C68"/>
     <w:rsid w:val="0052321D"/>
     <w:rsid w:val="005267DC"/>
     <w:rsid w:val="00532081"/>
     <w:rsid w:val="005436ED"/>
     <w:rsid w:val="0054451B"/>
     <w:rsid w:val="00551F87"/>
     <w:rsid w:val="00560963"/>
+    <w:rsid w:val="005614A4"/>
     <w:rsid w:val="005640F0"/>
     <w:rsid w:val="0056519E"/>
     <w:rsid w:val="00574681"/>
     <w:rsid w:val="00574981"/>
     <w:rsid w:val="00575A78"/>
     <w:rsid w:val="00582698"/>
     <w:rsid w:val="00585DB3"/>
     <w:rsid w:val="00587BB2"/>
     <w:rsid w:val="005913D7"/>
     <w:rsid w:val="0059404C"/>
     <w:rsid w:val="00596D5F"/>
     <w:rsid w:val="005A4B73"/>
     <w:rsid w:val="005B402C"/>
     <w:rsid w:val="005B504C"/>
     <w:rsid w:val="005C7649"/>
     <w:rsid w:val="005D4AE2"/>
     <w:rsid w:val="005E331D"/>
     <w:rsid w:val="005E7FF4"/>
     <w:rsid w:val="005F0D69"/>
     <w:rsid w:val="005F12B7"/>
     <w:rsid w:val="0060543B"/>
     <w:rsid w:val="006074D0"/>
     <w:rsid w:val="00611B13"/>
     <w:rsid w:val="00614509"/>
     <w:rsid w:val="00614AA3"/>
@@ -9538,74 +9640,76 @@
     <w:rsid w:val="007E3264"/>
     <w:rsid w:val="007E4E33"/>
     <w:rsid w:val="007E5151"/>
     <w:rsid w:val="008005D8"/>
     <w:rsid w:val="00804FB8"/>
     <w:rsid w:val="008058BD"/>
     <w:rsid w:val="0081001F"/>
     <w:rsid w:val="00813FC6"/>
     <w:rsid w:val="00817401"/>
     <w:rsid w:val="00824394"/>
     <w:rsid w:val="008244AF"/>
     <w:rsid w:val="00832CE0"/>
     <w:rsid w:val="008337E7"/>
     <w:rsid w:val="008410D5"/>
     <w:rsid w:val="00842CDB"/>
     <w:rsid w:val="00843550"/>
     <w:rsid w:val="00851940"/>
     <w:rsid w:val="008521C6"/>
     <w:rsid w:val="00854131"/>
     <w:rsid w:val="00855B41"/>
     <w:rsid w:val="00862B36"/>
     <w:rsid w:val="00863F0B"/>
     <w:rsid w:val="0086672E"/>
     <w:rsid w:val="00870D04"/>
     <w:rsid w:val="008736D8"/>
+    <w:rsid w:val="00877CE6"/>
     <w:rsid w:val="00883925"/>
     <w:rsid w:val="008856DB"/>
     <w:rsid w:val="00887B83"/>
     <w:rsid w:val="00893403"/>
     <w:rsid w:val="0089573F"/>
     <w:rsid w:val="00895F6D"/>
     <w:rsid w:val="00897C5B"/>
     <w:rsid w:val="008A2E06"/>
     <w:rsid w:val="008A3926"/>
     <w:rsid w:val="008A6801"/>
     <w:rsid w:val="008B124D"/>
     <w:rsid w:val="008B1FEC"/>
     <w:rsid w:val="008B40D7"/>
     <w:rsid w:val="008B4C08"/>
     <w:rsid w:val="008B7A29"/>
     <w:rsid w:val="008C4365"/>
     <w:rsid w:val="008D1612"/>
     <w:rsid w:val="008D2734"/>
     <w:rsid w:val="008D313F"/>
     <w:rsid w:val="008D421A"/>
     <w:rsid w:val="008D43AE"/>
     <w:rsid w:val="008E0A8E"/>
     <w:rsid w:val="008F1CF2"/>
     <w:rsid w:val="008F3FF5"/>
+    <w:rsid w:val="008F4A6F"/>
     <w:rsid w:val="008F77B3"/>
     <w:rsid w:val="00901EB2"/>
     <w:rsid w:val="0090384B"/>
     <w:rsid w:val="00911D1A"/>
     <w:rsid w:val="009241AC"/>
     <w:rsid w:val="00924CCC"/>
     <w:rsid w:val="00924DB0"/>
     <w:rsid w:val="0094408F"/>
     <w:rsid w:val="009466CC"/>
     <w:rsid w:val="00946B12"/>
     <w:rsid w:val="009533A3"/>
     <w:rsid w:val="00955A2F"/>
     <w:rsid w:val="00955CA6"/>
     <w:rsid w:val="00956EBD"/>
     <w:rsid w:val="00962265"/>
     <w:rsid w:val="00963194"/>
     <w:rsid w:val="00965DA0"/>
     <w:rsid w:val="00970C8C"/>
     <w:rsid w:val="00983F87"/>
     <w:rsid w:val="0099120A"/>
     <w:rsid w:val="009A5145"/>
     <w:rsid w:val="009B3F77"/>
     <w:rsid w:val="009B48FC"/>
     <w:rsid w:val="009B6B8D"/>
     <w:rsid w:val="009B6BA0"/>
@@ -9658,141 +9762,147 @@
     <w:rsid w:val="00A9147E"/>
     <w:rsid w:val="00A93816"/>
     <w:rsid w:val="00A93A3D"/>
     <w:rsid w:val="00A94C1A"/>
     <w:rsid w:val="00A965A8"/>
     <w:rsid w:val="00AA7F0A"/>
     <w:rsid w:val="00AB347F"/>
     <w:rsid w:val="00AC254D"/>
     <w:rsid w:val="00AC53D5"/>
     <w:rsid w:val="00AE36F4"/>
     <w:rsid w:val="00AE4959"/>
     <w:rsid w:val="00AF392B"/>
     <w:rsid w:val="00AF5375"/>
     <w:rsid w:val="00B0195A"/>
     <w:rsid w:val="00B0554C"/>
     <w:rsid w:val="00B05E26"/>
     <w:rsid w:val="00B13A0A"/>
     <w:rsid w:val="00B15331"/>
     <w:rsid w:val="00B247CA"/>
     <w:rsid w:val="00B30862"/>
     <w:rsid w:val="00B34219"/>
     <w:rsid w:val="00B36788"/>
     <w:rsid w:val="00B36A37"/>
     <w:rsid w:val="00B44424"/>
     <w:rsid w:val="00B44582"/>
+    <w:rsid w:val="00B505ED"/>
     <w:rsid w:val="00B54CCD"/>
     <w:rsid w:val="00B6712E"/>
     <w:rsid w:val="00B70DBC"/>
     <w:rsid w:val="00B7138A"/>
     <w:rsid w:val="00B7160A"/>
     <w:rsid w:val="00B73825"/>
     <w:rsid w:val="00B75673"/>
     <w:rsid w:val="00B82F6A"/>
     <w:rsid w:val="00B83C3D"/>
     <w:rsid w:val="00B8572C"/>
     <w:rsid w:val="00B9083D"/>
     <w:rsid w:val="00B91BEA"/>
     <w:rsid w:val="00B95185"/>
     <w:rsid w:val="00B96298"/>
     <w:rsid w:val="00BA2754"/>
     <w:rsid w:val="00BA40B2"/>
     <w:rsid w:val="00BA52BE"/>
     <w:rsid w:val="00BB3447"/>
     <w:rsid w:val="00BC11A2"/>
+    <w:rsid w:val="00BC130E"/>
     <w:rsid w:val="00BC3467"/>
     <w:rsid w:val="00BD496B"/>
     <w:rsid w:val="00BD4B07"/>
     <w:rsid w:val="00BE3E4E"/>
     <w:rsid w:val="00BE4BEC"/>
     <w:rsid w:val="00BE5A31"/>
     <w:rsid w:val="00BF6C91"/>
     <w:rsid w:val="00C03B39"/>
     <w:rsid w:val="00C03E99"/>
     <w:rsid w:val="00C04D69"/>
     <w:rsid w:val="00C06C2A"/>
     <w:rsid w:val="00C11E1D"/>
     <w:rsid w:val="00C1576A"/>
     <w:rsid w:val="00C27DB8"/>
     <w:rsid w:val="00C30D5C"/>
     <w:rsid w:val="00C33D2A"/>
     <w:rsid w:val="00C3413C"/>
+    <w:rsid w:val="00C342DC"/>
     <w:rsid w:val="00C44817"/>
     <w:rsid w:val="00C47372"/>
     <w:rsid w:val="00C513C9"/>
     <w:rsid w:val="00C548FB"/>
     <w:rsid w:val="00C70F9B"/>
     <w:rsid w:val="00C805F1"/>
     <w:rsid w:val="00C90B62"/>
     <w:rsid w:val="00CA3280"/>
     <w:rsid w:val="00CB1CAE"/>
     <w:rsid w:val="00CB2326"/>
     <w:rsid w:val="00CB2AD1"/>
     <w:rsid w:val="00CB45FC"/>
+    <w:rsid w:val="00CC2E08"/>
     <w:rsid w:val="00CC3012"/>
     <w:rsid w:val="00CD504C"/>
     <w:rsid w:val="00CD5C13"/>
     <w:rsid w:val="00CE24D8"/>
     <w:rsid w:val="00CE3F2C"/>
     <w:rsid w:val="00CF5A1C"/>
     <w:rsid w:val="00D00A00"/>
     <w:rsid w:val="00D04E4C"/>
     <w:rsid w:val="00D10841"/>
     <w:rsid w:val="00D13764"/>
     <w:rsid w:val="00D13947"/>
     <w:rsid w:val="00D20D24"/>
     <w:rsid w:val="00D256F1"/>
     <w:rsid w:val="00D27E36"/>
     <w:rsid w:val="00D30A1A"/>
     <w:rsid w:val="00D52B01"/>
     <w:rsid w:val="00D56953"/>
     <w:rsid w:val="00D6168F"/>
     <w:rsid w:val="00D62A32"/>
     <w:rsid w:val="00D6340F"/>
     <w:rsid w:val="00D824DF"/>
     <w:rsid w:val="00D94566"/>
     <w:rsid w:val="00D95476"/>
     <w:rsid w:val="00D97F17"/>
     <w:rsid w:val="00DA0D28"/>
     <w:rsid w:val="00DA2AB2"/>
     <w:rsid w:val="00DA2E77"/>
     <w:rsid w:val="00DA73EA"/>
     <w:rsid w:val="00DB3815"/>
     <w:rsid w:val="00DC1356"/>
     <w:rsid w:val="00DC1FF7"/>
     <w:rsid w:val="00DD25BD"/>
     <w:rsid w:val="00DE2CB5"/>
     <w:rsid w:val="00DE2D76"/>
     <w:rsid w:val="00DE5443"/>
     <w:rsid w:val="00DE7097"/>
     <w:rsid w:val="00DE7535"/>
     <w:rsid w:val="00DF413A"/>
     <w:rsid w:val="00DF4ECD"/>
     <w:rsid w:val="00DF5198"/>
+    <w:rsid w:val="00E01D88"/>
     <w:rsid w:val="00E01EE5"/>
     <w:rsid w:val="00E073A6"/>
     <w:rsid w:val="00E145DB"/>
+    <w:rsid w:val="00E22E28"/>
     <w:rsid w:val="00E30E3D"/>
     <w:rsid w:val="00E32EE8"/>
     <w:rsid w:val="00E33F43"/>
     <w:rsid w:val="00E37CE8"/>
     <w:rsid w:val="00E4163B"/>
     <w:rsid w:val="00E46ADF"/>
     <w:rsid w:val="00E527E6"/>
     <w:rsid w:val="00E536B6"/>
     <w:rsid w:val="00E601A8"/>
     <w:rsid w:val="00E622E9"/>
     <w:rsid w:val="00E70C8B"/>
     <w:rsid w:val="00E72626"/>
     <w:rsid w:val="00E72ABE"/>
     <w:rsid w:val="00E854FD"/>
     <w:rsid w:val="00E865B1"/>
     <w:rsid w:val="00E867A1"/>
     <w:rsid w:val="00E93C75"/>
     <w:rsid w:val="00E946BB"/>
     <w:rsid w:val="00EA13D5"/>
     <w:rsid w:val="00ED5E22"/>
     <w:rsid w:val="00EE1C3D"/>
     <w:rsid w:val="00EE1CF9"/>
     <w:rsid w:val="00EE7669"/>
     <w:rsid w:val="00EF0783"/>
     <w:rsid w:val="00F02424"/>
@@ -9843,51 +9953,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="488227AA"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10640,51 +10750,51 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00704F4B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00522C68"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="323826982">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="796992446">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10916,51 +11026,51 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unglobalcompact.org/docs/issues_doc/un_business_partnerships/guidelines_principle_based_approach_between_un_business_sector.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/36" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PublicPartnerships/NonFinancialAgreements/MoUs-and-SoIs.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/Financing%20Agreements%20and%20Templates/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/209869/files/A_RES_92%28I%29-FR.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/document/2017-undaf-guidance/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/Financing%20Agreements%20and%20Templates/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/2166" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/Financing%20Agreements%20and%20Templates/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/psrm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/o/Agreement__c/list?filterName=00B6N000000ZR8GUAW" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/20646" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve.utterwulghe@undp.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PrivatePartnerships/Home.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/MOUTemplatesLibrary/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OLS" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/572057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/MOUTemplatesLibrary/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/36" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unglobalcompact.org/docs/issues_doc/un_business_partnerships/guidelines_principle_based_approach_between_un_business_sector.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/36" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PublicPartnerships/NonFinancialAgreements/MoUs-and-SoIs.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/Financing%20Agreements%20and%20Templates/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/209869/files/A_RES_92%28I%29-FR.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/document/2017-undaf-guidance/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PublicPartnerships/FinancingAgreementTemplates/General-Information.aspx?OR=Teams-HL&amp;CT=1709844219980" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/guide-de-loutil-devaluation-des-risques-du-secteur-prive-hors-ligne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PublicPartnerships/FinancingAgreementTemplates/General-Information.aspx?OR=Teams-HL&amp;CT=1709844219980" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/psrm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/o/Agreement__c/list?filterName=00B6N000000ZR8GUAW" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/20646" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve.utterwulghe@undp.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PrivatePartnerships/Home.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/MOUTemplatesLibrary/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OLS" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/572057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/MOUTemplatesLibrary/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/36" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -11502,75 +11612,75 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBF228A7-F4C8-4414-A342-690869EA3979}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4021D685-388B-4C6F-8F88-B0F8569B402C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>3161</Words>
-  <Characters>18021</Characters>
+  <Words>3205</Words>
+  <Characters>18272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>150</Lines>
+  <Lines>152</Lines>
   <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21140</CharactersWithSpaces>
+  <CharactersWithSpaces>21435</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lucy Wanjiru</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF4E5EB98AFACA49B955F57620F5DD44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>d4f2921d-5b41-4072-94c4-8de181a74aa6</vt:lpwstr>