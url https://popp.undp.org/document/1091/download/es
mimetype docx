--- v0 (2025-10-26)
+++ v1 (2026-04-30)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="23538903" w14:textId="77777777" w:rsidR="005A4B73" w:rsidRPr="005A4B73" w:rsidRDefault="005A4B73" w:rsidP="00B36788">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Asociaciones del Sector Privado </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BDDEF24" w14:textId="77777777" w:rsidR="00335A95" w:rsidRPr="005A4B73" w:rsidRDefault="00335A95" w:rsidP="00B36788">
@@ -1128,58 +1128,58 @@
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Por esta razón, el PNUD debe aprobar por escrito y con anticipación cualquier material </w:t>
       </w:r>
       <w:r w:rsidR="00255E5F">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>para publicación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ya sea impreso, electrónicamente o de otra manera) que mencione al PNUD, la </w:t>
+        <w:t xml:space="preserve"> (ya sea impreso, electrónicamente o de otra manera) que mencione al PNUD, la contribución o la actividad para la que fue provista. No se requeriría dicha autorización solo en el </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">contribución o la actividad para la que fue provista. No se requeriría dicha autorización solo en el caso de las representaciones fácticas a accionistas o </w:t>
+        <w:t xml:space="preserve">caso de las representaciones fácticas a accionistas o </w:t>
       </w:r>
       <w:r w:rsidR="00255E5F">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>auditores internos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> sobre el monto y el objetivo de la contribución.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5726D666" w14:textId="77777777" w:rsidR="004F4E07" w:rsidRPr="005E331D" w:rsidRDefault="004F4E07" w:rsidP="004F4E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
@@ -1248,111 +1248,99 @@
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">El PNUD buscará asociarse con entidades del sector privado que estén comprometidas con los valores básicos y las causas de la ONU, y que no estén involucradas en actividades comerciales o de otro tipo incompatibles con los valores, la misión y la marca del PNUD.  Los beneficios y los riesgos vinculados a una asociación propuesta se deben evaluar antes del compromiso con una entidad del sector privado. </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="FlowChart"/>
       <w:bookmarkStart w:id="3" w:name="Procedures"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="19732169" w14:textId="77777777" w:rsidR="0079670C" w:rsidRPr="0079670C" w:rsidRDefault="0079670C" w:rsidP="0079670C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="343F1F8C" w14:textId="3FECA2B4" w:rsidR="0079670C" w:rsidRPr="00813FC6" w:rsidRDefault="0079670C" w:rsidP="0079670C">
+    <w:p w14:paraId="343F1F8C" w14:textId="76922CE8" w:rsidR="0079670C" w:rsidRPr="00813FC6" w:rsidRDefault="0079670C" w:rsidP="0079670C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="006B02A1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Política del PNUD sobre la debida diligencia y las asociaciones con el sector privado [solamente en inglés)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">, complementada por </w:t>
       </w:r>
       <w:r w:rsidR="00940E97">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="0042448E">
+        <w:r w:rsidR="00B77F05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Herramienta de evaluación de riesgos</w:t>
-[...11 lines deleted...]
-          <w:t>del sector privado [solamente en inglés]</w:t>
+          <w:t>Guía de la herramienta de evaluación de riesgos del sector privado (fuera de línea)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00925F2A">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00925F2A" w:rsidRPr="00925F2A">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>y las Directrices del Instrumento de Evaluación de Riesgos, busca guiar al personal durante el proceso de evaluación de riesgos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74AA0EC7" w14:textId="77777777" w:rsidR="0079670C" w:rsidRDefault="0079670C" w:rsidP="0079670C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -1886,92 +1874,92 @@
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>Memorando de Entendimiento</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5BB95FB1" w14:textId="69BFB528" w:rsidR="00883925" w:rsidRPr="005A4B73" w:rsidRDefault="000852C2" w:rsidP="000031F9">
+                <w:p w14:paraId="5BB95FB1" w14:textId="69BFB528" w:rsidR="00883925" w:rsidRPr="005A4B73" w:rsidRDefault="00521538" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:hyperlink r:id="rId19" w:history="1">
-                    <w:r w:rsidR="00521538" w:rsidRPr="007679D0">
+                    <w:r w:rsidRPr="007679D0">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:t>Plantilla</w:t>
                     </w:r>
                     <w:r w:rsidR="002C01EF">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:t>s</w:t>
                     </w:r>
-                    <w:r w:rsidR="00521538" w:rsidRPr="007679D0">
+                    <w:r w:rsidRPr="007679D0">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:t xml:space="preserve">: </w:t>
                     </w:r>
                     <w:proofErr w:type="spellStart"/>
-                    <w:r w:rsidR="00521538" w:rsidRPr="007679D0">
+                    <w:r w:rsidRPr="007679D0">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:t>MoU</w:t>
                     </w:r>
                     <w:proofErr w:type="spellEnd"/>
                   </w:hyperlink>
-                  <w:r w:rsidR="00521538">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:color w:val="1F497D"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0ECDD3E5" w14:textId="77777777" w:rsidR="00883925" w:rsidRPr="005A4B73" w:rsidRDefault="00883925" w:rsidP="000031F9">
@@ -2072,88 +2060,119 @@
                       <w:b/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>inanciamiento</w:t>
                   </w:r>
                   <w:r w:rsidR="00E37A0F">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>Acuerdo estándar de contribuciones financieras al PNUD</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7A6EAD2E" w14:textId="76D5AC91" w:rsidR="00883925" w:rsidRPr="005A4B73" w:rsidRDefault="007566CA" w:rsidP="000031F9">
+                <w:p w14:paraId="7A6EAD2E" w14:textId="60D1B072" w:rsidR="00883925" w:rsidRPr="005A4B73" w:rsidRDefault="007566CA" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0005080A">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Por favor, </w:t>
                   </w:r>
                   <w:hyperlink r:id="rId20" w:history="1">
                     <w:r w:rsidRPr="00236CFF">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>c</w:t>
                     </w:r>
                     <w:r w:rsidR="00BF710E" w:rsidRPr="00236CFF">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>onsulte los acuerdos y plantillas de financiamiento</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidR="00BF710E" w:rsidRPr="00236CFF">
                     <w:rPr>
                       <w:rStyle w:val="Hyperlink"/>
                       <w:color w:val="333333"/>
                       <w:u w:val="none"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> y las</w:t>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B77F05">
+                    <w:rPr>
+                      <w:rStyle w:val="Hyperlink"/>
+                      <w:color w:val="333333"/>
+                      <w:u w:val="none"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B77F05" w:rsidRPr="00B77F05">
+                    <w:rPr>
+                      <w:rStyle w:val="Hyperlink"/>
+                      <w:color w:val="333333"/>
+                      <w:u w:val="none"/>
+                    </w:rPr>
+                    <w:t>en inglés</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B77F05">
+                    <w:rPr>
+                      <w:rStyle w:val="Hyperlink"/>
+                      <w:color w:val="333333"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">) </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BF710E" w:rsidRPr="00236CFF">
+                    <w:rPr>
+                      <w:rStyle w:val="Hyperlink"/>
+                      <w:color w:val="333333"/>
+                      <w:u w:val="none"/>
+                    </w:rPr>
+                    <w:t>y las</w:t>
                   </w:r>
                   <w:r w:rsidR="00BF710E" w:rsidRPr="007566CA">
                     <w:rPr>
                       <w:rStyle w:val="Hyperlink"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00BF710E" w:rsidRPr="00534FF2">
                     <w:t>disposiciones estándar de un acuerdo de financiamiento</w:t>
                   </w:r>
                   <w:r w:rsidR="00BF710E" w:rsidRPr="00BA6C50">
                     <w:rPr>
                       <w:rStyle w:val="Hyperlink"/>
                       <w:color w:val="333333"/>
                       <w:u w:val="none"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> con orientación legal sobre las </w:t>
                   </w:r>
                   <w:r w:rsidR="00BF710E" w:rsidRPr="00BA6C50">
                     <w:rPr>
                       <w:rStyle w:val="Hyperlink"/>
                       <w:color w:val="333333"/>
                       <w:u w:val="none"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
@@ -2419,73 +2438,73 @@
                     <w:rPr>
                       <w:color w:val="333333"/>
                     </w:rPr>
                     <w:t>. Las empresas pueden no firmar Documentos del Proyecto; sin embargo, el sector privado puede asumir una función de proveedor en la junta del proyecto.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00883925" w:rsidRPr="005A4B73" w14:paraId="60FB9D80" w14:textId="77777777" w:rsidTr="00883925">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2665" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="01F8C82A" w14:textId="1DB04471" w:rsidR="00883925" w:rsidRPr="005A4B73" w:rsidRDefault="000852C2" w:rsidP="000031F9">
+                <w:p w14:paraId="01F8C82A" w14:textId="1DB04471" w:rsidR="00883925" w:rsidRPr="005A4B73" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:hyperlink r:id="rId21" w:history="1">
-                    <w:r w:rsidR="00883925" w:rsidRPr="00566635">
+                    <w:r w:rsidRPr="00566635">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Acuerdo </w:t>
                     </w:r>
                     <w:proofErr w:type="gramStart"/>
-                    <w:r w:rsidR="00883925" w:rsidRPr="00566635">
+                    <w:r w:rsidRPr="00566635">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:i/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
                       <w:t>pro bono</w:t>
                     </w:r>
                     <w:proofErr w:type="gramEnd"/>
                   </w:hyperlink>
                 </w:p>
                 <w:p w14:paraId="61F46886" w14:textId="582FDB2C" w:rsidR="00883925" w:rsidRPr="00566635" w:rsidRDefault="00521538" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00566635">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:u w:val="single"/>
                     </w:rPr>
@@ -2652,61 +2671,81 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>PNUD recibe bienes y/o servicios</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> del sector privado de acuerdo con el </w:t>
                   </w:r>
                   <w:hyperlink r:id="rId22" w:history="1">
                     <w:r w:rsidRPr="004F6607">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Boletín del Secretario General (SG) de la ONU sobre Aceptación de bienes y servicios </w:t>
+                      <w:t xml:space="preserve">Boletín del </w:t>
                     </w:r>
+                    <w:proofErr w:type="gramStart"/>
+                    <w:r w:rsidRPr="004F6607">
+                      <w:rPr>
+                        <w:rStyle w:val="Hyperlink"/>
+                        <w:rFonts w:cstheme="minorHAnsi"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                      </w:rPr>
+                      <w:t>Secretario General</w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramEnd"/>
+                    <w:r w:rsidRPr="004F6607">
+                      <w:rPr>
+                        <w:rStyle w:val="Hyperlink"/>
+                        <w:rFonts w:cstheme="minorHAnsi"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> (SG) de la ONU sobre Aceptación de bienes y servicios </w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramStart"/>
                     <w:r w:rsidRPr="004F6607">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                         <w:i/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
                       <w:t>pro bono</w:t>
                     </w:r>
+                    <w:proofErr w:type="gramEnd"/>
                     <w:r w:rsidRPr="004F6607">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> (2006),</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> complementado por las políticas del PNUD.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="455A450F" w14:textId="77777777" w:rsidR="00883925" w:rsidRPr="005A4B73" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -2923,57 +2962,59 @@
             <w:r w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>MoU</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">, acuerdos de asociación para </w:t>
             </w:r>
             <w:r w:rsidR="005F0F3B" w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>los acuerdos de financiamiento</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> y contribuciones </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>pro bono</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> se delega al RC/RR o a la persona designada en una Oficina </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="008B32CD" w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> País</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>, siempre que se cumplan las siguientes condiciones:</w:t>
@@ -3107,51 +3148,65 @@
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>pro bono</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007A61A4" w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">y acuerdos de financiamiento </w:t>
             </w:r>
             <w:r w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>se delega al Director de la Dirección Regional o a la persona designada en una Dirección Regional, siempre que se cumplan las siguientes condiciones:</w:t>
+              <w:t xml:space="preserve">se delega al </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C0672B">
+              <w:rPr>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C0672B">
+              <w:rPr>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la Dirección Regional o a la persona designada en una Dirección Regional, siempre que se cumplan las siguientes condiciones:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F8021BD" w14:textId="77777777" w:rsidR="008736D8" w:rsidRPr="00C0672B" w:rsidRDefault="008736D8" w:rsidP="007C0573">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="55"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">El acuerdo tiene implicaciones solo para una región (es decir, la región por la que el </w:t>
             </w:r>
@@ -3511,51 +3566,65 @@
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>pro bono</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> y </w:t>
             </w:r>
             <w:r w:rsidR="00564B0C" w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>acuerdo de financiamiento</w:t>
             </w:r>
             <w:r w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve"> debe ser revisada antes de la firma por el Director de la Oficina de Apoyo Jurídico (LSO/Dirección de Servicios de Gestión [BMS]). Todos los </w:t>
+              <w:t xml:space="preserve"> debe ser revisada antes de la firma por el </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C0672B">
+              <w:rPr>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C0672B">
+              <w:rPr>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la Oficina de Apoyo Jurídico (LSO/Dirección de Servicios de Gestión [BMS]). Todos los </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>MoU</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C0672B">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> se deben cargar en la </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="007751D2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>biblioteca de MOU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
@@ -3669,91 +3738,91 @@
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">El objetivo es asegurar que el PNUD aproveche al máximo las competencias profesionales, los activos y los recursos del sector privado en la definición del proyecto. Una </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>codefinición</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve"> del proyecto alentará al sector privado a maximizar sus contribuciones de recursos en </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">términos de </w:t>
+              <w:t xml:space="preserve"> del proyecto alentará al sector privado a maximizar sus contribuciones de recursos en términos de </w:t>
             </w:r>
             <w:r w:rsidR="00CF254E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidR="00CF254E" w:rsidRPr="00CF254E">
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>inanciamiento</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>pro bono</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>, contribuciones en especie y voluntariado de empleados. Pueden existir situaciones en que el sector privado no esté involucrado en la «</w:t>
+              <w:t xml:space="preserve">, contribuciones en especie y voluntariado de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>empleados. Pueden existir situaciones en que el sector privado no esté involucrado en la «</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>codefinición</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>» pero que solo contribuya recursos según el PNUD necesite/requiera.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D30AB1A" w14:textId="77777777" w:rsidR="00054593" w:rsidRDefault="00256157" w:rsidP="00054593">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="55"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -3763,211 +3832,243 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Información y herramientas adicionales</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30930860" w14:textId="77777777" w:rsidR="00054593" w:rsidRDefault="00054593" w:rsidP="00054593">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="55"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6DCAC90D" w14:textId="335787B6" w:rsidR="00883925" w:rsidRPr="00054593" w:rsidRDefault="000852C2" w:rsidP="00FC1E2E">
+          <w:p w14:paraId="6DCAC90D" w14:textId="676B0278" w:rsidR="00883925" w:rsidRPr="00054593" w:rsidRDefault="00521538" w:rsidP="00FC1E2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidR="00521538" w:rsidRPr="004E13BC">
+              <w:r w:rsidRPr="004E13BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acuerdos y Plantillas de </w:t>
               </w:r>
               <w:r w:rsidR="00AC2621">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>F</w:t>
               </w:r>
               <w:r w:rsidR="00AC2621" w:rsidRPr="007566CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>inanciamiento</w:t>
               </w:r>
               <w:r w:rsidR="00AC2621">
                 <w:rPr>
                   <w:color w:val="3E89CC"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00B77F05">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77F05" w:rsidRPr="00B77F05">
+              <w:t>en inglés</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77F05">
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2E81DD3A" w14:textId="22B35436" w:rsidR="00883925" w:rsidRPr="00054593" w:rsidRDefault="000852C2" w:rsidP="00FC1E2E">
+          <w:p w14:paraId="2E81DD3A" w14:textId="5B26D392" w:rsidR="00883925" w:rsidRPr="00054593" w:rsidRDefault="00521538" w:rsidP="00FC1E2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidR="00521538" w:rsidRPr="006B4A62">
+              <w:r w:rsidRPr="006B4A62">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Memorando de Entendimiento</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="0084358E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0084358E">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0084358E" w:rsidRPr="00B77F05">
+              <w:t>en inglés</w:t>
+            </w:r>
+            <w:r w:rsidR="0084358E">
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="685FC75A" w14:textId="31CDD1C8" w:rsidR="00D10841" w:rsidRPr="002C01EF" w:rsidRDefault="000852C2" w:rsidP="0005080A">
+          <w:p w14:paraId="685FC75A" w14:textId="48C72E19" w:rsidR="00D10841" w:rsidRPr="002C01EF" w:rsidRDefault="00883925" w:rsidP="0005080A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidR="00883925" w:rsidRPr="002C01EF">
+              <w:r w:rsidRPr="002C01EF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="pt-PT"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biblioteca de </w:t>
+                <w:t>Biblioteca de MoU de asociaciones</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
+            <w:r w:rsidR="0084358E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0084358E">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0084358E" w:rsidRPr="00B77F05">
+              <w:t>en inglés</w:t>
+            </w:r>
+            <w:r w:rsidR="0084358E">
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7F2238AC" w14:textId="29F95A07" w:rsidR="00FD2AC1" w:rsidRPr="008E4FC2" w:rsidRDefault="000852C2" w:rsidP="00FD2AC1">
+          <w:p w14:paraId="7F2238AC" w14:textId="68F592DB" w:rsidR="00FD2AC1" w:rsidRPr="008E4FC2" w:rsidRDefault="00FD2AC1" w:rsidP="00FD2AC1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidR="00FD2AC1" w:rsidRPr="0005080A">
+              <w:r w:rsidRPr="0005080A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Asociaciones del Sector Privado</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="0084358E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0084358E">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0084358E" w:rsidRPr="00B77F05">
+              <w:t>en inglés</w:t>
+            </w:r>
+            <w:r w:rsidR="0084358E">
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0C4D63D9" w14:textId="662DAF8A" w:rsidR="008E4FC2" w:rsidRPr="0005080A" w:rsidRDefault="000852C2" w:rsidP="00FD2AC1">
+          <w:p w14:paraId="0C4D63D9" w14:textId="669A911F" w:rsidR="008E4FC2" w:rsidRPr="0005080A" w:rsidRDefault="008E4FC2" w:rsidP="00FD2AC1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r w:rsidR="008E4FC2" w:rsidRPr="00506099">
+              <w:r w:rsidRPr="00506099">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Conjunto de herramientas para la movilización de recursos del sector privado</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="0084358E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0084358E">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0084358E" w:rsidRPr="00B77F05">
+              <w:t>en inglés</w:t>
+            </w:r>
+            <w:r w:rsidR="0084358E">
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77360DBC" w14:textId="2A5FFBD5" w:rsidR="00C04D69" w:rsidRPr="005A4B73" w:rsidRDefault="00C04D69" w:rsidP="00B36788">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F015527" w14:textId="77777777" w:rsidR="00C33D2A" w:rsidRDefault="00C33D2A" w:rsidP="00B36788">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
@@ -4102,262 +4203,238 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="738C81B3" w14:textId="77777777" w:rsidR="00FD1245" w:rsidRPr="000852C2" w:rsidRDefault="00FD1245" w:rsidP="00076415">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11854630" w14:textId="77777777" w:rsidR="00FD1245" w:rsidRPr="000852C2" w:rsidRDefault="00FD1245" w:rsidP="00076415">
+    <w:p w14:paraId="11854630" w14:textId="77777777" w:rsidR="00FD1245" w:rsidRPr="0084358E" w:rsidRDefault="00FD1245" w:rsidP="00076415">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E812F18" w14:textId="40E26831" w:rsidR="00076415" w:rsidRPr="00FD1245" w:rsidRDefault="00076415" w:rsidP="00076415">
+    <w:p w14:paraId="1E812F18" w14:textId="40E26831" w:rsidR="00076415" w:rsidRPr="0084358E" w:rsidRDefault="00076415" w:rsidP="0084358E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1245">
+      <w:r w:rsidRPr="0084358E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1245">
+      <w:r w:rsidRPr="0084358E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF86B8E" w14:textId="77777777" w:rsidR="00076415" w:rsidRPr="00FD1245" w:rsidRDefault="00076415" w:rsidP="00076415">
+    <w:p w14:paraId="5CF86B8E" w14:textId="77777777" w:rsidR="00076415" w:rsidRPr="0084358E" w:rsidRDefault="00076415" w:rsidP="0084358E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1245">
+      <w:r w:rsidRPr="0084358E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41431D7F" w14:textId="290665E6" w:rsidR="00076415" w:rsidRPr="00FD1245" w:rsidRDefault="00076415" w:rsidP="00076415">
+    <w:p w14:paraId="228B23DD" w14:textId="3F5A8844" w:rsidR="00076415" w:rsidRPr="0084358E" w:rsidRDefault="00076415" w:rsidP="0084358E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD1245">
+      <w:r w:rsidRPr="0084358E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1245">
+      <w:r w:rsidRPr="0084358E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> esta es una traducción de un documento original en </w:t>
       </w:r>
-      <w:r w:rsidR="0069161E" w:rsidRPr="00FD1245">
+      <w:r w:rsidR="0069161E" w:rsidRPr="0084358E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>inglés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1245">
+      <w:r w:rsidRPr="0084358E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD1245">
+      <w:r w:rsidRPr="0084358E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228B23DD" w14:textId="77777777" w:rsidR="00076415" w:rsidRPr="00FD1245" w:rsidRDefault="00076415" w:rsidP="00076415">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="00076415" w:rsidRPr="00FD1245">
+    <w:sectPr w:rsidR="00076415" w:rsidRPr="0084358E">
       <w:headerReference w:type="default" r:id="rId31"/>
       <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5565D34E" w14:textId="77777777" w:rsidR="004F7037" w:rsidRDefault="004F7037" w:rsidP="00104339">
+    <w:p w14:paraId="2ECAA705" w14:textId="77777777" w:rsidR="005930B5" w:rsidRDefault="005930B5" w:rsidP="00104339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="413B7A1A" w14:textId="77777777" w:rsidR="004F7037" w:rsidRDefault="004F7037" w:rsidP="00104339">
+    <w:p w14:paraId="675FD0C3" w14:textId="77777777" w:rsidR="005930B5" w:rsidRDefault="005930B5" w:rsidP="00104339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4379,62 +4456,61 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C3EF227" w14:textId="0F0B1ECF" w:rsidR="00B6712E" w:rsidRPr="0069010A" w:rsidRDefault="002C01EF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="002C01EF">
       <w:t>Página</w:t>
     </w:r>
     <w:r w:rsidR="0069010A" w:rsidRPr="0069010A">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0069010A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="0069010A" w:rsidRPr="0069010A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="0069010A">
@@ -4523,155 +4599,168 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0069010A">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="0069010A">
       <w:t>Versión #</w:t>
     </w:r>
     <w:r w:rsidR="00BE0BEC">
       <w:t>:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="000852C2">
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="0069010A">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3486DF52" w14:textId="77777777" w:rsidR="004F7037" w:rsidRDefault="004F7037" w:rsidP="00104339">
+    <w:p w14:paraId="55F42569" w14:textId="77777777" w:rsidR="005930B5" w:rsidRDefault="005930B5" w:rsidP="00104339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F098B48" w14:textId="77777777" w:rsidR="004F7037" w:rsidRDefault="004F7037" w:rsidP="00104339">
+    <w:p w14:paraId="094A6802" w14:textId="77777777" w:rsidR="005930B5" w:rsidRDefault="005930B5" w:rsidP="00104339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="713D771E" w14:textId="77777777" w:rsidR="00152893" w:rsidRDefault="00152893" w:rsidP="00152893">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:t>[1]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Base de la pirámide económica (o BOP) se usa para describir a hombres y mujeres que poseen bajos ingresos o que no cuentan con acceso a bienes y servicios básicos. Generalmente, se considera que el segmento de bajos ingresos incluye a personas que ganan hasta USD 8 por día en términos de paridad del poder adquisitivo (PPA). Establecer el máximo en términos de PPA ajusta el monto real para equiparar los poderes adquisitivos relativos entre países diferentes.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7C94EBFC" w14:textId="52399BCD" w:rsidR="0051102E" w:rsidRDefault="0051102E" w:rsidP="0051102E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C94EBFC" w14:textId="1727707D" w:rsidR="0051102E" w:rsidRDefault="00B77F05" w:rsidP="0051102E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="071AF133" wp14:editId="704329CD">
-          <wp:extent cx="527056" cy="802800"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="663A26DF" wp14:editId="227AB5C1">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="527056" cy="802800"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="6E456B15" w14:textId="77777777" w:rsidR="0084358E" w:rsidRDefault="0084358E" w:rsidP="0051102E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05D44953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F0096C6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -7158,58 +7247,58 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="660816443">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF4ECD"/>
     <w:rsid w:val="00000B70"/>
     <w:rsid w:val="000031F9"/>
     <w:rsid w:val="0000693A"/>
     <w:rsid w:val="00022F66"/>
     <w:rsid w:val="00025289"/>
     <w:rsid w:val="0003379F"/>
@@ -7239,50 +7328,51 @@
     <w:rsid w:val="000C36BC"/>
     <w:rsid w:val="000D0C9D"/>
     <w:rsid w:val="000D5F32"/>
     <w:rsid w:val="000D690A"/>
     <w:rsid w:val="000D7F0D"/>
     <w:rsid w:val="000E3611"/>
     <w:rsid w:val="000E5ADF"/>
     <w:rsid w:val="000E71CE"/>
     <w:rsid w:val="000F12D8"/>
     <w:rsid w:val="0010157E"/>
     <w:rsid w:val="0010176A"/>
     <w:rsid w:val="00102847"/>
     <w:rsid w:val="00104339"/>
     <w:rsid w:val="00104D37"/>
     <w:rsid w:val="0010634A"/>
     <w:rsid w:val="001166D2"/>
     <w:rsid w:val="00117A4A"/>
     <w:rsid w:val="00135A5E"/>
     <w:rsid w:val="001364E9"/>
     <w:rsid w:val="00140162"/>
     <w:rsid w:val="00141AF4"/>
     <w:rsid w:val="00146727"/>
     <w:rsid w:val="0015142E"/>
     <w:rsid w:val="00152893"/>
     <w:rsid w:val="001546CA"/>
+    <w:rsid w:val="001626DC"/>
     <w:rsid w:val="00165D2B"/>
     <w:rsid w:val="00173521"/>
     <w:rsid w:val="0017463C"/>
     <w:rsid w:val="00181884"/>
     <w:rsid w:val="00181F9B"/>
     <w:rsid w:val="00184F43"/>
     <w:rsid w:val="0018658C"/>
     <w:rsid w:val="00190E85"/>
     <w:rsid w:val="0019449F"/>
     <w:rsid w:val="001960F6"/>
     <w:rsid w:val="001A0927"/>
     <w:rsid w:val="001A73A6"/>
     <w:rsid w:val="001B7402"/>
     <w:rsid w:val="001C6C16"/>
     <w:rsid w:val="001D5CCF"/>
     <w:rsid w:val="001E1485"/>
     <w:rsid w:val="001F103D"/>
     <w:rsid w:val="001F66BB"/>
     <w:rsid w:val="00201F71"/>
     <w:rsid w:val="00203558"/>
     <w:rsid w:val="00210526"/>
     <w:rsid w:val="00217E84"/>
     <w:rsid w:val="0022392C"/>
     <w:rsid w:val="00223C70"/>
     <w:rsid w:val="00224185"/>
@@ -7349,81 +7439,83 @@
     <w:rsid w:val="00401678"/>
     <w:rsid w:val="00410F76"/>
     <w:rsid w:val="00414353"/>
     <w:rsid w:val="00415D68"/>
     <w:rsid w:val="0042448E"/>
     <w:rsid w:val="00431883"/>
     <w:rsid w:val="00433DFD"/>
     <w:rsid w:val="00440D07"/>
     <w:rsid w:val="0044139B"/>
     <w:rsid w:val="00442CBE"/>
     <w:rsid w:val="00443A9F"/>
     <w:rsid w:val="00444C00"/>
     <w:rsid w:val="0044774D"/>
     <w:rsid w:val="0046281F"/>
     <w:rsid w:val="00464897"/>
     <w:rsid w:val="0046528C"/>
     <w:rsid w:val="004709EE"/>
     <w:rsid w:val="0047402E"/>
     <w:rsid w:val="004749E5"/>
     <w:rsid w:val="00493107"/>
     <w:rsid w:val="004B09D3"/>
     <w:rsid w:val="004B309C"/>
     <w:rsid w:val="004B5AB8"/>
     <w:rsid w:val="004B5FF0"/>
     <w:rsid w:val="004C40E3"/>
+    <w:rsid w:val="004D1D07"/>
     <w:rsid w:val="004E13BC"/>
     <w:rsid w:val="004E5EA2"/>
     <w:rsid w:val="004F4E07"/>
     <w:rsid w:val="004F5524"/>
     <w:rsid w:val="004F6607"/>
     <w:rsid w:val="004F7037"/>
     <w:rsid w:val="005011D0"/>
     <w:rsid w:val="00506099"/>
     <w:rsid w:val="0051102E"/>
     <w:rsid w:val="00512C30"/>
     <w:rsid w:val="00514D88"/>
     <w:rsid w:val="005155DA"/>
     <w:rsid w:val="00521538"/>
     <w:rsid w:val="00521DA0"/>
     <w:rsid w:val="0052321D"/>
     <w:rsid w:val="00534FF2"/>
     <w:rsid w:val="00543355"/>
     <w:rsid w:val="005436ED"/>
     <w:rsid w:val="0054451B"/>
     <w:rsid w:val="00551F87"/>
     <w:rsid w:val="00560963"/>
     <w:rsid w:val="005640F0"/>
     <w:rsid w:val="00564B0C"/>
     <w:rsid w:val="0056519E"/>
     <w:rsid w:val="00566635"/>
     <w:rsid w:val="00574681"/>
     <w:rsid w:val="00575A78"/>
     <w:rsid w:val="00582698"/>
     <w:rsid w:val="00585DB3"/>
     <w:rsid w:val="00587BB2"/>
     <w:rsid w:val="005913D7"/>
+    <w:rsid w:val="005930B5"/>
     <w:rsid w:val="0059404C"/>
     <w:rsid w:val="005A4B73"/>
     <w:rsid w:val="005B402C"/>
     <w:rsid w:val="005B504C"/>
     <w:rsid w:val="005D4DAC"/>
     <w:rsid w:val="005E331D"/>
     <w:rsid w:val="005F0D69"/>
     <w:rsid w:val="005F0F3B"/>
     <w:rsid w:val="005F12B7"/>
     <w:rsid w:val="0060543B"/>
     <w:rsid w:val="006074D0"/>
     <w:rsid w:val="00614AA3"/>
     <w:rsid w:val="0062099F"/>
     <w:rsid w:val="006244E7"/>
     <w:rsid w:val="006354A6"/>
     <w:rsid w:val="00636253"/>
     <w:rsid w:val="0063659E"/>
     <w:rsid w:val="006371BC"/>
     <w:rsid w:val="00641EBE"/>
     <w:rsid w:val="006429D3"/>
     <w:rsid w:val="00652D4C"/>
     <w:rsid w:val="00653198"/>
     <w:rsid w:val="00655081"/>
     <w:rsid w:val="006568CE"/>
     <w:rsid w:val="00657D96"/>
@@ -7483,95 +7575,97 @@
     <w:rsid w:val="007A6037"/>
     <w:rsid w:val="007A61A4"/>
     <w:rsid w:val="007B027E"/>
     <w:rsid w:val="007B0358"/>
     <w:rsid w:val="007B0769"/>
     <w:rsid w:val="007B60C9"/>
     <w:rsid w:val="007C0573"/>
     <w:rsid w:val="007C4C98"/>
     <w:rsid w:val="007D317C"/>
     <w:rsid w:val="007D6452"/>
     <w:rsid w:val="007D7BBC"/>
     <w:rsid w:val="007E0E17"/>
     <w:rsid w:val="007E5151"/>
     <w:rsid w:val="00800329"/>
     <w:rsid w:val="008005D8"/>
     <w:rsid w:val="00804FB8"/>
     <w:rsid w:val="0081001F"/>
     <w:rsid w:val="00813FC6"/>
     <w:rsid w:val="00817401"/>
     <w:rsid w:val="00824394"/>
     <w:rsid w:val="008244AF"/>
     <w:rsid w:val="008337E7"/>
     <w:rsid w:val="008410D5"/>
     <w:rsid w:val="00842CDB"/>
     <w:rsid w:val="00843550"/>
+    <w:rsid w:val="0084358E"/>
     <w:rsid w:val="00851940"/>
     <w:rsid w:val="008521C6"/>
     <w:rsid w:val="00855B41"/>
     <w:rsid w:val="00863F0B"/>
     <w:rsid w:val="0086672E"/>
     <w:rsid w:val="0087010F"/>
     <w:rsid w:val="008736D8"/>
     <w:rsid w:val="008802BB"/>
     <w:rsid w:val="00883925"/>
     <w:rsid w:val="008856DB"/>
     <w:rsid w:val="00887B83"/>
     <w:rsid w:val="00893403"/>
     <w:rsid w:val="0089573F"/>
     <w:rsid w:val="008A6801"/>
     <w:rsid w:val="008B124D"/>
     <w:rsid w:val="008B1FEC"/>
     <w:rsid w:val="008B32CD"/>
     <w:rsid w:val="008B40D7"/>
     <w:rsid w:val="008B4C08"/>
     <w:rsid w:val="008C025E"/>
     <w:rsid w:val="008D1612"/>
     <w:rsid w:val="008D2734"/>
     <w:rsid w:val="008D313F"/>
     <w:rsid w:val="008D421A"/>
     <w:rsid w:val="008D43AE"/>
     <w:rsid w:val="008D43E5"/>
     <w:rsid w:val="008E0A8E"/>
     <w:rsid w:val="008E4FC2"/>
     <w:rsid w:val="008F1CF2"/>
     <w:rsid w:val="008F3FF5"/>
     <w:rsid w:val="008F77B3"/>
     <w:rsid w:val="00900F12"/>
     <w:rsid w:val="00901EB2"/>
     <w:rsid w:val="0090384B"/>
     <w:rsid w:val="00911D1A"/>
     <w:rsid w:val="009241AC"/>
     <w:rsid w:val="00924DB0"/>
     <w:rsid w:val="00925F2A"/>
     <w:rsid w:val="00940E97"/>
     <w:rsid w:val="0094408F"/>
     <w:rsid w:val="009466CC"/>
     <w:rsid w:val="009533A3"/>
     <w:rsid w:val="00955CA6"/>
     <w:rsid w:val="00962265"/>
     <w:rsid w:val="00963194"/>
+    <w:rsid w:val="00963BD4"/>
     <w:rsid w:val="00965D8D"/>
     <w:rsid w:val="00965DA0"/>
     <w:rsid w:val="00970C8C"/>
     <w:rsid w:val="00983F87"/>
     <w:rsid w:val="0099120A"/>
     <w:rsid w:val="00992BF2"/>
     <w:rsid w:val="009A5145"/>
     <w:rsid w:val="009B3F77"/>
     <w:rsid w:val="009B48FC"/>
     <w:rsid w:val="009B6B8D"/>
     <w:rsid w:val="009B6BA0"/>
     <w:rsid w:val="009C1114"/>
     <w:rsid w:val="009D2936"/>
     <w:rsid w:val="009D35F8"/>
     <w:rsid w:val="009E561E"/>
     <w:rsid w:val="009E59B9"/>
     <w:rsid w:val="009E5FD4"/>
     <w:rsid w:val="009F076F"/>
     <w:rsid w:val="009F2A7E"/>
     <w:rsid w:val="009F4A76"/>
     <w:rsid w:val="00A013D8"/>
     <w:rsid w:val="00A0368C"/>
     <w:rsid w:val="00A03DE2"/>
     <w:rsid w:val="00A04D01"/>
     <w:rsid w:val="00A11C74"/>
@@ -7602,83 +7696,85 @@
     <w:rsid w:val="00A94C1A"/>
     <w:rsid w:val="00A965A8"/>
     <w:rsid w:val="00AA57AC"/>
     <w:rsid w:val="00AA7F0A"/>
     <w:rsid w:val="00AB347F"/>
     <w:rsid w:val="00AB6F48"/>
     <w:rsid w:val="00AC254D"/>
     <w:rsid w:val="00AC2621"/>
     <w:rsid w:val="00AC53D5"/>
     <w:rsid w:val="00AE36F4"/>
     <w:rsid w:val="00B0195A"/>
     <w:rsid w:val="00B0554C"/>
     <w:rsid w:val="00B05E26"/>
     <w:rsid w:val="00B145EE"/>
     <w:rsid w:val="00B15331"/>
     <w:rsid w:val="00B247CA"/>
     <w:rsid w:val="00B30862"/>
     <w:rsid w:val="00B36788"/>
     <w:rsid w:val="00B44582"/>
     <w:rsid w:val="00B6712E"/>
     <w:rsid w:val="00B70C29"/>
     <w:rsid w:val="00B70DBC"/>
     <w:rsid w:val="00B7160A"/>
     <w:rsid w:val="00B73825"/>
     <w:rsid w:val="00B75673"/>
+    <w:rsid w:val="00B77F05"/>
     <w:rsid w:val="00B82F6A"/>
     <w:rsid w:val="00B83C3D"/>
     <w:rsid w:val="00B8572C"/>
     <w:rsid w:val="00B9083D"/>
     <w:rsid w:val="00B95185"/>
     <w:rsid w:val="00B96298"/>
     <w:rsid w:val="00BA2754"/>
     <w:rsid w:val="00BA40B2"/>
     <w:rsid w:val="00BA52BE"/>
     <w:rsid w:val="00BA6C50"/>
     <w:rsid w:val="00BC11A2"/>
     <w:rsid w:val="00BD496B"/>
     <w:rsid w:val="00BD4B07"/>
     <w:rsid w:val="00BE0BEC"/>
     <w:rsid w:val="00BE4F31"/>
     <w:rsid w:val="00BE5A31"/>
     <w:rsid w:val="00BF6C91"/>
     <w:rsid w:val="00BF710E"/>
     <w:rsid w:val="00C03B39"/>
     <w:rsid w:val="00C03E99"/>
     <w:rsid w:val="00C04D69"/>
     <w:rsid w:val="00C0672B"/>
     <w:rsid w:val="00C11E1D"/>
     <w:rsid w:val="00C27DB8"/>
     <w:rsid w:val="00C30D5C"/>
     <w:rsid w:val="00C33D2A"/>
     <w:rsid w:val="00C3413C"/>
     <w:rsid w:val="00C44817"/>
     <w:rsid w:val="00C513C9"/>
     <w:rsid w:val="00C548FB"/>
     <w:rsid w:val="00C70F9B"/>
     <w:rsid w:val="00C76C93"/>
     <w:rsid w:val="00C805F1"/>
+    <w:rsid w:val="00C85265"/>
     <w:rsid w:val="00C90B62"/>
     <w:rsid w:val="00CB1CAE"/>
     <w:rsid w:val="00CB2326"/>
     <w:rsid w:val="00CB2AD1"/>
     <w:rsid w:val="00CC3012"/>
     <w:rsid w:val="00CD504C"/>
     <w:rsid w:val="00CD7B6E"/>
     <w:rsid w:val="00CE24D8"/>
     <w:rsid w:val="00CE3F2C"/>
     <w:rsid w:val="00CE767F"/>
     <w:rsid w:val="00CF17F9"/>
     <w:rsid w:val="00CF254E"/>
     <w:rsid w:val="00CF5A1C"/>
     <w:rsid w:val="00D00A00"/>
     <w:rsid w:val="00D04E4C"/>
     <w:rsid w:val="00D10841"/>
     <w:rsid w:val="00D136EE"/>
     <w:rsid w:val="00D13947"/>
     <w:rsid w:val="00D20D24"/>
     <w:rsid w:val="00D256F1"/>
     <w:rsid w:val="00D27E36"/>
     <w:rsid w:val="00D30A1A"/>
     <w:rsid w:val="00D406C0"/>
     <w:rsid w:val="00D61DDB"/>
     <w:rsid w:val="00D62A32"/>
@@ -7714,96 +7810,98 @@
     <w:rsid w:val="00E946BB"/>
     <w:rsid w:val="00EB6959"/>
     <w:rsid w:val="00ED5E22"/>
     <w:rsid w:val="00EE1C3D"/>
     <w:rsid w:val="00EE1CF9"/>
     <w:rsid w:val="00EE7669"/>
     <w:rsid w:val="00EF0410"/>
     <w:rsid w:val="00EF0783"/>
     <w:rsid w:val="00F066A2"/>
     <w:rsid w:val="00F06A04"/>
     <w:rsid w:val="00F13C83"/>
     <w:rsid w:val="00F14135"/>
     <w:rsid w:val="00F16E7E"/>
     <w:rsid w:val="00F22512"/>
     <w:rsid w:val="00F31B43"/>
     <w:rsid w:val="00F3317F"/>
     <w:rsid w:val="00F366BB"/>
     <w:rsid w:val="00F40600"/>
     <w:rsid w:val="00F41262"/>
     <w:rsid w:val="00F55E2A"/>
     <w:rsid w:val="00F56A4B"/>
     <w:rsid w:val="00F72AD3"/>
     <w:rsid w:val="00F83F97"/>
     <w:rsid w:val="00F86330"/>
     <w:rsid w:val="00F86C9B"/>
+    <w:rsid w:val="00F87423"/>
     <w:rsid w:val="00F9579D"/>
+    <w:rsid w:val="00FA2C83"/>
     <w:rsid w:val="00FA3B9C"/>
     <w:rsid w:val="00FB2A77"/>
     <w:rsid w:val="00FB749B"/>
     <w:rsid w:val="00FC1E2E"/>
     <w:rsid w:val="00FC2DB4"/>
     <w:rsid w:val="00FD1245"/>
     <w:rsid w:val="00FD2AC1"/>
     <w:rsid w:val="00FD5480"/>
     <w:rsid w:val="00FD638E"/>
     <w:rsid w:val="00FD6A79"/>
     <w:rsid w:val="00FE587B"/>
     <w:rsid w:val="00FE5E12"/>
     <w:rsid w:val="13BFFD09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1877D6FF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{07ADBFD8-EB75-4CE0-BC29-76BACE098556}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8509,90 +8607,89 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="0018658C"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ms-rteforecolor-8">
     <w:name w:val="ms-rteforecolor-8"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007566CA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00076415"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00992BF2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0069010A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="336227895">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1435634218">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -9003,51 +9100,51 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unglobalcompact.org/docs/issues_doc/un_business_partnerships/guidelines_principle_based_approach_between_un_business_sector.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/36" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PublicPartnerships/NonFinancialAgreements/MoUs-and-SoIs.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/Financing%20Agreements%20and%20Templates/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/209869/files/A_RES_92%28I%29-ES.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/document/2017-undaf-guidance/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/Financing%20Agreements%20and%20Templates/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/2166" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/Financing%20Agreements%20and%20Templates/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/psrm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/o/Agreement__c/list?filterName=00B6N000000ZR8GUAW" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/20646" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve.utterwulghe@undp.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PrivatePartnerships/Home.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/MOUTemplatesLibrary/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OLS" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/572057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/MOUTemplatesLibrary/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/36" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unglobalcompact.org/docs/issues_doc/un_business_partnerships/guidelines_principle_based_approach_between_un_business_sector.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/36" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PublicPartnerships/NonFinancialAgreements/MoUs-and-SoIs.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/Financing%20Agreements%20and%20Templates/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/209869/files/A_RES_92%28I%29-ES.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/document/2017-undaf-guidance/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PublicPartnerships/FinancingAgreementTemplates/General-Information.aspx?OR=Teams-HL&amp;CT=1709844219980" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/guia-de-la-herramienta-de-evaluacion-de-riesgos-del-sector-privado-fuera-de-linea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PublicPartnerships/FinancingAgreementTemplates/General-Information.aspx?OR=Teams-HL&amp;CT=1709844219980" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/psrm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/o/Agreement__c/list?filterName=00B6N000000ZR8GUAW" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/20646" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve.utterwulghe@undp.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PrivatePartnerships/Home.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/MOUTemplatesLibrary/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OLS" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/572057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/MOUTemplatesLibrary/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/36" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -9288,50 +9385,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF4E5EB98AFACA49B955F57620F5DD44" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a997f55d5477f8511a78f499632dca18">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd" xmlns:ns3="c26dc373-2944-4fff-a656-1635ba5514b5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f08016dc5318cf97f1dada1bbf180c6" ns2:_="" ns3:_="">
     <xsd:import namespace="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <xsd:import namespace="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -9510,159 +9616,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBF228A7-F4C8-4414-A342-690869EA3979}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C666113-9AC7-4A51-97C1-23E4D528DCB0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBF228A7-F4C8-4414-A342-690869EA3979}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370C1EB0-EC4B-4164-AB49-9D1EEDD9A97C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370C1EB0-EC4B-4164-AB49-9D1EEDD9A97C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BBC197B-A91E-4B2C-96F0-7787A054A07D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>3142</Words>
-  <Characters>17916</Characters>
+  <Words>3181</Words>
+  <Characters>18135</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>149</Lines>
+  <Lines>151</Lines>
   <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21016</CharactersWithSpaces>
+  <CharactersWithSpaces>21274</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lucy Wanjiru</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>