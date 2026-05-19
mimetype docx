--- v0 (2025-10-12)
+++ v1 (2026-05-19)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="23538903" w14:textId="77777777" w:rsidR="005A4B73" w:rsidRPr="005A4B73" w:rsidRDefault="005A4B73" w:rsidP="00B36788">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4B73">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fi-FI"/>
@@ -914,165 +914,136 @@
         <w:t xml:space="preserve">sustainable and inclusive </w:t>
       </w:r>
       <w:r w:rsidRPr="005E331D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>business model. UNDP can also convene multi-stakeholder fora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C0EB0C" w14:textId="77777777" w:rsidR="0071245D" w:rsidRDefault="0071245D" w:rsidP="00B36788">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E061B3B" w14:textId="77777777" w:rsidR="0071245D" w:rsidRDefault="0071245D" w:rsidP="00B36788">
+    <w:p w14:paraId="60D2C77F" w14:textId="77777777" w:rsidR="00335A95" w:rsidRPr="005A4B73" w:rsidRDefault="00335A95" w:rsidP="00B36788">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4B73">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Core business operations and value chain</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B86944E" w14:textId="77777777" w:rsidR="00152893" w:rsidRDefault="00152893" w:rsidP="00152893">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00152893">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">UNDP may advance development through core business by supporting governments to set up an enabling environment or directly working with the private sector. Core business operations and investments can contribute to development when they are conducted in a profitable, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and responsible manner, aiming to minimize any negative aspects and increase and leverage positive </w:t>
+        <w:t xml:space="preserve">UNDP may advance development through core business by supporting governments to set up an enabling environment or directly working with the private sector. Core business operations and investments can contribute to development when they are conducted in a profitable, productive and responsible manner, aiming to minimize any negative aspects and increase and leverage positive </w:t>
       </w:r>
       <w:r w:rsidRPr="00695558">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">impacts. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C3B9E">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>In addition to the core impact of the central business activities along their value chains and supply chains, C</w:t>
       </w:r>
       <w:r w:rsidRPr="00695558">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">orporate </w:t>
       </w:r>
       <w:r w:rsidRPr="00152893">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Social Responsibility includes corporate philanthropy and community investment and companies’ interface with public policy dialogues and contribution to influencing public policy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6763A4" w14:textId="77777777" w:rsidR="00152893" w:rsidRDefault="00152893" w:rsidP="00152893">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58DB544A" w14:textId="28A2E9F5" w:rsidR="00152893" w:rsidRPr="00152893" w:rsidRDefault="1AFB86AB" w:rsidP="00152893">
+    <w:p w14:paraId="58DB544A" w14:textId="609FA215" w:rsidR="00152893" w:rsidRPr="00152893" w:rsidRDefault="1AFB86AB" w:rsidP="00152893">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="084643AB">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
@@ -1084,51 +1055,65 @@
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>focus area of UNDP’s work</w:t>
       </w:r>
       <w:r w:rsidRPr="00152893">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> is inclusive business, which seeks to provide goods, services, and employment opportunities on a commercially viable basis, either at scale or scalable, to people living at the base of the economic pyramid</w:t>
       </w:r>
       <w:r w:rsidR="00152893" w:rsidRPr="00152893">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="2"/>
         <w:t>[1]</w:t>
       </w:r>
       <w:r w:rsidRPr="00152893">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Inclusive business initiatives are deliberately designed to make underserved populations’ part of the value chain of the companies´ core business as suppliers, distributors, retailers, or customers.  As inclusive businesses deepen investments in low-income communities, they improve access to affordable quality products and services, enhance productivity, and generate new income and livelihoods opportunities across the base of the economic pyramid. In doing so, they enable inclusive growth and sustainable development. </w:t>
+        <w:t>. Inclusive business initiatives are deliberately designed to make underserved populations’ part of the value chain of the companies</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2018">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00152893">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> core business as suppliers, distributors, retailers, or customers.  As inclusive businesses deepen investments in low-income communities, they improve access to affordable quality products and services, enhance productivity, and generate new income and livelihoods opportunities across the base of the economic pyramid. In doing so, they enable inclusive growth and sustainable development. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F84F228" w14:textId="77777777" w:rsidR="00335A95" w:rsidRPr="005A4B73" w:rsidRDefault="00DA2AB2" w:rsidP="00B36788">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4B73">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Resource contributions to</w:t>
       </w:r>
       <w:r w:rsidR="00335A95" w:rsidRPr="005A4B73">
         <w:rPr>
@@ -1255,249 +1240,263 @@
         </w:rPr>
         <w:t>Financing</w:t>
       </w:r>
       <w:r w:rsidR="00351DC8" w:rsidRPr="005E331D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> - financial contribution by a private sector entity to a UNDP programme or project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A34209D" w14:textId="77777777" w:rsidR="005E331D" w:rsidRPr="005E331D" w:rsidRDefault="005E331D" w:rsidP="005E331D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="1080" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="000A4CCC" w14:textId="77777777" w:rsidR="005E331D" w:rsidRPr="00725F1F" w:rsidRDefault="00351DC8" w:rsidP="00887B83">
+    <w:p w14:paraId="000A4CCC" w14:textId="5FE44119" w:rsidR="005E331D" w:rsidRPr="00725F1F" w:rsidRDefault="00351DC8" w:rsidP="00887B83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E331D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Pro bono goods and services</w:t>
       </w:r>
       <w:r w:rsidRPr="005E331D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> –contribution of goods or services by a private sector entity to UNDP at no cost.</w:t>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2018">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E331D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>contribution of goods or services by a private sector entity to UNDP at no cost.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB82908" w14:textId="3F47CF74" w:rsidR="00335A95" w:rsidRDefault="00335A95" w:rsidP="00813FC6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813FC6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Use of UNDP Emblem in connection with engagement with the Private Sector</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C48F5EA" w14:textId="38258644" w:rsidR="004F4E07" w:rsidRPr="004F4E07" w:rsidRDefault="004F4E07" w:rsidP="004F4E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4E07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Under </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="007F2B18">
+        <w:r w:rsidRPr="00B427E0">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-            <w:lang w:eastAsia="fi-FI"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>General Assembly resolution 92(I) of 7 December 1946</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004F4E07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">, the use of the UN name and emblem is reserved for official purposes of the UN and their use by outside entities requires prior authorization of the Secretary General. The policy is based on the need to maintain the protection provided to the name and emblem of the United Nations (and its organizations) under international law provided they are not used for commercial purposes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760F0B17" w14:textId="77777777" w:rsidR="004F4E07" w:rsidRPr="005E331D" w:rsidRDefault="004F4E07" w:rsidP="004F4E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A295F93" w14:textId="77777777" w:rsidR="004F4E07" w:rsidRPr="005E331D" w:rsidRDefault="004F4E07" w:rsidP="004F4E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E331D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">This policy also protects the UN from financial risks that are associated with commercial use of the name and emblem and, more generally, the risks to the financial or other interests of the UN that may result from the use of the name and emblem in a manner or by individuals or entities that may not be consistent with aims, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and activities of the UN.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>This policy also protects the UN from financial risks that are associated with commercial use of the name and emblem and, more generally, the risks to the financial or other interests of the UN that may result from the use of the name and emblem in a manner or by individuals or entities that may not be consistent with aims, policies and activities of the UN.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60446BBC" w14:textId="77777777" w:rsidR="004F4E07" w:rsidRPr="005E331D" w:rsidRDefault="004F4E07" w:rsidP="004F4E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BE5E343" w14:textId="00635F28" w:rsidR="004F4E07" w:rsidRPr="005E331D" w:rsidRDefault="004F4E07" w:rsidP="004F4E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E331D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Recognizing the United Nations’ evolving relationship with the business sector, </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00B57A0E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
-          <w:t>the guidelines on a principle-based Approach to the cooperation between the United Nations and the business sector</w:t>
+          <w:t>the guidelines on a principle-based Approach to the cooperation between the United Nations and</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B57A0E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B57A0E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:lang w:eastAsia="fi-FI"/>
+          </w:rPr>
+          <w:t>the business sector</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005E331D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> further clarifies the general principles for the use of the United Nations Name and Emblem, by the business sector in the context of a partnership.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D4C649E" w14:textId="77777777" w:rsidR="004F4E07" w:rsidRPr="005E331D" w:rsidRDefault="004F4E07" w:rsidP="004F4E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76BCF516" w14:textId="77777777" w:rsidR="004F4E07" w:rsidRPr="005E331D" w:rsidRDefault="004F4E07" w:rsidP="004F4E07">
@@ -1752,87 +1751,51 @@
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F478E31" w14:textId="77777777" w:rsidR="004F4E07" w:rsidRPr="0007702B" w:rsidRDefault="004F4E07" w:rsidP="004F4E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007702B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">For this reason, UNDP must approve in </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> or the activity in support of which it is provided. Only in the case of factual representations to shareholders or internal budget officials about the amount and purpose of the contribution would such authorization not be required.</w:t>
+        <w:t>For this reason, UNDP must approve in writing beforehand any materials intended for publication (whether in print, electronically or otherwise) that mention UNDP, the contribution or the activity in support of which it is provided. Only in the case of factual representations to shareholders or internal budget officials about the amount and purpose of the contribution would such authorization not be required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5726D666" w14:textId="77777777" w:rsidR="004F4E07" w:rsidRPr="0007702B" w:rsidRDefault="004F4E07" w:rsidP="004F4E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07FBF6C7" w14:textId="77777777" w:rsidR="004F4E07" w:rsidRPr="0007702B" w:rsidRDefault="004F4E07" w:rsidP="004F4E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
@@ -1953,51 +1916,51 @@
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">The benefits and risks associated with a proposed partnership must be assessed prior to engagement with a private sector entity. </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="FlowChart"/>
       <w:bookmarkStart w:id="3" w:name="Procedures"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="19732169" w14:textId="77777777" w:rsidR="0079670C" w:rsidRPr="0007702B" w:rsidRDefault="0079670C" w:rsidP="0079670C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="343F1F8C" w14:textId="591AA0EB" w:rsidR="0079670C" w:rsidRPr="0007702B" w:rsidRDefault="0079670C" w:rsidP="0079670C">
+    <w:p w14:paraId="343F1F8C" w14:textId="67790E17" w:rsidR="0079670C" w:rsidRPr="0007702B" w:rsidRDefault="0079670C" w:rsidP="0079670C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007702B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>UNDP</w:t>
@@ -2028,58 +1991,58 @@
             <w:bCs/>
             <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>Policy on Due Diligence and Partnerships with the Private Sector</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0007702B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> complemented by the </w:t>
       </w:r>
       <w:r w:rsidR="00C45132" w:rsidRPr="0007702B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00CB6140" w:rsidRPr="0007702B">
+        <w:r w:rsidR="009B6FC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:bCs/>
             <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
           </w:rPr>
-          <w:t>Private Sector Risk Assessment Tool</w:t>
+          <w:t>Offline Private Sector Risk Assessment Tool Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C45132" w:rsidRPr="0007702B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0007702B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>and the Risk Assessment Tool Guidelines, aims to guide staff through the process of assessing the risks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74AA0EC7" w14:textId="77777777" w:rsidR="0079670C" w:rsidRPr="0007702B" w:rsidRDefault="0079670C" w:rsidP="0079670C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -2298,55 +2261,55 @@
             <w:r w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">UNDP </w:t>
             </w:r>
             <w:r w:rsidR="000031F9" w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>partners with businesses</w:t>
             </w:r>
             <w:r w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve"> to meet a particular development need identified through planning documents such as, the corporate Annual Business Plan, and the </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="0007702B">
+              <w:r w:rsidRPr="00B427E0">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:lang w:eastAsia="fi-FI"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                  <w:lang w:val="fi-FI" w:eastAsia="fi-FI"/>
                 </w:rPr>
                 <w:t>UNDAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="008521C6" w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t> CPD at country level.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CC37137" w14:textId="77777777" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00883925" w:rsidP="00D13947">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
@@ -2610,71 +2573,51 @@
             <w:r w:rsidR="00963194" w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">that have </w:t>
             </w:r>
             <w:r w:rsidR="00D04E4C" w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">tangible </w:t>
             </w:r>
             <w:r w:rsidR="00824394" w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
-              <w:t>programmatic, operational/</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> or financial deliverables</w:t>
+              <w:t>programmatic, operational/service or financial deliverables</w:t>
             </w:r>
             <w:r w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="004E5EA2" w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>The f</w:t>
             </w:r>
             <w:r w:rsidR="00444C00" w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
@@ -2902,52 +2845,52 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="2603"/>
-              <w:gridCol w:w="6321"/>
+              <w:gridCol w:w="2632"/>
+              <w:gridCol w:w="6292"/>
             </w:tblGrid>
             <w:tr w:rsidR="00883925" w:rsidRPr="0007702B" w14:paraId="4E2C489B" w14:textId="77777777" w:rsidTr="00883925">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2665" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="328BD08A" w14:textId="77777777" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:b/>
@@ -3033,76 +2976,76 @@
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0007702B">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>Memorandum of Understanding</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0007702B">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5BB95FB1" w14:textId="68AF0CBE" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00EC1293" w:rsidP="000031F9">
+                <w:p w14:paraId="5BB95FB1" w14:textId="68AF0CBE" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:hyperlink r:id="rId19" w:history="1">
-                    <w:r w:rsidR="00883925" w:rsidRPr="0007702B">
+                    <w:r w:rsidRPr="0007702B">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:t>MoU templat</w:t>
                     </w:r>
                     <w:r w:rsidR="008657C3" w:rsidRPr="0007702B">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:t>es</w:t>
                     </w:r>
                   </w:hyperlink>
-                  <w:r w:rsidR="00883925" w:rsidRPr="0007702B">
+                  <w:r w:rsidRPr="0007702B">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:color w:val="1F497D"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0ECDD3E5" w14:textId="77777777" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00883925" w:rsidP="000031F9">
@@ -3192,108 +3135,97 @@
                     <w:t xml:space="preserve"> Standard agreement for financial contributions to UNDP</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="51ACD66D" w14:textId="77777777" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0007702B">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Templates </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7A6EAD2E" w14:textId="561FE12A" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="0080447B" w:rsidP="000031F9">
+                <w:p w14:paraId="7A6EAD2E" w14:textId="2A1E6B0A" w:rsidR="00883925" w:rsidRPr="00B427E0" w:rsidRDefault="0080447B" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:color w:val="4C4C4C"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0007702B">
+                  <w:r w:rsidRPr="00B427E0">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="444444"/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>Please see </w:t>
                   </w:r>
                   <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
-                    <w:r w:rsidRPr="0007702B">
+                    <w:r w:rsidRPr="00B427E0">
                       <w:rPr>
-                        <w:rStyle w:val="ms-rteforecolor-8"/>
-[...4 lines deleted...]
-                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>Financing Agreements and Templates</w:t>
                     </w:r>
                   </w:hyperlink>
-                  <w:r w:rsidRPr="0007702B">
+                  <w:r w:rsidRPr="00B427E0">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="444444"/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t> and </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0007702B">
+                  <w:r w:rsidRPr="00B427E0">
                     <w:rPr>
                       <w:rStyle w:val="ms-rteforecolor-8"/>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                      <w:sz w:val="19"/>
-                      <w:szCs w:val="19"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>Standard Provisions of a Financing Agreement </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0007702B">
+                  <w:r w:rsidRPr="00B427E0">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       <w:color w:val="444444"/>
-                      <w:sz w:val="20"/>
-                      <w:szCs w:val="20"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>with legal guidance on frequently asked questions</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6732" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="25015BD1" w14:textId="5A050481" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
@@ -3481,69 +3413,51 @@
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="0007702B">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:color w:val="333333"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>financing agreement with a partner stipulat</w:t>
                   </w:r>
                   <w:r w:rsidR="00814220" w:rsidRPr="0007702B">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:color w:val="333333"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>es</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0007702B">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:color w:val="333333"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> the conditions for receipt, administration, </w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve"> and reporting of resources for specific UNDP programme activities. </w:t>
+                    <w:t xml:space="preserve"> the conditions for receipt, administration, utilization and reporting of resources for specific UNDP programme activities. </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="10491E27" w14:textId="0C18FBE3" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0007702B">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:color w:val="333333"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t xml:space="preserve">The Project Document will be attached to the </w:t>
                   </w:r>
                   <w:r w:rsidR="00814220" w:rsidRPr="0007702B">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:color w:val="333333"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
@@ -3571,63 +3485,63 @@
                       <w:color w:val="333333"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>. Businesses may not sign Project Documents, however the private sector can assume a function of supplier in the project board.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00883925" w:rsidRPr="0007702B" w14:paraId="60FB9D80" w14:textId="77777777" w:rsidTr="00742DA8">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2665" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="108" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="108" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="01F8C82A" w14:textId="242ADFDE" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00EC1293" w:rsidP="000031F9">
+                <w:p w14:paraId="01F8C82A" w14:textId="242ADFDE" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:hyperlink r:id="rId21" w:history="1">
-                    <w:r w:rsidR="00883925" w:rsidRPr="0007702B">
+                    <w:r w:rsidRPr="0007702B">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
                       <w:t>Pro-bono agreement</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p w14:paraId="61F46886" w14:textId="68307DAA" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0007702B">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Template: Pro-bono agreement</w:t>
                   </w:r>
                 </w:p>
@@ -3883,69 +3797,51 @@
                     <w:t>The following will define a private sector engagement activity and not a procurement:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="12A29F48" w14:textId="77777777" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="55"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0007702B">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Donated for free and at no costs for UNDP, including shipping, </w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve"> and subsistence costs;</w:t>
+                    <w:t>Donated for free and at no costs for UNDP, including shipping, travel and subsistence costs;</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="284E1854" w14:textId="77777777" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00883925" w:rsidP="000031F9">
                   <w:pPr>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
                     <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="55"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0007702B">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                       <w:color w:val="4C4C4C"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                     </w:rPr>
                     <w:t>Dependency is not created through proprietary methods or technologies that incur future costs and dependency on the business’ products or services.</w:t>
@@ -4157,69 +4053,51 @@
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63489C5A" w14:textId="77777777" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00883925" w:rsidP="007C0573">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>The agreement has implications for only one country (</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> the country for which the senior manager has responsibility);</w:t>
+              <w:t>The agreement has implications for only one country (i.e. the country for which the senior manager has responsibility);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4315913A" w14:textId="793A02D0" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00883925" w:rsidP="007C0573">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="55"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -5000,150 +4878,96 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1466C663" w14:textId="77777777" w:rsidR="00054593" w:rsidRPr="0007702B" w:rsidRDefault="00883925" w:rsidP="00A44814">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
-              <w:t xml:space="preserve">The business partner(s) will have much to offer when optimizing project design. Businesses can contribute to co-define a project through their expertise, information, know-how, technology, access to networks, planning tools and use of infrastructure and assets, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> and participation</w:t>
+              <w:t>The business partner(s) will have much to offer when optimizing project design. Businesses can contribute to co-define a project through their expertise, information, know-how, technology, access to networks, planning tools and use of infrastructure and assets, governance and participation</w:t>
             </w:r>
             <w:r w:rsidR="00054593" w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the project board.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FF19728" w14:textId="77777777" w:rsidR="00054593" w:rsidRPr="0007702B" w:rsidRDefault="00054593" w:rsidP="00054593">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="662B8FFB" w14:textId="77777777" w:rsidR="00256157" w:rsidRPr="0007702B" w:rsidRDefault="00883925" w:rsidP="00A44814">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
-              <w:t xml:space="preserve">The aim is to ensure that UNDP takes full advantage of private sector competencies, </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> and employee volunteering. There may be situations where the private sector is not involved in the ‘co-definition’ but only contributes resources as nee</w:t>
+              <w:t>The aim is to ensure that UNDP takes full advantage of private sector competencies, assets and resources in project definition. A project co-definition will encourage the private sector to maximize their resource contributions to the project in terms of funding, pro bono, in-kind contributions and employee volunteering. There may be situations where the private sector is not involved in the ‘co-definition’ but only contributes resources as nee</w:t>
             </w:r>
             <w:r w:rsidR="00104D37" w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>ded/requested by UNDP.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D30AB1A" w14:textId="77777777" w:rsidR="00054593" w:rsidRPr="0007702B" w:rsidRDefault="00256157" w:rsidP="00054593">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="55"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
@@ -5153,84 +4977,84 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t>Additional information and tools</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30930860" w14:textId="77777777" w:rsidR="00054593" w:rsidRPr="0007702B" w:rsidRDefault="00054593" w:rsidP="00054593">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="55"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6DCAC90D" w14:textId="42F051F2" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00857C16" w:rsidP="00FC1E2E">
+          <w:p w14:paraId="6DCAC90D" w14:textId="6BFD1A93" w:rsidR="00883925" w:rsidRPr="0007702B" w:rsidRDefault="00857C16" w:rsidP="00FC1E2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="0007702B">
+            <w:r w:rsidR="007B2018">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:instrText>HYPERLINK "https://undp.sharepoint.com/teams/BERA-Portal/Financing%20Agreements%20and%20Templates/Forms/AllItems.aspx"</w:instrText>
+              <w:instrText>HYPERLINK "https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PublicPartnerships/FinancingAgreementTemplates/General-Information.aspx?OR=Teams-HL&amp;CT=1709844219980"</w:instrText>
             </w:r>
             <w:r w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00883925" w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Financing Agreements and Templates</w:t>
@@ -5359,68 +5183,68 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>ecto</w:t>
               </w:r>
               <w:r w:rsidR="00235FF5" w:rsidRPr="0007702B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:bCs/>
                   <w:lang w:eastAsia="fi-FI"/>
                 </w:rPr>
                 <w:t>r Partnerships</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00235FF5" w:rsidRPr="0007702B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="316F37B5" w14:textId="0B9676A0" w:rsidR="006F6BB3" w:rsidRPr="0007702B" w:rsidRDefault="00EC1293" w:rsidP="00FC1E2E">
+          <w:p w14:paraId="316F37B5" w14:textId="0B9676A0" w:rsidR="006F6BB3" w:rsidRPr="0007702B" w:rsidRDefault="00015350" w:rsidP="00FC1E2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:lang w:eastAsia="fi-FI"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:tooltip="https://undp.sharepoint.com/teams/psrm" w:history="1">
-              <w:r w:rsidR="00015350" w:rsidRPr="0007702B">
+              <w:r w:rsidRPr="0007702B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:bCs/>
                   <w:lang w:eastAsia="fi-FI"/>
                 </w:rPr>
                 <w:t>Private Sector Resource Mobilization Toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0C4D63D9" w14:textId="501DAFB8" w:rsidR="00D10841" w:rsidRPr="00D10841" w:rsidRDefault="00D10841" w:rsidP="00C80720">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1080" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77360DBC" w14:textId="2A5FFBD5" w:rsidR="00C04D69" w:rsidRPr="000C3B9E" w:rsidRDefault="00C04D69" w:rsidP="00B36788">
       <w:pPr>
@@ -5513,69 +5337,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C3B9E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>programme’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C3B9E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> main stakeholders with </w:t>
       </w:r>
       <w:r w:rsidRPr="0028430D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">early indications of the quality, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and timeliness of progress towards delivering intended results.  </w:t>
+        <w:t xml:space="preserve">early indications of the quality, quantity and timeliness of progress towards delivering intended results.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27EC97A9" w14:textId="77777777" w:rsidR="00C04D69" w:rsidRPr="005A4B73" w:rsidRDefault="00C04D69" w:rsidP="00B36788">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DFFF44" w14:textId="75154116" w:rsidR="00883925" w:rsidRPr="005A4B73" w:rsidRDefault="00883925" w:rsidP="004F4E07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00054593">
@@ -5611,83 +5417,83 @@
           </w:rPr>
           <w:t xml:space="preserve"> of the POPP</w:t>
         </w:r>
         <w:r w:rsidRPr="0038495F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00883925" w:rsidRPr="005A4B73">
       <w:headerReference w:type="default" r:id="rId29"/>
       <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49AB8B7A" w14:textId="77777777" w:rsidR="000C357F" w:rsidRDefault="000C357F" w:rsidP="00104339">
+    <w:p w14:paraId="60D7A6EE" w14:textId="77777777" w:rsidR="004C6908" w:rsidRDefault="004C6908" w:rsidP="00104339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46A6749A" w14:textId="77777777" w:rsidR="000C357F" w:rsidRDefault="000C357F" w:rsidP="00104339">
+    <w:p w14:paraId="4888C1A3" w14:textId="77777777" w:rsidR="004C6908" w:rsidRDefault="004C6908" w:rsidP="00104339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="33DAE7C8" w14:textId="77777777" w:rsidR="000C357F" w:rsidRDefault="000C357F">
+    <w:p w14:paraId="67093563" w14:textId="77777777" w:rsidR="004C6908" w:rsidRDefault="004C6908">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5709,63 +5515,62 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7C3EF227" w14:textId="27A93E8E" w:rsidR="00B6712E" w:rsidRDefault="00242C8D" w:rsidP="00D60415">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C3EF227" w14:textId="62B9BAFE" w:rsidR="00B6712E" w:rsidRDefault="00242C8D" w:rsidP="00D60415">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -5837,115 +5642,112 @@
     </w:r>
     <w:r w:rsidR="00D60415">
       <w:t xml:space="preserve"> 31/12/2016</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D60415">
       <w:t xml:space="preserve">                                              Version </w:t>
     </w:r>
     <w:r w:rsidR="005C4CE2">
       <w:t>#</w:t>
     </w:r>
     <w:r w:rsidR="009D5BCB">
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidR="00D60415">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C964AB">
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00D60415">
       <w:t xml:space="preserve">                                          </w:t>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="021782E8" w14:textId="77777777" w:rsidR="000C357F" w:rsidRDefault="000C357F" w:rsidP="00104339">
+    <w:p w14:paraId="176225F4" w14:textId="77777777" w:rsidR="004C6908" w:rsidRDefault="004C6908" w:rsidP="00104339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="061C3EA9" w14:textId="77777777" w:rsidR="000C357F" w:rsidRDefault="000C357F" w:rsidP="00104339">
+    <w:p w14:paraId="382CF48C" w14:textId="77777777" w:rsidR="004C6908" w:rsidRDefault="004C6908" w:rsidP="00104339">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="062289B0" w14:textId="77777777" w:rsidR="000C357F" w:rsidRDefault="000C357F">
+    <w:p w14:paraId="503D0086" w14:textId="77777777" w:rsidR="004C6908" w:rsidRDefault="004C6908">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="713D771E" w14:textId="77777777" w:rsidR="00152893" w:rsidRDefault="00152893" w:rsidP="00C964AB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:t>[1]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Base of the Economic Pyramid (or BOP) is used to describe men and women who are low-income or who lack access to basic goods and services. The low-income segment is commonly considered to include people earning up to $8/day in purchasing power parity terms (PPP). Setting the maximum in PPP terms adjusts the real figure to equate the relative purchasing powers amongst different countries.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5434DB0F" w14:textId="41EC0C6B" w:rsidR="00F627EF" w:rsidRDefault="00F627EF" w:rsidP="00F627EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="8640"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17A53858" wp14:editId="5E93D961">
           <wp:extent cx="498403" cy="759156"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 2" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -5958,51 +5760,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="528446" cy="804917"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05D44953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F0096C6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -8395,51 +8197,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8565,133 +8367,138 @@
     <w:rsid w:val="002D00FB"/>
     <w:rsid w:val="002D0154"/>
     <w:rsid w:val="002D0DC3"/>
     <w:rsid w:val="002D1276"/>
     <w:rsid w:val="002D1BA5"/>
     <w:rsid w:val="002D782B"/>
     <w:rsid w:val="002E011F"/>
     <w:rsid w:val="002E2C09"/>
     <w:rsid w:val="002E3B11"/>
     <w:rsid w:val="002E49F3"/>
     <w:rsid w:val="002E6B0C"/>
     <w:rsid w:val="002F5E1D"/>
     <w:rsid w:val="0030191A"/>
     <w:rsid w:val="003112D6"/>
     <w:rsid w:val="00312A49"/>
     <w:rsid w:val="00313C52"/>
     <w:rsid w:val="0031734D"/>
     <w:rsid w:val="003265A4"/>
     <w:rsid w:val="00327E5C"/>
     <w:rsid w:val="00332AE0"/>
     <w:rsid w:val="00334E6C"/>
     <w:rsid w:val="003350D3"/>
     <w:rsid w:val="00335A95"/>
     <w:rsid w:val="00351DC8"/>
     <w:rsid w:val="00352165"/>
+    <w:rsid w:val="00356597"/>
     <w:rsid w:val="00360E47"/>
     <w:rsid w:val="00363A8F"/>
     <w:rsid w:val="00366BC8"/>
     <w:rsid w:val="00372185"/>
     <w:rsid w:val="0037512C"/>
     <w:rsid w:val="0038495F"/>
     <w:rsid w:val="003859C4"/>
     <w:rsid w:val="003A4AB2"/>
     <w:rsid w:val="003A6943"/>
     <w:rsid w:val="003A6F76"/>
     <w:rsid w:val="003A7E59"/>
     <w:rsid w:val="003B29D0"/>
     <w:rsid w:val="003B449E"/>
     <w:rsid w:val="003B4DD8"/>
     <w:rsid w:val="003B681C"/>
     <w:rsid w:val="003C3E46"/>
     <w:rsid w:val="003C4DC1"/>
     <w:rsid w:val="003D776A"/>
     <w:rsid w:val="003E198B"/>
     <w:rsid w:val="003F2A0C"/>
     <w:rsid w:val="003F3D03"/>
     <w:rsid w:val="00401678"/>
     <w:rsid w:val="00410F76"/>
     <w:rsid w:val="00414353"/>
     <w:rsid w:val="00415D68"/>
     <w:rsid w:val="00434A2A"/>
     <w:rsid w:val="00440770"/>
     <w:rsid w:val="00440D07"/>
     <w:rsid w:val="0044139B"/>
     <w:rsid w:val="00442CBE"/>
     <w:rsid w:val="00443A9F"/>
     <w:rsid w:val="00444C00"/>
+    <w:rsid w:val="00446308"/>
     <w:rsid w:val="0044774D"/>
     <w:rsid w:val="0046281F"/>
     <w:rsid w:val="00464897"/>
     <w:rsid w:val="0046528C"/>
     <w:rsid w:val="004709EE"/>
     <w:rsid w:val="0047402E"/>
     <w:rsid w:val="004749E5"/>
     <w:rsid w:val="00485C49"/>
     <w:rsid w:val="00493107"/>
     <w:rsid w:val="004A3645"/>
     <w:rsid w:val="004B09D3"/>
     <w:rsid w:val="004B309C"/>
     <w:rsid w:val="004B5AB8"/>
     <w:rsid w:val="004B5FF0"/>
     <w:rsid w:val="004C40E3"/>
+    <w:rsid w:val="004C6908"/>
     <w:rsid w:val="004E5EA2"/>
     <w:rsid w:val="004F4E07"/>
     <w:rsid w:val="005011D0"/>
     <w:rsid w:val="00512C30"/>
     <w:rsid w:val="00514D88"/>
     <w:rsid w:val="005155DA"/>
     <w:rsid w:val="00521DA0"/>
     <w:rsid w:val="0052321D"/>
     <w:rsid w:val="005436ED"/>
     <w:rsid w:val="0054451B"/>
     <w:rsid w:val="00551F87"/>
     <w:rsid w:val="00560963"/>
     <w:rsid w:val="005640F0"/>
     <w:rsid w:val="0056519E"/>
     <w:rsid w:val="00574681"/>
     <w:rsid w:val="00575A78"/>
     <w:rsid w:val="00582698"/>
     <w:rsid w:val="00585DB3"/>
     <w:rsid w:val="00587BB2"/>
     <w:rsid w:val="005913D7"/>
     <w:rsid w:val="0059404C"/>
     <w:rsid w:val="005A4B73"/>
     <w:rsid w:val="005A7E1E"/>
     <w:rsid w:val="005B402C"/>
     <w:rsid w:val="005B504C"/>
     <w:rsid w:val="005C4CE2"/>
     <w:rsid w:val="005D684C"/>
     <w:rsid w:val="005E331D"/>
     <w:rsid w:val="005E36D6"/>
     <w:rsid w:val="005F0D69"/>
     <w:rsid w:val="005F12B7"/>
+    <w:rsid w:val="006001E1"/>
     <w:rsid w:val="0060543B"/>
     <w:rsid w:val="006074D0"/>
     <w:rsid w:val="00614AA3"/>
     <w:rsid w:val="0062099F"/>
     <w:rsid w:val="006244E7"/>
+    <w:rsid w:val="00630FA0"/>
     <w:rsid w:val="00636253"/>
     <w:rsid w:val="0063659E"/>
     <w:rsid w:val="006371BC"/>
     <w:rsid w:val="0064013E"/>
     <w:rsid w:val="00641A71"/>
     <w:rsid w:val="006429D3"/>
     <w:rsid w:val="006466DA"/>
     <w:rsid w:val="00646E0C"/>
     <w:rsid w:val="006477DB"/>
     <w:rsid w:val="00653198"/>
     <w:rsid w:val="006568CE"/>
     <w:rsid w:val="00657D96"/>
     <w:rsid w:val="006678BD"/>
     <w:rsid w:val="00674CCC"/>
     <w:rsid w:val="006779F6"/>
     <w:rsid w:val="00680CA1"/>
     <w:rsid w:val="00685DAE"/>
     <w:rsid w:val="006864D8"/>
     <w:rsid w:val="0068723D"/>
     <w:rsid w:val="006954E6"/>
     <w:rsid w:val="00695558"/>
     <w:rsid w:val="006A6AF2"/>
     <w:rsid w:val="006A7559"/>
     <w:rsid w:val="006A77D8"/>
     <w:rsid w:val="006B28FF"/>
@@ -8718,50 +8525,51 @@
     <w:rsid w:val="00743937"/>
     <w:rsid w:val="0074528A"/>
     <w:rsid w:val="007468D9"/>
     <w:rsid w:val="00757DF3"/>
     <w:rsid w:val="0076154C"/>
     <w:rsid w:val="007651DD"/>
     <w:rsid w:val="007678B9"/>
     <w:rsid w:val="007765BD"/>
     <w:rsid w:val="00777DE8"/>
     <w:rsid w:val="007821EC"/>
     <w:rsid w:val="00785C07"/>
     <w:rsid w:val="00791E06"/>
     <w:rsid w:val="00793CC7"/>
     <w:rsid w:val="00793FC4"/>
     <w:rsid w:val="007966E9"/>
     <w:rsid w:val="0079670C"/>
     <w:rsid w:val="007A0DD0"/>
     <w:rsid w:val="007A13A4"/>
     <w:rsid w:val="007A1E41"/>
     <w:rsid w:val="007A580F"/>
     <w:rsid w:val="007A6037"/>
     <w:rsid w:val="007A6121"/>
     <w:rsid w:val="007B027E"/>
     <w:rsid w:val="007B0358"/>
     <w:rsid w:val="007B0769"/>
+    <w:rsid w:val="007B2018"/>
     <w:rsid w:val="007B60C9"/>
     <w:rsid w:val="007C0573"/>
     <w:rsid w:val="007D317C"/>
     <w:rsid w:val="007D4168"/>
     <w:rsid w:val="007D6452"/>
     <w:rsid w:val="007D7BBC"/>
     <w:rsid w:val="007E0E17"/>
     <w:rsid w:val="007E5151"/>
     <w:rsid w:val="007E6944"/>
     <w:rsid w:val="007F2B18"/>
     <w:rsid w:val="008005D8"/>
     <w:rsid w:val="0080447B"/>
     <w:rsid w:val="00804FB8"/>
     <w:rsid w:val="0081001F"/>
     <w:rsid w:val="00813174"/>
     <w:rsid w:val="00813FC6"/>
     <w:rsid w:val="00814220"/>
     <w:rsid w:val="00817401"/>
     <w:rsid w:val="00824394"/>
     <w:rsid w:val="008244AF"/>
     <w:rsid w:val="008337E7"/>
     <w:rsid w:val="008410D5"/>
     <w:rsid w:val="00842CDB"/>
     <w:rsid w:val="00843550"/>
     <w:rsid w:val="00844AA2"/>
@@ -8804,105 +8612,108 @@
     <w:rsid w:val="009241AC"/>
     <w:rsid w:val="00924DB0"/>
     <w:rsid w:val="009270F4"/>
     <w:rsid w:val="00936FAE"/>
     <w:rsid w:val="00937C8C"/>
     <w:rsid w:val="00943C7E"/>
     <w:rsid w:val="0094408F"/>
     <w:rsid w:val="009466CC"/>
     <w:rsid w:val="00950360"/>
     <w:rsid w:val="009533A3"/>
     <w:rsid w:val="00955CA6"/>
     <w:rsid w:val="00962265"/>
     <w:rsid w:val="00963194"/>
     <w:rsid w:val="00965DA0"/>
     <w:rsid w:val="00970C58"/>
     <w:rsid w:val="00970C8C"/>
     <w:rsid w:val="0097137E"/>
     <w:rsid w:val="00983F87"/>
     <w:rsid w:val="0099120A"/>
     <w:rsid w:val="009A5145"/>
     <w:rsid w:val="009B3F77"/>
     <w:rsid w:val="009B43A2"/>
     <w:rsid w:val="009B48FC"/>
     <w:rsid w:val="009B6B8D"/>
     <w:rsid w:val="009B6BA0"/>
+    <w:rsid w:val="009B6FC6"/>
     <w:rsid w:val="009C1114"/>
     <w:rsid w:val="009C153B"/>
     <w:rsid w:val="009D2936"/>
     <w:rsid w:val="009D35F8"/>
     <w:rsid w:val="009D5BCB"/>
     <w:rsid w:val="009E561E"/>
     <w:rsid w:val="009E59B9"/>
     <w:rsid w:val="009E5FD4"/>
     <w:rsid w:val="009E7910"/>
     <w:rsid w:val="009F076F"/>
     <w:rsid w:val="009F2A7E"/>
     <w:rsid w:val="009F4A76"/>
     <w:rsid w:val="00A013D8"/>
     <w:rsid w:val="00A0368C"/>
     <w:rsid w:val="00A03DE2"/>
     <w:rsid w:val="00A04D01"/>
     <w:rsid w:val="00A11C74"/>
     <w:rsid w:val="00A1785B"/>
     <w:rsid w:val="00A22E4F"/>
     <w:rsid w:val="00A24119"/>
     <w:rsid w:val="00A242D4"/>
     <w:rsid w:val="00A24F29"/>
     <w:rsid w:val="00A362B3"/>
     <w:rsid w:val="00A371DE"/>
     <w:rsid w:val="00A37FD7"/>
     <w:rsid w:val="00A42B07"/>
     <w:rsid w:val="00A44814"/>
     <w:rsid w:val="00A52479"/>
     <w:rsid w:val="00A60128"/>
     <w:rsid w:val="00A638CF"/>
     <w:rsid w:val="00A63984"/>
     <w:rsid w:val="00A64729"/>
     <w:rsid w:val="00A6563D"/>
     <w:rsid w:val="00A65AE0"/>
     <w:rsid w:val="00A71B6B"/>
     <w:rsid w:val="00A730C6"/>
     <w:rsid w:val="00A779C0"/>
     <w:rsid w:val="00A77DCE"/>
     <w:rsid w:val="00A9147E"/>
     <w:rsid w:val="00A93816"/>
     <w:rsid w:val="00A94C1A"/>
     <w:rsid w:val="00A965A8"/>
     <w:rsid w:val="00AA7F0A"/>
     <w:rsid w:val="00AB347F"/>
     <w:rsid w:val="00AC254D"/>
     <w:rsid w:val="00AC378D"/>
     <w:rsid w:val="00AC53D5"/>
+    <w:rsid w:val="00AD360C"/>
     <w:rsid w:val="00AE36F4"/>
     <w:rsid w:val="00B0195A"/>
     <w:rsid w:val="00B0554C"/>
     <w:rsid w:val="00B05E26"/>
     <w:rsid w:val="00B15331"/>
     <w:rsid w:val="00B247CA"/>
     <w:rsid w:val="00B30862"/>
     <w:rsid w:val="00B36788"/>
+    <w:rsid w:val="00B427E0"/>
     <w:rsid w:val="00B44582"/>
     <w:rsid w:val="00B44B79"/>
     <w:rsid w:val="00B508D6"/>
     <w:rsid w:val="00B57A0E"/>
     <w:rsid w:val="00B6621C"/>
     <w:rsid w:val="00B6712E"/>
     <w:rsid w:val="00B70DBC"/>
     <w:rsid w:val="00B7160A"/>
     <w:rsid w:val="00B721F6"/>
     <w:rsid w:val="00B73825"/>
     <w:rsid w:val="00B75673"/>
     <w:rsid w:val="00B82F6A"/>
     <w:rsid w:val="00B83229"/>
     <w:rsid w:val="00B83C3D"/>
     <w:rsid w:val="00B8572C"/>
     <w:rsid w:val="00B9083D"/>
     <w:rsid w:val="00B95185"/>
     <w:rsid w:val="00B96298"/>
     <w:rsid w:val="00BA2754"/>
     <w:rsid w:val="00BA40B2"/>
     <w:rsid w:val="00BA52BE"/>
     <w:rsid w:val="00BB00E9"/>
     <w:rsid w:val="00BC11A2"/>
     <w:rsid w:val="00BD3FC1"/>
     <w:rsid w:val="00BD496B"/>
@@ -8938,50 +8749,51 @@
     <w:rsid w:val="00CB1CAE"/>
     <w:rsid w:val="00CB2326"/>
     <w:rsid w:val="00CB2AD1"/>
     <w:rsid w:val="00CB6140"/>
     <w:rsid w:val="00CC3012"/>
     <w:rsid w:val="00CD504C"/>
     <w:rsid w:val="00CE24D8"/>
     <w:rsid w:val="00CE3F2C"/>
     <w:rsid w:val="00CF5A1C"/>
     <w:rsid w:val="00D00A00"/>
     <w:rsid w:val="00D04E4C"/>
     <w:rsid w:val="00D10841"/>
     <w:rsid w:val="00D13947"/>
     <w:rsid w:val="00D20D24"/>
     <w:rsid w:val="00D256F1"/>
     <w:rsid w:val="00D27E36"/>
     <w:rsid w:val="00D30A1A"/>
     <w:rsid w:val="00D55A00"/>
     <w:rsid w:val="00D60415"/>
     <w:rsid w:val="00D62A32"/>
     <w:rsid w:val="00D824DF"/>
     <w:rsid w:val="00D91738"/>
     <w:rsid w:val="00D94566"/>
     <w:rsid w:val="00D95476"/>
     <w:rsid w:val="00D97F17"/>
+    <w:rsid w:val="00DA081D"/>
     <w:rsid w:val="00DA2AB2"/>
     <w:rsid w:val="00DA2E77"/>
     <w:rsid w:val="00DB3815"/>
     <w:rsid w:val="00DC1356"/>
     <w:rsid w:val="00DC1FF7"/>
     <w:rsid w:val="00DD25BD"/>
     <w:rsid w:val="00DE2CB5"/>
     <w:rsid w:val="00DE5443"/>
     <w:rsid w:val="00DF4ECD"/>
     <w:rsid w:val="00DF5198"/>
     <w:rsid w:val="00DF5872"/>
     <w:rsid w:val="00E145DB"/>
     <w:rsid w:val="00E218E3"/>
     <w:rsid w:val="00E33F43"/>
     <w:rsid w:val="00E37CE8"/>
     <w:rsid w:val="00E46ADF"/>
     <w:rsid w:val="00E471A0"/>
     <w:rsid w:val="00E536B6"/>
     <w:rsid w:val="00E70C8B"/>
     <w:rsid w:val="00E72ABE"/>
     <w:rsid w:val="00E7338F"/>
     <w:rsid w:val="00E81726"/>
     <w:rsid w:val="00E854FD"/>
     <w:rsid w:val="00E865B1"/>
     <w:rsid w:val="00E867A1"/>
@@ -9043,51 +8855,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1877D6FF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4726078F-0061-4ABC-B4EC-C8388391DA0B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9828,51 +9640,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00641A71"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B57A0E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="796992446">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1076518347">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10060,56 +9872,57 @@
                                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                           </w:divBdr>
                                         </w:div>
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unglobalcompact.org/docs/issues_doc/un_business_partnerships/guidelines_principle_based_approach_between_un_business_sector.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/36" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PrivatePartnerships/Home.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/Financing%20Agreements%20and%20Templates/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/209869/files/A_RES_92%28I%29-EN.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/document/2017-undaf-guidance/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PublicPartnerships/NonFinancialAgreements/MoUs-and-SoIs.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2166" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/Financing%20Agreements%20and%20Templates/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/o/Agreement__c/list?filterName=00B6N000000ZR8GUAW" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/20646" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve.utterwulghe@undp.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/36" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/MOUTemplatesLibrary/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OLS" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/572057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/psrm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unglobalcompact.org/docs/issues_doc/un_business_partnerships/guidelines_principle_based_approach_between_un_business_sector.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/36" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PrivatePartnerships/Home.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/Financing%20Agreements%20and%20Templates/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/209869/files/A_RES_92%28I%29-EN.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/document/2017-undaf-guidance/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PublicPartnerships/NonFinancialAgreements/MoUs-and-SoIs.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/offline-private-sector-risk-assessment-tool-guide" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/SitePages/PublicPartnerships/FinancingAgreementTemplates/General-Information.aspx?OR=Teams-HL&amp;CT=1709844219980" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/o/Agreement__c/list?filterName=00B6N000000ZR8GUAW" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/20646" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve.utterwulghe@undp.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/36" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BERA-Portal/MOUTemplatesLibrary/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OLS" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/572057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/psrm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -10350,66 +10163,66 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF4E5EB98AFACA49B955F57620F5DD44" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a997f55d5477f8511a78f499632dca18">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd" xmlns:ns3="c26dc373-2944-4fff-a656-1635ba5514b5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f08016dc5318cf97f1dada1bbf180c6" ns2:_="" ns3:_="">
     <xsd:import namespace="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <xsd:import namespace="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -10592,108 +10405,123 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBF228A7-F4C8-4414-A342-690869EA3979}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4800A3D1-28B0-4DA7-8F27-5069B9536E97}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370C1EB0-EC4B-4164-AB49-9D1EEDD9A97C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4800A3D1-28B0-4DA7-8F27-5069B9536E97}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBF228A7-F4C8-4414-A342-690869EA3979}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96B268E0-66F1-4B5B-85A5-1B95AFDEC2FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>15310</Characters>
+  <Pages>1</Pages>
+  <Words>2710</Words>
+  <Characters>15448</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>127</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>128</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17960</CharactersWithSpaces>
+  <CharactersWithSpaces>18122</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lucy Wanjiru</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>