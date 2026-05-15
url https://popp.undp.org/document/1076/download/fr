--- v0 (2025-10-04)
+++ v1 (2026-05-15)
@@ -1,4120 +1,6012 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="367A72D0" w14:textId="346B66E9" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="465FB290">
+    <w:p w14:paraId="7F888FD2" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
       <w:pPr>
         <w:spacing w:after="234" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Financement de la mise en œuvre par l’Agence des Nations Unies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1293630B" w14:textId="71233A4E" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="2DAF1D55">
+    <w:p w14:paraId="35026C64" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="-10" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le Programme des Nations Unies pour le développement (PNUD) met en œuvre des projets dans les pays en utilisant son réseau d’agences, principalement par le biais de partenaires de réalisation et des modalités de réalisation directe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390510F8" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="-10" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1268CF5E" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="-10" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En consultation et en accord avec le Gouvernement du pays de programme, l’Administrateur du PNUD choisit un seul organisme d’exécution, ou, en vertu des modalités opérationnelles harmonisées, un partenaire de réalisation, parmi les organismes désignés pour chaque activité </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>specifique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du programme du PNUD. Avec l’accord du Gouvernement du pays et du PNUD, l’organisme d’exécution ou le partenaire de réalisation choisi peut s’associer avec un ou plusieurs organismes pour entreprendre les activités du programme du PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E7F162" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="-10" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32242B32" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="278" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="-10" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La mise en œuvre par l’agence présente les aspects financiers de la mise en œuvre de tels projets, en particulier la meilleure manière dont le bureau de pays doit enregistrer et traiter les dépenses/rapports de fonds ou les fonds reçus des agences. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3099FAE7" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="300" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mise </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>œuvre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’agence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1E3B2C50" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La mise en œuvre par l’agence est l’une des quatre modalités disponibles au PNUD pour la mise en œuvre de projets et de programmes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1FBBF9" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="705" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7B2129" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une agence des Nations Unies peut être un partenaire de réalisation (chargée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de rendre compte des résultats globaux dans un programme ou un projet) ou une partie responsable (chargée de rendre compte des éléments d’un programme ou d’un projet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B41CB5" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BDF411" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’article 17.02 du Règlement financier du PNUD stipule que “ l’exécution nationale des activités de programmes du PNUD est la norme, mais il est tenu compte des capacités des pays et de la nature des activités de programme du PNUD. Lorsque l’exécution nationale est considérée comme n’étant pas appropriée, les organismes du système des Nations Unies doivent sélectionner un organisme d’exécution". Cela s ’applique sans considération de la modalité utilisée pour les transferts de fonds aux entités nationales de réalisation de projets (transfert de fonds direct, paiement direct ou remboursement). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2348FF61" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4279DF7D" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une agence des Nations Unies est considérée comme un partenaire de réalisation approprié lorsque :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7009348E" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
+      <w:pPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="587FA18A" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00FA16E5" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA16E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ladite agence possède une expertise technique essentielle au succès du projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336510E3" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00FA16E5" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA16E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’agence nationale ne souhaite pas ou n’est pas en mesure d’entreprendre la mise en œuvre du projet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4745A191" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
+        <w:ind w:right="8235"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55540DFE" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Financement de la mise en œuvre par l’agence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A9ACB5" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5350A7" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:t>Le Programme des Nations Unies pour le développement (PNUD) met en œuvre des projets dans les pays en utilisant son réseau d’agences, principalement par le biais de partenaires de réalisation et des modalités de réalisation directe.</w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avec la mise en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>oeuvre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du nouveau système ERP Oracle Cloud (Quantum) au PNUD à partir de janvier 2023, une modification importante a été introduite sur les implications budgétaires de tous les paiements anticipés au PNUD. Tous les paiements anticipés auront désormais un impact sur le budget du projet dans le module de projet de Quantum ainsi que sur le budget du GL Cash. Par conséquent, afin d'assurer le déblocage efficace et en temps voulu des paiements anticipés, les bureaux du PNUD sont tenus d'établir avec précision les budgets des projets à l'avance et de veiller à ce que ces budgets soient suffisamment disponibles pour traiter les paiements anticipés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C59FBF" w14:textId="77777777" w:rsidR="004B0DB4" w:rsidRPr="004E2609" w:rsidRDefault="004B0DB4" w:rsidP="004B0DB4">
-[...8 lines deleted...]
-    <w:p w14:paraId="3B4B496E" w14:textId="456EB9AD" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="2DAF1D55">
+    <w:p w14:paraId="3349F9A6" w14:textId="03039530" w:rsidR="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> du programme du PNUD. Avec l’accord du Gouvernement du pays et du PNUD, l’organisme d’exécution ou le partenaire de réalisation choisi peut s’associer avec un ou plusieurs organismes pour entreprendre les activités du programme du PNUD. </w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsqu'une agence des Nations unies entreprend des activités de programme ou de projet, le Centre mondial de services partagés (GSSC) fournit des fonds directement à l'agence des Nations unies. Ces fonds sont fournis conformément au calendrier des avances figurant dans la lettre d'accord entre le PNUD et l'agence des Nations unies (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00001A3C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Model Standard Basic </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00001A3C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Executing</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00001A3C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00001A3C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Entity</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00001A3C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Agreement [SBEAA]</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). La demande de fonds de l'agence des Nations unies est documentée dans un rapport financier, qui précise les besoins de trésorerie sur la base des dépenses prévues (les coûts des nouveaux intrants qui seront achetés et reçus au cours de la période à venir). </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à jour en fonction du contexte actuel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8E0C80" w14:textId="77777777" w:rsidR="004B0DB4" w:rsidRPr="004E2609" w:rsidRDefault="004B0DB4" w:rsidP="004B0DB4">
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="62EEBF6F" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67CC2F27" w14:textId="2051C7B0" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="2DAF1D55" w:rsidP="004B0DB4">
+    <w:p w14:paraId="37FB2D1F" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="278" w:line="242" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">La mise en œuvre par l’agence présente les aspects financiers de la mise en œuvre de tels projets, en particulier la meilleure manière dont le bureau de pays doit enregistrer et traiter les dépenses/rapports de fonds ou les fonds reçus des agences. </w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le cadre d'assurance HACT ne s'applique pas aux transferts monétaires mis en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>oeuvre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par les agences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F39E2E8" w14:textId="65D20ECA" w:rsidR="006D289A" w:rsidRPr="00C4766F" w:rsidRDefault="1A7DAB1F">
-[...28 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+    <w:p w14:paraId="39FED39B" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AC29BCD" w14:textId="53CA6279" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="1A7DAB1F">
+    <w:p w14:paraId="0008B6E2" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:t>La mise en œuvre par l’agence est l’une des quatre modalités disponibles au PNUD pour la mise en œuvre de projets et de programmes.</w:t>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les agences des Nations unies font état des dépenses liées à leurs projets dans des rapports trimestriels sur l'exécution des projets (PDR). Ce financement est enregistré comme une avance dans les comptes du PNUD. Les PDR et les procédures comptables sont les mêmes lorsqu'une agence est un IP ou un RP. Les coûts indirects encourus par les organisations du système des Nations Unies dans la mise en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>oeuvre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des activités de programme du PNUD sont payés à partir des ressources du projet, comme négocié entre les parties. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C66624E" w14:textId="77777777" w:rsidR="004B0DB4" w:rsidRPr="004E2609" w:rsidRDefault="004B0DB4" w:rsidP="004B0DB4">
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="695C99D9" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
+      <w:pPr>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66DFBFD1" w14:textId="6F70BB12" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="1A7DAB1F">
+    <w:p w14:paraId="2086F7F2" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
-[...24 lines deleted...]
-        <w:t>de rendre compte des résultats globaux dans un programme ou un projet) ou une partie responsable (chargée de rendre compte des éléments d’un programme ou d’un projet).</w:t>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les avances accordées aux agences des Nations unies et les dépenses déclarées dans le PDR sont enregistrées dans un compte de compensation de projet (PCA), c'est-à-dire le compte GL (16015). Ce compte constitue la base du solde inter-agences dû à/par l'agence des Nations unies en ce qui concerne les projets du PNUD. Les demandes d'avances soumises par les agences des Nations unies sont examinées par le GSSC et approuvées par l'OFM / Financial Performance Monitoring and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reporting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FPMR) / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Corporate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Financial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reporting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Agency Services (CFRA). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CEA58B" w14:textId="77777777" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="005E5910">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="74E2C56B" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
+      <w:pPr>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="02B19F90" w14:textId="2E616F90" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="2DAF1D55" w:rsidP="004B0DB4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3ABC9727" w14:textId="308256AA" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">L’article 17.02 du Règlement financier du PNUD stipule que “ l’exécution nationale des activités de programmes du PNUD est la norme, mais il est tenu compte des capacités des pays et de la nature des activités de programme du PNUD. Lorsque l’exécution nationale est considérée comme n’étant pas appropriée, les organismes du système des Nations Unies doivent sélectionner un organisme d’exécution". Cela s ’applique sans considération de la modalité utilisée pour les transferts de fonds aux entités nationales de réalisation de projets (transfert de fonds direct, paiement direct ou remboursement). </w:t>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La politique du PNUD consiste à centraliser à la fois les avances aux agences pour les projets et la comptabilisation de leurs dépenses liées au PDR. Les deux sont comptabilisées par l'intermédiaire du Quantum Project Clearing </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Account</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (compte 16015). Avec le soutien de l'OFM/FPMR/CFRA, le GSSC contrôle et rapproche les soldes dus à/par chaque agence et, en collaboration avec la Trésorerie, s'assure que le solde net avancé et détenu par l'agence concernée n'est pas excessif et que, par conséquent, le PNUD contrôle les fonds et ne perd pas de revenus d'investissement en raison d'un préfinancement excessif, ce qui permet au PNUD d'investir les liquidités</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA16E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73431786" w14:textId="77777777" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="005E5910">
-[...15 lines deleted...]
-    <w:p w14:paraId="6FEA6312" w14:textId="30FF9E66" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="465FB290">
+    <w:p w14:paraId="381C6B0F" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
-[...9 lines deleted...]
-        <w:t>Une agence des Nations Unies est considérée comme un partenaire de réalisation approprié lorsque :</w:t>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dans des circonstances exceptionnelles (par exemple, si l'agence n'opère pas selon la modalité globale de l'APC, c'est-à-dire si elle n'utilise pas les soumissions du Rapport de livraison du projet (PDR), si l'agence n'a pas signé l'Accord de base standard de l'entité exécutante (SBEAA), etc.), les bureaux du PNUD peuvent demander l'utilisation du compte local de l'APC (compte 16010) par l'intermédiaire du GSSC. L'autorisation d'utiliser le compte de l'agence locale est fournie par l'OFM/FPMR/CFRA, étant entendu qu'il incombe au bureau de pays, sous le contrôle du bureau régional concerné, de veiller à ce que le solde du compte local 16010 de l'APC soit liquidé en temps voulu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE78FF8" w14:textId="0AA61988" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="465FB290">
+    <w:p w14:paraId="3543DE37" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="3" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FFF2F07" w14:textId="0EB6C8AF" w:rsidR="00001A3C" w:rsidRPr="00FA16E5" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les bureaux du PNUD peuvent contacter l'unité GSSC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agencies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour obtenir des conseils sur la politique générale ou pour demander l'autorisation d'utiliser le compte de l'agence locale à l'adresse électronique suivante : localagencyadvance@undp.org.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBBDE7C" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="115304B4" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapports sur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’exécution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>projets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E83612" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6F31B9" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les rapports sur l'exécution des projets doivent être remis 15 jours après la fin du trimestre (le trimestre du 31 mars doit être remis au plus tard le 15 avril, le trimestre du 30 juin doit être remis au plus tard le 15 juillet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D3503D" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B9F951" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avec l’adoption des Normes comptables internationales pour le secteur public (IPSAS) en janvier 2012, le PNUD reconnaît les dépenses uniquement lorsque les biens ont été reçus ou les services ont été rendus. Les dépenses liées aux rapports sur l’exécution des projets comprennent ainsi deux éléments : i) Tous les objets pour lesquels les biens ont été reçus ou les services ont été rendus et qui ont été réglés par l’agence des Nations Unies ; et ii) tous les objets pour lesquels les biens ont été reçus ou les services ont été rendus mais qui n’ont pas encore été facturés à l’agence des Nations Unies par le fournisseur ou le fournisseur de services (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Receipt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accrual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>). Le concept d’engagements non réglés (ULO) ne s’applique plus et ne fait pas partie de la procédure des rapports sur l’exécution des projets (PDR). Depuis janvier 2012, toutes les agences des Nations Unies doivent soumettre leur rapport sur l’exécution des projets (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PDRs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) en adoptant la méthode de la comptabilité IPSAS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299E8B5E" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42556133" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les dépenses doivent être enregistrées dans le système au cours de la période où les biens ont été reçus ou les services rendus. Exemple - Les dépenses déclarées dans un PDR pour la période de janvier à mars et soumises en avril doivent être enregistrées dans la période de janvier à mars afin de garantir la conformité avec les normes IPSAS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607EC960" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B005EA2" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tous les PDR sont saisis dans une plateforme de transition appelée UNEX (United Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Expenditure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system) et traités en Quantum par le GSSC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792C8721" w14:textId="77777777" w:rsidR="00FA16E5" w:rsidRPr="00001A3C" w:rsidRDefault="00FA16E5" w:rsidP="00FA16E5">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="583B693B" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les budgets des projets Quantum du PNUD sont axés sur les produits, contrairement aux budgets axés sur les intrants utilisés dans la plupart des autres agences des Nations Unies. UNEX relie les codes des dépenses des agences </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a  ceux</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilisés dans Quantum, et répartit les coûts en ce qui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">concerne les donateurs et les activités, ce qui n’existe pas dans les budgets standards des Nations Unies (NU). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A40EA5A" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276B6A72" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les administrateurs de programme sont responsables de toutes les dépenses des projets de leur portefeuille, notamment le contrôle des dépenses du projet dans UNEX, où ils peuvent modifier la répartition des coûts et également rejeter les dépenses, le cas échéant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDF52AE" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3873D10D" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="302" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enregistrement et contrôle des dépenses des rapports sur l’exécution des projets (PDR)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E27B285" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La responsabilité finale quant à toutes les dépenses des agences des Nations Unies revient à l’Administrateur de programme du PNUD, qui doit : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F86724" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-        <w:t>Ladite agence possède une expertise technique essentielle au succès du projet.</w:t>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S’assurer que les budgets de projets sont correctement saisis dans Quantum avant que les activités ne débutent, et </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078ADC43" w14:textId="0F341866" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="2DAF1D55">
+    <w:p w14:paraId="4B99AD37" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">L’agence nationale ne souhaite pas ou n’est pas en mesure d’entreprendre la mise en œuvre du projet </w:t>
+        <w:spacing w:after="38" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Examiner les rapports sur l’exécution du projet (PDR) entrant en temps voulu afin d’accepter les dépenses qui sont conformes au plan de travail annuel et aux Règlement financier et règles de gestion financière du PNUD, et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7530AE88" w14:textId="77777777" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="006D289A">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6196E85A" w14:textId="3B7F12F4" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S’assurer que les dépenses contenues dans les rapports sur l’exécution du projet (PDR) sont conformes au budget du projet, et rejeter les dépenses </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>illegitimes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contenues dans les rapports </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PDRs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="67A4A073" w14:textId="27BD1978" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="1A7DAB1F">
-[...12 lines deleted...]
-        <w:t>Financement de la mise en œuvre par l’agence</w:t>
+    <w:p w14:paraId="755CA892" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AC3E29" w14:textId="77777777" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="005E5910">
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7EBBEE1C" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> du nouveau système ERP Oracle Cloud (Quantum) au PNUD à partir de janvier 2023, une modification importante a été introduite sur les implications budgétaires de tous les paiements anticipés au PNUD. Tous les paiements anticipés auront désormais un impact sur le budget du projet dans le module de projet de Quantum ainsi que sur le budget du GL Cash. Par conséquent, afin d'assurer le déblocage efficace et en temps voulu des paiements anticipés, les bureaux du PNUD sont tenus d'établir avec précision les budgets des projets à l'avance et de veiller à ce que ces budgets soient suffisamment disponibles pour traiter les paiements anticipés.</w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="435"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les dépenses relatives aux dits rapports peuvent être rejetées à tout moment si des informations ultérieurement disponibles remettent en question le caractère approprié des dépenses préalablement acceptées et enregistrées dans le système. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D97154" w14:textId="66D19438" w:rsidR="006D289A" w:rsidRPr="004D386A" w:rsidRDefault="004D386A" w:rsidP="2DAF1D55">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0AAA98CB" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB45785" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...62 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les budgets de projets et les plafonds de dépenses (ASL) constituent les limites des dépenses pour les activités de programme du PNUD pendant l’année en cours et les années à venir. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’alinéa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b) de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>règle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financière 118.07 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>déclare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1799F6" w14:textId="5CE3981E" w:rsidR="004D386A" w:rsidRPr="004E2609" w:rsidRDefault="004D386A" w:rsidP="2DAF1D55">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> par les agences.</w:t>
+    <w:p w14:paraId="1A8E76DD" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DD7906" w14:textId="77777777" w:rsidR="00210230" w:rsidRPr="004E2609" w:rsidRDefault="00210230" w:rsidP="00210230">
-[...845 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5C03B886" w14:textId="2DBAF587" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
         <w:spacing w:after="281" w:line="239" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="4" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720" w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les charges engagées par le partenaire de réalisation au cours d’une année donnée peuvent dépasser le budget approuvé du projet pour l’année considérée de 4 pour cent (contributions au titre de la participation aux coûts et aux fonds d’affectation spéciale non comprises). Ces dépenses supplémentaires sont autorisées à condition que le montant total des charges supplémentaires engagées par ledit agent ou partenaire pendant l’année considérée ne dépasse pas 2 pour cent du montant total des fonds du PNUD (contributions au titre de la participation aux coûts et aux fonds d’affectation spéciale non comprises) approuvés pour les charges engagées par cet agent ou partenaire pour cette </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004E2609">
-        <w:rPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>annee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004E2609">
-        <w:rPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0250C0B4" w14:textId="77777777" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="005E5910">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="20B59C67" w14:textId="17F61ADD" w:rsidR="00001A3C" w:rsidRPr="00FA16E5" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="257" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liquidation des projets </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723DDD6D" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>25.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dès que les activités de projets du PNUD sont terminées, le partenaire de réalisation déclare le projet opérationnellement achevé. Il en informe le PNUD et lui soumet une révision du budget, conformément aux procédures établies relatives à la révision du budget. Les activités de programme du PNUD sont considérées comme financièrement achevées lorsqu’elles ont été </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>achevées ou complétées opérationnellement, et à condition que les transactions financières aient été enregistrées, que les comptes pertinents aient été fermés et qu’une révision du budget du projet ait été approuvée.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6EFD6C90" w14:textId="77777777" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="005E5910">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Liquidation des projets </w:t>
+    <w:p w14:paraId="4A649FC6" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3AD2D8" w14:textId="77777777" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="005E5910">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="11524E77" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Audit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D98F569" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB75CB1" w14:textId="16972CC4" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="008713A1">
-[...31 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="100B903E" w14:textId="1506DD2F" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>26.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E5910" w:rsidRPr="004E2609">
-[...27 lines deleted...]
-        <w:t>une révision du budget du projet ait été approuvée.</w:t>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'audit des programmes et des projets mis en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>oeuvre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par une agence des Nations unies est effectué par les auditeurs dûment désignés de cette agence. Si un bureau du PNUD a des préoccupations concernant la mise en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>oeuvre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'un projet ou d'un programme, il doit les porter à l'attention de l'agence des Nations unies. Si le bureau du PNUD n'est pas satisfait de la réponse de l'agence, il peut transmettre ses préoccupations au Bureau de l'audit et des investigations (OAI). La politique du PNUD exige qu'un projet soit audité une fois dans sa vie (OIL). Le critère d'audit OIL exige qu'un projet soit audité une fois au cours de son cycle de vie, l'année suivant celle où les dépenses cumulées atteignent ou dépassent 300 000 dollars. Ce critère ne s'applique pas à la première année d'activité d'un projet. L'audit devient exigible l'année suivant celle où les dépenses cumulées ont atteint ou dépassé le seuil de 300 000 dollars. Par exemple, un audit d'un projet sera exigé au cours de la troisième année d'activités dans les cas où les dépenses cumulées au cours des deux premières années ont atteint ou dépassé 300 000 $ et que le projet n'a pas encore fait l'objet d'un audit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176BE34C" w14:textId="77777777" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="005E5910">
+    <w:p w14:paraId="4AA8EA93" w14:textId="43600394" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="20FB8ACA" w14:textId="77777777" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="005E5910">
-[...103 lines deleted...]
-    <w:p w14:paraId="151C6930" w14:textId="7AEEBE68" w:rsidR="007310F3" w:rsidRDefault="005E5910">
+    <w:p w14:paraId="4D3BDC46" w14:textId="315DC933" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...38 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t>Annexe 1 : Cadre de responsabilité  pour la mise en œuvre par l’agence</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Annexe 1 : Cadre de </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA16E5" w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsabilité pour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la mise en œuvre par l’agence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48407140" w14:textId="77777777" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="005E5910">
+    <w:p w14:paraId="0C7E3F3A" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9179" w:type="dxa"/>
+        <w:tblW w:w="9557" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblCellMar>
-          <w:top w:w="76" w:type="dxa"/>
-          <w:left w:w="29" w:type="dxa"/>
+          <w:top w:w="72" w:type="dxa"/>
+          <w:left w:w="72" w:type="dxa"/>
+          <w:bottom w:w="72" w:type="dxa"/>
+          <w:right w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1660"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1409"/>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="1792"/>
+        <w:gridCol w:w="9"/>
+        <w:gridCol w:w="5709"/>
         <w:gridCol w:w="16"/>
-        <w:gridCol w:w="183"/>
+        <w:gridCol w:w="1860"/>
+        <w:gridCol w:w="151"/>
+        <w:gridCol w:w="10"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D289A" w:rsidRPr="008118BA" w14:paraId="63A70E2A" w14:textId="77777777" w:rsidTr="005A6F9B">
+      <w:tr w:rsidR="00001A3C" w:rsidRPr="00001A3C" w14:paraId="2341F8F5" w14:textId="77777777" w:rsidTr="00FA16E5">
         <w:trPr>
+          <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="211" w:type="dxa"/>
+          <w:wBefore w:w="10" w:type="dxa"/>
+          <w:wAfter w:w="207" w:type="dxa"/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8968" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9340" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B457BB0" w14:textId="341AF12F" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="465FB290" w:rsidP="00584CEB">
+          <w:p w14:paraId="624C46B8" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E2609">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Cadre de responsabilité pour la mise en œuvre par l’agence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A6F9B" w:rsidRPr="008118BA" w14:paraId="3D8AF171" w14:textId="77777777" w:rsidTr="005A6F9B">
+      <w:tr w:rsidR="00001A3C" w:rsidRPr="00001A3C" w14:paraId="72396258" w14:textId="77777777" w:rsidTr="00FA16E5">
         <w:trPr>
+          <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="211" w:type="dxa"/>
+          <w:wBefore w:w="10" w:type="dxa"/>
+          <w:wAfter w:w="207" w:type="dxa"/>
           <w:trHeight w:val="9011"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1792" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AD74B95" w14:textId="4BC6DC9C" w:rsidR="006D289A" w:rsidRPr="00C4766F" w:rsidRDefault="00E96496">
+          <w:p w14:paraId="34F88900" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Chargé de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>programme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6171" w:type="dxa"/>
+            <w:tcW w:w="5697" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2957D82F" w14:textId="77777777" w:rsidR="00E96496" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="3DAC8F1B" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="751"/>
               </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="77"/>
-              <w:ind w:hanging="361"/>
+              <w:ind w:right="3" w:hanging="361"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>Créer</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>un</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>projet</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>et</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>un</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>budget</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>dans</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Quantum.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A0D4B88" w14:textId="77777777" w:rsidR="00E96496" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="1FFACAF0" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="751"/>
               </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="71" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="15"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>Il examine toutes les demandes de remboursement de dépenses dans UNEX pour s'assurer que les dépenses déclarées</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>sont</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>conformes</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>au</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>plan</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>travail</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>annuel</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>et</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>au budget du projet de système, et qu'elles ne dépassent pas les plafonds de financement établis.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B176CAF" w14:textId="77777777" w:rsidR="00E96496" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="734821A4" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="751"/>
               </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="29" w:line="273" w:lineRule="auto"/>
               <w:ind w:right="164" w:hanging="361"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>Examine</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>et</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>résout</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>les</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>dépenses</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>RDP</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>rejetées</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>par</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t xml:space="preserve">le </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>UNEX.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CB14BF8" w14:textId="77777777" w:rsidR="00E96496" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="313F8338" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="751"/>
               </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="34" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="18"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>Détermine</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-11"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>si</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>des</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>dépenses</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>PDR</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-11"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>doivent</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>être</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-11"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>rejetées</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-9"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>ou si le plan comptable doit être révisé.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28BC2D21" w14:textId="77777777" w:rsidR="00E96496" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="6C99D1E2" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="751"/>
               </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="32" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="18"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>Assurer le suivi avec les homologues des agences des Nations unies afin de résoudre toutes les questions en suspens</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>concernant</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>les</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>dépenses</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>rejetées</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>ou</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>litigieuses.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="561C2221" w14:textId="77777777" w:rsidR="00E96496" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="6415C36F" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="11"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10562F59" w14:textId="77777777" w:rsidR="00E96496" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="31F76EBD" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="751"/>
               </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="17"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>Lorsque le rejet des dépenses ou la correction du plan comptable</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>déclaré</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>est</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>justifié</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>(par</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>exemple,</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>raison</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>de dépenses supérieures au budget), il notifie au GSSC (avec des documents justificatifs) la correction ou le rejet dans l'UNEX.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="771E9F8D" w14:textId="77777777" w:rsidR="00E96496" w:rsidRPr="008118BA" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="7C601456" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:rPr>
+              <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="3" w:hanging="370"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2FE4C9CE" w14:textId="1A4E7179" w:rsidR="00E96496" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="0CF9129E" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="751"/>
               </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="17"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Contrôler</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>permanence</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>toutes</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>les</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>dépenses</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>du</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>projet enregistrées dans Quantum afin de s'assurer qu'elles sont correctement déclarées.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="106CBCF4" w14:textId="71B7268A" w:rsidR="006D289A" w:rsidRPr="00E96496" w:rsidRDefault="006D289A" w:rsidP="00E96496">
+          <w:p w14:paraId="4A4BF61D" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="722" w:right="29"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="1851" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="369998E2" w14:textId="77777777" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="005E5910">
+          <w:p w14:paraId="5F2D91A5" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E2609">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10586" w:rsidRPr="008118BA" w14:paraId="2BD763C9" w14:textId="77777777" w:rsidTr="005A6F9B">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00001A3C" w:rsidRPr="00001A3C" w14:paraId="5D7D1631" w14:textId="77777777" w:rsidTr="00FA16E5">
         <w:trPr>
-          <w:trHeight w:val="2552"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="10" w:type="dxa"/>
+          <w:trHeight w:val="1686"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="190B131E" w14:textId="0E9347D3" w:rsidR="00A10586" w:rsidRPr="004E2609" w:rsidRDefault="00A10586" w:rsidP="001068EF">
+          <w:p w14:paraId="1E7ED064" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="119"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E2609">
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>Bureau de la gestion des ressources financières/CFRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6171" w:type="dxa"/>
+            <w:tcW w:w="5690" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B571093" w14:textId="2190AF40" w:rsidR="00A10586" w:rsidRPr="00C4766F" w:rsidRDefault="00A10586" w:rsidP="00A10586">
+          <w:p w14:paraId="020D6113" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="229" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="229"/>
+              <w:ind w:left="750" w:right="3"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4766F">
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Avance </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C4766F">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>de projet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10BE752E" w14:textId="77777777" w:rsidR="00A10586" w:rsidRPr="00C4766F" w:rsidRDefault="00A10586" w:rsidP="00A10586">
+          <w:p w14:paraId="5651DA16" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="229"/>
+              <w:ind w:left="750" w:hanging="360"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0EFD3B32" w14:textId="20B911DC" w:rsidR="00A10586" w:rsidRPr="004E2609" w:rsidRDefault="008B76DF" w:rsidP="00A10586">
+          <w:p w14:paraId="316D9BA8" w14:textId="557624BF" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="229" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="229"/>
+              <w:ind w:left="750" w:right="3"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E2609">
-[...21 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Approuver l'utilisation du compte 16010 pour les avances locales.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:tcW w:w="1867" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01206DD2" w14:textId="77777777" w:rsidR="00A10586" w:rsidRPr="004E2609" w:rsidRDefault="00A10586" w:rsidP="00EC6467">
+          <w:p w14:paraId="54F94802" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="18" w:right="27"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5421B2DB" w14:textId="77777777" w:rsidR="00A10586" w:rsidRPr="004E2609" w:rsidRDefault="00A10586">
+          <w:p w14:paraId="7A4C559B" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A6F9B" w:rsidRPr="008118BA" w14:paraId="45D3CE5C" w14:textId="77777777" w:rsidTr="005A6F9B">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00001A3C" w:rsidRPr="00001A3C" w14:paraId="25995FC9" w14:textId="77777777" w:rsidTr="00FA16E5">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="2552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45C3EF40" w14:textId="6B8D6FFD" w:rsidR="006D289A" w:rsidRPr="00C4766F" w:rsidRDefault="00630FAB" w:rsidP="00584CEB">
+          <w:p w14:paraId="22C92B72" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="36"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4766F">
-[...3 lines deleted...]
-              <w:t>C</w:t>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>GSSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6171" w:type="dxa"/>
+            <w:tcW w:w="5690" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4291AB29" w14:textId="1E2FD84A" w:rsidR="00630FAB" w:rsidRPr="004E2609" w:rsidRDefault="00630FAB" w:rsidP="00630FAB">
+          <w:p w14:paraId="4DEBDEC3" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:spacing w:after="229" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="48"/>
               <w:ind w:left="13"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>Pour</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>les</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>fonds</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>base</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>et</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>les</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>fonds</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>secondaires</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="661957DC" w14:textId="77777777" w:rsidR="00E96496" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="6CCDBE72" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="6"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="25"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="754C8E07" w14:textId="77777777" w:rsidR="00E96496" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="2C1012ED" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="364"/>
               </w:tabs>
-              <w:ind w:right="116" w:hanging="360"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:right="116" w:hanging="350"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>Le GSSC, en collaboration avec le CFRA/FPMR, évalue les demandes d'avances trimestrielles et examine les niveaux d'avances en suspens pour chaque agence et, le cas échéant, remet des liquidités à l'agence. Ces avances sont basées sur les prévisions annuelles du projet à mettre en œuvre</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>par</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>l'agence</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>des</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>Nations</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>unies</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>concernée.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>Toutes</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>les avances</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>doivent</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>être</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>basées</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>sur</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>les</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>prévisions</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-9"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>dépenses et ne pas se limiter aux seuls paiements.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14F18D18" w14:textId="77777777" w:rsidR="00E96496" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="7FB2DD25" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="9"/>
-              <w:rPr>
+              <w:ind w:hanging="350"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11BE9096" w14:textId="77777777" w:rsidR="00E96496" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="0BDAC67C" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="364"/>
               </w:tabs>
-              <w:ind w:right="117" w:hanging="360"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:right="117" w:hanging="350"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>Les agences soumettent des PDR trimestriels cumulés au GSSC, qui supervise leur téléchargement dans UNEX.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56BD8D2D" w14:textId="77777777" w:rsidR="00E96496" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="62FD4834" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="9"/>
-              <w:rPr>
+              <w:ind w:hanging="350"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40DDEA83" w14:textId="77777777" w:rsidR="00E96496" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="29C7E5D5" w14:textId="55979D41" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="364"/>
               </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:right="117" w:hanging="360"/>
+              <w:ind w:right="117" w:hanging="350"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Les PDR validés sont ensuite traités dans UNEX et enregistrés dans Quantum .</w:t>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Les PDR validés sont ensuite traités dans UNEX et enregistrés dans Quantum.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C7A8466" w14:textId="77777777" w:rsidR="00E96496" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="74C8E847" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="11"/>
-              <w:rPr>
+              <w:ind w:hanging="350"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="115D658A" w14:textId="23360A9C" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="00E96496" w:rsidP="00E96496">
+          <w:p w14:paraId="5A83EC12" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="3" w:hanging="350"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>L'OFM/GSSC rapproche les soldes de l'APC avec chaque agence des Nations unies</w:t>
             </w:r>
-            <w:r w:rsidR="465FB290" w:rsidRPr="004E2609">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:tcW w:w="1867" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="470D1767" w14:textId="4586AA2A" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="00E96496" w:rsidP="001068EF">
+          <w:p w14:paraId="1204472F" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="18" w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="80"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>PDR</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="80"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">sont </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>traités</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">traités </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">via </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">plateforme UNEX, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-6"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">la </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">et </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">les </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>plateforme UNEX,</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">informations </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>seront</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntégrées </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
+              <w:t xml:space="preserve">Quantum </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>AP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-[...1 lines deleted...]
-                <w:spacing w:val="-6"/>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>et</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-6"/>
+              <w:t>pour</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>liquider les</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="80"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>avances</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="80"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">et </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">enregistrer </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">les </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E96496">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">informations </w:t>
-[...8 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">dépenses </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">qui </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">seront finalement comptabilisées </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>AP</w:t>
-[...105 lines deleted...]
-              </w:rPr>
               <w:t>dans le GL</w:t>
             </w:r>
-            <w:r w:rsidR="465FB290" w:rsidRPr="004E2609">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5C47B411" w14:textId="77777777" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="006D289A">
+          <w:p w14:paraId="492B84FB" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D289A" w:rsidRPr="008118BA" w14:paraId="4E331BAC" w14:textId="77777777" w:rsidTr="004B0DB4">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00001A3C" w:rsidRPr="00001A3C" w14:paraId="7984F6FB" w14:textId="77777777" w:rsidTr="00FA16E5">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9179" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9557" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="69A0859F" w14:textId="77777777" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="005E5910">
+          <w:p w14:paraId="07FC6A41" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E2609">
-              <w:rPr>
+            <w:r w:rsidRPr="00001A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19B97971" w14:textId="77777777" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="005E5910">
+    <w:p w14:paraId="7D04044D" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5933AC" w14:textId="77777777" w:rsidR="000937A2" w:rsidRPr="004E2609" w:rsidRDefault="005E5910" w:rsidP="000937A2">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="1E25E766" w14:textId="3478A480" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05203B09" w14:textId="77777777" w:rsidR="000937A2" w:rsidRPr="004E2609" w:rsidRDefault="000937A2" w:rsidP="000937A2">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="2F2AFD69" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40856AF6" w14:textId="77777777" w:rsidR="000937A2" w:rsidRDefault="000937A2" w:rsidP="000937A2">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="1F487851" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B74A35D" w14:textId="77777777" w:rsidR="006D289A" w:rsidRPr="00905EB2" w:rsidRDefault="006D289A">
+    <w:p w14:paraId="3A3C86BB" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRPr="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00001A3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="006D289A" w:rsidRPr="00905EB2" w:rsidSect="00271038">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="1BBFEA5E" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00001A3C">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1445" w:right="1435" w:bottom="1688" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FBFCE24" w14:textId="77777777" w:rsidR="00624AC1" w:rsidRDefault="00624AC1">
+    <w:p w14:paraId="1F79396F" w14:textId="77777777" w:rsidR="00EB259E" w:rsidRDefault="00EB259E" w:rsidP="00001A3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70BBECA7" w14:textId="77777777" w:rsidR="00624AC1" w:rsidRDefault="00624AC1">
+    <w:p w14:paraId="105D167A" w14:textId="77777777" w:rsidR="00EB259E" w:rsidRDefault="00EB259E" w:rsidP="00001A3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="768D3EC2" w14:textId="77777777" w:rsidR="006D289A" w:rsidRDefault="00E76678">
+  <w:p w14:paraId="5653DF69" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRDefault="00001A3C">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+      <w:ind w:right="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="005E5910">
+    <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005E5910">
+    <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="005E5910">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="23AD8CFE" w14:textId="77777777" w:rsidR="006D289A" w:rsidRDefault="005E5910">
+  <w:p w14:paraId="6AAEA2B9" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRDefault="00001A3C">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FC63C6C" w14:textId="1B0CF7D3" w:rsidR="006D289A" w:rsidRPr="004E2609" w:rsidRDefault="00905EB2">
+  <w:p w14:paraId="0FA27C86" w14:textId="10A05BCA" w:rsidR="00001A3C" w:rsidRPr="00FA16E5" w:rsidRDefault="00001A3C">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:rPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="004E2609">
-      <w:rPr>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>Page </w:t>
     </w:r>
-    <w:r w:rsidR="00E76678">
-      <w:rPr>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="004E2609">
-      <w:rPr>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00E76678">
-      <w:rPr>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008B76DF" w:rsidRPr="004E2609">
-      <w:rPr>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="00E76678">
-      <w:rPr>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="004E2609">
-      <w:rPr>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidR="00780AFB">
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00780AFB" w:rsidRPr="004E2609">
-      <w:rPr>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00780AFB">
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008B76DF" w:rsidRPr="004E2609">
-      <w:rPr>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidR="00780AFB">
-      <w:rPr>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="004E2609">
-      <w:rPr>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t> </w:t>
     </w:r>
-    <w:r w:rsidR="00410964">
-      <w:rPr>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00410964">
-      <w:rPr>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00410964">
-      <w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">              </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00410964">
-      <w:rPr>
+    <w:r w:rsidRPr="00CA7DFB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00CA7DFB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00CA7DFB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00CA7DFB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00CA7DFB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00CA7DFB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00CA7DFB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00001A3C" w:rsidDel="00001A3C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:t>11/07/2019</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="004E2609">
-      <w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>Date effective :</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00410964">
-      <w:rPr>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00071318" w:rsidRPr="00071318">
-      <w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>11/07/2019</w:t>
+      <w:t xml:space="preserve">                   </w:t>
     </w:r>
-    <w:r w:rsidR="00410964">
-      <w:rPr>
+    <w:r w:rsidRPr="00FA16E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:tab/>
-[...23 lines deleted...]
-      <w:t>ion # :</w:t>
+      <w:t>Version # :</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:alias w:val="Version politiques et procédures régissant les programmes et opé"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-101346413"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E260F48E-068E-40AC-8342-494DEE796717}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00B56039" w:rsidRPr="004E2609">
+        <w:r w:rsidRPr="00FA16E5">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F850964" w14:textId="77777777" w:rsidR="006D289A" w:rsidRDefault="00E76678">
+  <w:p w14:paraId="3EA24CEF" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRDefault="00001A3C">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+      <w:ind w:right="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="005E5910">
+    <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005E5910">
+    <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="005E5910">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3DC6280E" w14:textId="77777777" w:rsidR="006D289A" w:rsidRDefault="005E5910">
+  <w:p w14:paraId="736E4E14" w14:textId="77777777" w:rsidR="00001A3C" w:rsidRDefault="00001A3C">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14985D72" w14:textId="77777777" w:rsidR="00624AC1" w:rsidRDefault="00624AC1">
+    <w:p w14:paraId="4CB6FBF0" w14:textId="77777777" w:rsidR="00EB259E" w:rsidRDefault="00EB259E" w:rsidP="00001A3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AB5D81D" w14:textId="77777777" w:rsidR="00624AC1" w:rsidRDefault="00624AC1">
+    <w:p w14:paraId="53FD7060" w14:textId="77777777" w:rsidR="00EB259E" w:rsidRDefault="00EB259E" w:rsidP="00001A3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6519487A" w14:textId="77777777" w:rsidR="008313E5" w:rsidRDefault="008313E5">
-[...9 lines deleted...]
-  <w:p w14:paraId="08B9ACB6" w14:textId="77777777" w:rsidR="005E5910" w:rsidRDefault="005E5910" w:rsidP="005E5910">
+  <w:p w14:paraId="307551A1" w14:textId="5466820C" w:rsidR="00001A3C" w:rsidRDefault="00001A3C" w:rsidP="00FA16E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9730" w:right="43"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FFC3E63" wp14:editId="678DEECF">
-[...2 lines deleted...]
-          <wp:docPr id="444443423" name="Picture 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FEC30C2" wp14:editId="531782C1">
+          <wp:extent cx="331295" cy="647700"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2060418074" name="Picture 2060418074"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="16155"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304855" cy="589482"/>
+                    <a:ext cx="335988" cy="656874"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5623852E" w14:textId="77777777" w:rsidR="005E5910" w:rsidRDefault="005E5910">
-[...13 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="113253D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5926A262"/>
     <w:lvl w:ilvl="0" w:tplc="FBCEA840">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="750" w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="333333"/>
@@ -4200,173 +6092,50 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DE26E0FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4755" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="238903E3"/>
-[...121 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46032F2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2A6E9C0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -4533,51 +6302,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8446FE94">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A3E5EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2BCA456"/>
     <w:lvl w:ilvl="0" w:tplc="216CA42E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4622,1792 +6391,1102 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A8F1940"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E56723E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C1A0BAF6"/>
-    <w:lvl w:ilvl="0" w:tplc="F58C7D3C">
+    <w:tmpl w:val="EE7A40EC"/>
+    <w:lvl w:ilvl="0" w:tplc="049C367C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="722"/>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="CA5A57FA">
+    <w:lvl w:ilvl="1" w:tplc="A1F8517A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1471"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9576721E">
+    <w:lvl w:ilvl="2" w:tplc="4568F998">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2191"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7940FC38">
+    <w:lvl w:ilvl="3" w:tplc="C5025E3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2911"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="B5609948">
+    <w:lvl w:ilvl="4" w:tplc="9D60D8DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3631"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="EA00A898">
+    <w:lvl w:ilvl="5" w:tplc="1F5C6A20">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4351"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6BD0899C">
+    <w:lvl w:ilvl="6" w:tplc="B6A42C82">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5071"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C65AEB5C">
+    <w:lvl w:ilvl="7" w:tplc="F0AEDF42">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5791"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="CA7C994E">
+    <w:lvl w:ilvl="8" w:tplc="87A07130">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6511"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E56723E"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="580032B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EE7A40EC"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="C3F06560"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6FBE2D1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C9401F9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3A541DC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1DA0FEE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="73B45B5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="86F83A86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8892D204">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="601CA1D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60457D6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2EDE41DC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="740"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3C481F10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1471"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A1F8517A">
+    <w:lvl w:ilvl="2" w:tplc="24A09840">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="2191"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4568F998">
+    <w:lvl w:ilvl="3" w:tplc="387A23C2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2911"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C5025E3C">
+    <w:lvl w:ilvl="4" w:tplc="36061162">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3631"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9D60D8DC">
+    <w:lvl w:ilvl="5" w:tplc="47CCB38E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1F5C6A20">
+    <w:lvl w:ilvl="6" w:tplc="E63075F2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5071"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B6A42C82">
+    <w:lvl w:ilvl="7" w:tplc="5EF41580">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5791"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F0AEDF42">
+    <w:lvl w:ilvl="8" w:tplc="19D8E43E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6511"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87A07130">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="632C58B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C45A4A66"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79337A96"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8EA859B2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...31 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="E9FE793A">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...589 lines deleted...]
-        <w:ind w:left="1471"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24A09840">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2191"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="387A23C2">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2911"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36061162">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3631"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47CCB38E">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4351"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E63075F2">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5071"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="5EF41580">
-[...44 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...298 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="1" w16cid:durableId="1105922986">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="666133471">
+  <w:num w:numId="2" w16cid:durableId="1528330560">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="658507311">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="544562440">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1542784703">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1286233542">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2119593189">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1105922986">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1528330560">
+  <w:num w:numId="8" w16cid:durableId="676689015">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-[...8 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006D289A"/>
-[...91 lines deleted...]
-    <w:rsid w:val="465FB290"/>
+    <w:rsidRoot w:val="00001A3C"/>
+    <w:rsid w:val="00001A3C"/>
+    <w:rsid w:val="000369A0"/>
+    <w:rsid w:val="00092FE5"/>
+    <w:rsid w:val="00431F78"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00EB259E"/>
+    <w:rsid w:val="00FA16E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="40D30A37"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="2A09FEB9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{62DA9DB3-B5C9-4152-803E-F921B161F189}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6741,1349 +7820,809 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00001A3C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00001A3C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00001A3C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00001A3C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00001A3C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00001A3C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00001A3C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00001A3C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
-      <w:ind w:left="10" w:hanging="10"/>
-      <w:outlineLvl w:val="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00001A3C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00001A3C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00001A3C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00001A3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00001A3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00001A3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00001A3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00001A3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00001A3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00001A3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00001A3C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00001A3C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00001A3C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00001A3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00001A3C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00001A3C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00001A3C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00001A3C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00001A3C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00001A3C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00001A3C"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00001A3C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005E5910"/>
+    <w:rsid w:val="00001A3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="3" w:hanging="370"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005E5910"/>
+    <w:rsid w:val="00001A3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...80 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B56039"/>
+    <w:rsid w:val="00001A3C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...83 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...286 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/ppm/Standard_Basic_Executing_Agency_Agreement_(SBEAA).doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/ppm/Standard_Basic_Executing_Agency_Agreement_(SBEAA).doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...594 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8190,730 +8729,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2319</Words>
-  <Characters>13222</Characters>
+  <Words>2311</Words>
+  <Characters>13177</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>110</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>109</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15510</CharactersWithSpaces>
+  <CharactersWithSpaces>15458</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...69 lines deleted...]
-</file>