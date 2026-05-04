--- v0 (2025-10-19)
+++ v1 (2026-05-04)
@@ -1,2682 +1,6391 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00896F87" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="233BE11C" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:spacing w:after="234" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Finanzas para la Ejecución por parte de Agencias  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33884C62" w14:textId="77777777" w:rsidR="008503DF" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="4B37C052" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
         <w:ind w:right="-10" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El PNUD ejecuta proyectos en los países en que se ejecutan programas a través de su red de agencias, principalmente a través de los asociados en la ejecución y las modalidades de implementación directa.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE72A3E" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00A76EE5" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="34D9D8C4" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
-        <w:ind w:left="705" w:right="-10" w:firstLine="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="554C34F2" w14:textId="77777777" w:rsidR="008503DF" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+        <w:ind w:left="705" w:right="-10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245D9BEA" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
         <w:ind w:right="-10" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mediante consultas y acuerdos con el Gobierno del país en que se ejecuta el programa, el Administrador del PNUD seleccionará una única entidad de ejecución o, en modalidades operacionales armonizadas, un asociado en la ejecución, entre las entidades designadas para cada actividad específica del programa del PNUD. Con el acuerdo del Gobierno del país en que se ejecuta el programa y el PNUD, la entidad de ejecución o el asociado en la ejecución seleccionados pueden asociarse con una o más entidades para llevar a cabo las actividades del programa del PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679814BF" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00A76EE5" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="36332924" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
-        <w:ind w:left="705" w:right="-10" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="705" w:right="-10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C33B5A1" w14:textId="713CBF12" w:rsidR="008503DF" w:rsidRPr="008503DF" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="63BE0857" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="278" w:line="242" w:lineRule="auto"/>
         <w:ind w:right="-10" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La ejecución por parte de agencias ilustra los aspectos financieros de la implementación de estos proyectos, particularmente cuál es la mejor manera de que la oficina en el país registre y procese los gastos/el dinero en efectivo informados/proporcionados por las agencias.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CBACB7" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0C52EFA3" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="300" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ejecución por parte de Agencias  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EADD068" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="007100BA" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="64C0079F" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La ejecución por parte de agencias es una de las cuatro modalidades disponibles para el PNUD para la ejecución de proyectos y programas.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D20FD26" w14:textId="77777777" w:rsidR="008503DF" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="35F13C93" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
-        <w:ind w:left="705" w:right="0" w:firstLine="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="059C6CB5" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="007100BA" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02AD96C4" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Una agencia de la ONU puede ser un Asociado en la Ejecución (responsable de la entrega de los resultados generales en un programa o un proyecto) o una Parte Responsable (responsable de la entrega de los elementos de un programa o un proyecto).   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D02FD52" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="587D9BFE" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BD1B03" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="65D6415B" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El Reglamento Financiero 17.02 del PNUD estipula que </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C2C65">
-        <w:rPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>«la ejecución nacional será la norma para las actividades del programa del PNUD y se tendrán en cuenta las capacidades de los países del programa y la naturaleza de las actividades del programa del PNUD. Cuando la ejecución nacional no resulte adecuada, las organizaciones del sistema de la ONU serán consideradas para seleccionar una entidad de ejecución»</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Esto rige independientemente de la modalidad de transferencia de efectivo usada en el proyecto de implementación nacional (NIM) (transferencia directa de efectivo, pago directo o reembolso). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC23555" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="679627FB" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4884BF4B" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="0688C5EB" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una agencia de la ONU será un adecuado asociado en la ejecución en las siguientes circunstancias:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AB69AD" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="481D73E7" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando una agencia de la ONU cuente con la experiencia técnica, la cual es fundamental para el éxito del proyecto.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7601EBFC" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="2CF45337" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando el organismo nacional sustantivo relevante no esté dispuesto o no sea capaz de llevar a cabo la ejecución del proyecto. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C71018" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="342926D8" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="8235" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:right="8235"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C131C6" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5E418CBE" w14:textId="39C6FFD7" w:rsidR="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Financiación de la Ejecución por parte de Agencias   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339F5697" w14:textId="77777777" w:rsidR="008503DF" w:rsidRDefault="008503DF" w:rsidP="008503DF">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="324728B8" w14:textId="77777777" w:rsidR="00C6010B" w:rsidRPr="00C6010B" w:rsidRDefault="00C6010B" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13C144D2" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="5F5C0DFB" w14:textId="62881A4F" w:rsidR="008503DF" w:rsidRPr="004C2C65" w:rsidRDefault="004C2C65" w:rsidP="008503DF">
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Con la implantación del nuevo sistema ERP Oracle Cloud (Quantum) en el PNUD a partir de enero de 2023, se ha introducido una modificación importante en las implicaciones presupuestarias de todos los pagos anticipados en el PNUD.  Todos los pagos anticipados afectarán ahora al presupuesto del proyecto en el módulo de proyectos de Quantum, así como al presupuesto de tesorería del Libro Mayor.  Por lo tanto, con el fin de garantizar la liberación oportuna y eficiente de los pagos anticipados, se requiere que las oficinas del PNUD establezcan con precisión los presupuestos de los proyectos por adelantado y garanticen que los presupuestos estén adecuadamente disponibles para procesar los pagos anticipados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7879E010" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7695B35B" w14:textId="6B23C4B5" w:rsidR="00A05F90" w:rsidRPr="00C6010B" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004C2C65">
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6010B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando un organismo de las Naciones Unidas emprende actividades de programas o proyectos, el Centro Mundial de Servicios Compartidos (CGS) proporciona fondos directamente al organismo de las Naciones Unidas. Estos fondos se proporcionan de acuerdo con el calendario de anticipos de la carta de acuerdo entre el PNUD y la agencia de la ONU (Modelo de Acuerdo Básico Normalizado de Entidad Ejecutora [SBEAA]). La solicitud de fondos de la agencia de la ONU se documenta en un informe financiero, en el que se especifican las necesidades de efectivo en función de los gastos previstos (los costes de los nuevos insumos que se adquirirán y recibirán en el próximo periodo). actualizados en función del contexto actual. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680E997A" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1322BB0F" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El marco de garantía del HACT no se aplica a las transferencias de efectivo ejecutadas por organismos</w:t>
       </w:r>
-      <w:r w:rsidR="008503DF" w:rsidRPr="004C2C65">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699151AA" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="004C2C65" w:rsidRDefault="008503DF" w:rsidP="008503DF">
-[...9 lines deleted...]
-    <w:p w14:paraId="06F6CDCA" w14:textId="25413521" w:rsidR="008503DF" w:rsidRPr="00684541" w:rsidRDefault="004C2C65" w:rsidP="008503DF">
+    <w:p w14:paraId="366EEAD8" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58342361" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los organismos de las Naciones Unidas informan de los gastos de sus proyectos en los informes trimestrales de ejecución de proyectos (PDR).  Esta financiación se registra como un anticipo en las cuentas del PNUD. Los PDR y los procedimientos contables son los mismos cuando una agencia es un IP o un RP. Los costes indirectos incurridos por las organizaciones del sistema de las Naciones Unidas en la ejecución de las actividades del programa del PNUD se pagan con cargo a los recursos del proyecto, según lo negociado entre las partes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633E21F1" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A9155B" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los anticipos concedidos a los organismos de las Naciones Unidas y los gastos consignados en el PDR se registran en una cuenta de compensación de proyectos (PCA), es decir, la cuenta de mayor (16015). Esta cuenta constituye la base del saldo interinstitucional adeudado a/por el organismo de las Naciones Unidas en relación con los proyectos del PNUD. Las solicitudes de anticipos presentadas por los organismos de las Naciones Unidas son revisadas por el GSSC y aprobadas por OFM/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Performance </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Monitoring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reporting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FPMR) / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Corporate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reporting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Agency </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CFRA).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA53919" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138C4349" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La política del PNUD es centralizar tanto los anticipos a las agencias para proyectos como la contabilización de sus gastos PDR. Ambos se contabilizan a través de la cuenta de compensación de proyectos Quantum (cuenta 16015).  Con el apoyo de OFM/FPMR/CFRA, GSSC supervisa y concilia los saldos adeudados a/por cada agencia y, junto con Tesorería, garantiza que el saldo neto adelantado y retenido por la agencia respectiva no sea excesivo y, por tanto, que el PNUD tenga tanto el control de los fondos como que no pierda ingresos de inversión por una prefinanciación excesiva, lo que permite al PNUD invertir el exceso de efectivo y mantener un control más estricto de los fondos. Es importante que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>las Oficinas del PNUD cumplan con la estructura de gestión centralizada de estas transacciones interinstitucionales, ya que el incumplimiento de esta norma puede dar lugar a la doble contabilización de anticipos y/o gastos, creando posibles problemas de financiación en períodos posteriores y procesos ineficientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FDFAC6" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="588A3AB2" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bajo circunstancias excepcionales (por ejemplo, si la agencia no opera bajo la modalidad global de PCA, es decir, no utiliza los informes corporativos de entrega del proyecto (PDR), la agencia no ha firmado el Acuerdo Básico Estándar de Entidad Ejecutora (SBEAA), etc.), las oficinas del PNUD pueden solicitar el uso de la cuenta local de PCA (cuenta 16010) a través de GSSC. La autorización del uso de la cuenta local de la agencia la proporciona OFM/FPMR/CFRA, en el entendimiento de que pasa a ser responsabilidad de la Oficina de País, con la supervisión de la Dirección Regional respectiva, garantizar que el saldo de la cuenta local 16010 de la ACP se liquide oportunamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FAA46B" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8269F9" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las oficinas del PNUD pueden ponerse en contacto con la unidad de Agencias de la GSSC para obtener orientación general sobre la política o para solicitar autorización para el uso de la cuenta de la agencia local utilizando la dirección de correo electrónico: localagencyadvance@undp.org.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39284BC6" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59EFCE5C" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Informes sobre la Ejecución de un Proyecto (PDR)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCC7AAF" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5356085A" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="6E08AA46" w14:textId="5BCEAD92" w:rsidR="008503DF" w:rsidRPr="004B10B1" w:rsidRDefault="00F1544E" w:rsidP="00F1544E">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A5E28C" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="6D64F542" w14:textId="11DC28B9" w:rsidR="004B10B1" w:rsidRDefault="004B10B1" w:rsidP="00F1544E">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0783F76A" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="0BE462F6" w14:textId="772F953F" w:rsidR="004B10B1" w:rsidRDefault="004B10B1" w:rsidP="00F1544E">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB93015" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="287CA0F8" w14:textId="1AA7951A" w:rsidR="004B10B1" w:rsidRPr="00D856C6" w:rsidRDefault="004B10B1" w:rsidP="00F1544E">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B61F3C" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
-[...53 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EDDAA90" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...22 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="209F5E6D" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00315974">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD12B87" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C93D71" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C58A263" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDB5035" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="429DB4F0" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41C587E1" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1766BF28" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B3ADC0" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428B6E8E" w14:textId="5BC00CB0" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Informes sobre la Ejecución de un Proyecto deben presentarse 15 días después de la fecha de finalización del trimestre (el trimestre del 31 de marzo vence el 15 de abril; el trimestre del 30 de junio vence el 15 de julio). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7A1D1566" w14:textId="563E48CA" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="90" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48CAE5C3" w14:textId="519CFB88" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con la adopción de las Normas Internacionales de Contabilidad del Sector Público (IPSAS) en enero de 2012, el PNUD reconoce los gastos solo cuando se hayan recibido los bienes o se hayan prestado los servicios. Por lo tanto, los gastos del PDR incluyen dos componentes: (i) todos </w:t>
+      </w:r>
+      <w:r w:rsidR="00C6010B" w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>los elementos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para los que se hayan recibido bienes o </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prestado servicios</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, y que la agencia de la ONU haya pagado; y (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) todos los elementos para los que se hayan recibido bienes o </w:t>
+      </w:r>
+      <w:r w:rsidR="00C6010B" w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prestados servicios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pero que aún no hayan sido facturados a la agencia de la ONU por parte del proveedor o el prestador de servicios (devengo de recepción). El concepto de obligaciones por liquidar (ULO) ya no se aplica y no forma parte del proceso de presentación de informes de PDR. Todas las agencias de la ONU deben presentar sus PDR en el formato basado en valores devengados de las IPSAS efectivos desde el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">1 de enero de 2012. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547B6278" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="2ADD3F7C" w14:textId="2E7B6319" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="1C7D6CAA" w14:textId="3D7C4745" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="00315974" w:rsidP="008503DF">
+        <w:ind w:left="90" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D94321" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00315974">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los gastos deben registrarse en el sistema en el período en que se recibieron los bienes o se prestaron los servicios. Ejemplo - Los gastos declarados en un DDP de enero a marzo y presentados en abril deben registrarse en el período de enero a marzo para garantizar el cumplimiento de las NICSP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BE6BC9" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="1DF0FC9E" w14:textId="4E957745" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="2E39B013" w14:textId="2C47F6CC" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="00315974" w:rsidP="008503DF">
+        <w:ind w:left="90" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4117F2A5" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="76248943" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los PDR se introducen en una plataforma puente denominada UNEX (sistema de gastos de las Naciones Unidas) y son procesados en Quantum por la GSSC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC47517" w14:textId="570D6CF4" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="72B2D0AA" w14:textId="39F8D00A" w:rsidR="008503DF" w:rsidRPr="00BB37B5" w:rsidRDefault="00BB37B5" w:rsidP="008503DF">
+        <w:ind w:left="90" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61CCC254" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los presupuestos de los proyectos Quantum del PNUD están orientados a los resultados, a diferencia de los presupuestos tradicionales de insumos utilizados por la mayoría de los demás organismos de las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Naciones Unidas. UNEX traduce la codificación de gastos de la agencia a la utilizada en Quantum, prorrateando los costes con respecto al donante y la actividad que no existen en los presupuestos estándar de la ONU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7F0F5E" w14:textId="77777777" w:rsidR="00BB37B5" w:rsidRDefault="00BB37B5" w:rsidP="00BB37B5">
-[...4 lines deleted...]
-    <w:p w14:paraId="3156D03A" w14:textId="4BB88F0C" w:rsidR="00BB37B5" w:rsidRPr="00905EB2" w:rsidRDefault="00BB37B5" w:rsidP="008503DF">
+    <w:p w14:paraId="0747FB98" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5978E02D" w14:textId="29FA5880" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los oficiales de programa son responsables de todos los gastos relativos a su cartera de proyectos, incluido el seguimiento de los gastos de los proyectos en UNEX, donde pueden modificar el prorrateo automático y rechazar gastos, según proceda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FBF761" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1047D56A" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00C6010B" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D3CF618" w14:textId="431824C8" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="302" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Registro y Supervisión de los Gastos del PDR </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67694802" w14:textId="566FACE3" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
-      <w:pPr>
+    <w:p w14:paraId="227A348F" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9A42EF" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AC3030" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B20659" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AAF06DE" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="609CC03F" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184F3961" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C292988" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="761760E4" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1474132D" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42886430" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7356D635" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60EB816C" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B99EBA" w14:textId="6564A3C4" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La responsabilidad final de todos los gastos de la agencia de la ONU recae sobre el Oficial de Programa del PNUD, quien debe hacer lo siguiente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CFC5529" w14:textId="1AD77351" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="4A0B459F" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="075BD6F9" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+        <w:ind w:right="3" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garantizar que los presupuestos del proyecto se hayan ingresado correctamente en Quantum antes de que comiencen las actividades, y </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7ACEF0" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="38"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="38" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revisar los PDR entrantes de manera oportuna con el fin de aceptar los gastos que sean coherentes con el plan de trabajo anual (AWP) y el Reglamento Financiero y Reglamentación Financiera Detallada (FRR) del PNUD, y </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6952B019" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="5B618F6C" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Garantizar que los gastos de PDR entrantes se encuentren dentro del presupuesto establecido del proyecto y rechazar gastos de PDR incorrectos.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243A9E47" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="48C811F4" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="90" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D6D28C" w14:textId="7826B446" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="3E6590D0" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="07582D03" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los gastos de PDR pueden rechazarse en cualquier momento si se dispone de información posterior que cuestione la idoneidad de los gastos previamente aceptados y registrados en el sistema. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597146DD" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="90" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC39225" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="69B87B2D" w14:textId="3E799411" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-      </w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="3" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los presupuestos del proyecto y los Límites de Gasto Autorizados (ASL) constituyen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">límites </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Los presupuestos del proyecto y los Límites de Gasto Autorizados (ASL) constituyen límites </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>máximos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para los gastos en las actividades del programa del PNUD para los años actuales y</w:t>
       </w:r>
       <w:r>
-        <w:tab/>
-        <w:t xml:space="preserve">máximos para los gastos en las actividades del programa del PNUD para los años actuales y </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>futuros.</w:t>
       </w:r>
       <w:r>
-        <w:tab/>
-[...3 lines deleted...]
-    <w:p w14:paraId="55CA8F46" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reglamentación Financiera 118.07 (b) establece lo siguiente: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655A66F4" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="90" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E7579B" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+    <w:p w14:paraId="582C9746" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
       <w:pPr>
         <w:spacing w:after="281" w:line="239" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="4" w:firstLine="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="90" w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">«En un año determinado, los gastos de un asociado en la ejecución pueden exceder el presupuesto aprobado de un proyecto para ese año en un 4 por ciento del presupuesto anual del proyecto de ese año (sin incluir el presupuesto de distribución de costos y fondo fiduciario). Estos gastos adicionales se aprueban siempre que el monto total en exceso de dicha agencia o asociado para ese año no exceda el 2 por ciento del fondo total del PNUD (sin incluir la distribución de costos y los fondos fiduciarios) aprobado para los gastos por esa agencia o asociado para ese año». </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0418B3B9" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="41B44334" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="257" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cierre del Proyecto </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D41E86" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E9B45B" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628A1E5D" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2619A120" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C93D6D" w14:textId="35837600" w:rsidR="00A05F90" w:rsidRPr="00C6010B" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6010B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tan pronto como las actividades del proyecto del PNUD finalicen, el asociado en la ejecución declarará el proyecto operacionalmente completado. Informará al PNUD de dicha compleción operacional y enviará al PNUD una revisión de presupuesto, conforme a los procedimientos establecidos para la revisión de presupuestos. Las actividades del programa del PNUD se considerarán financieramente completadas cuando finalicen o se completen a nivel operacional, y siempre que se hayan registrado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6010B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>todas las transacciones financieras, se hayan cerrados las cuentas relevantes y se haya aprobado una revisión final del presupuesto del proyecto.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6010B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D017A0A" w14:textId="77777777" w:rsidR="00C6010B" w:rsidRPr="00C6010B" w:rsidRDefault="00C6010B" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20463BD1" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auditoría </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417183C4" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD8C195" w14:textId="1D80D7C8" w:rsidR="00A05F90" w:rsidRPr="00C6010B" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6010B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La auditoría de los programas y los proyectos ejecutados por una Agencia de la ONU son realizadas por los auditores debidamente designados de esa agencia. Si una Oficina del PNUD tiene inquietudes sobre la ejecución de un proyecto o un programa, debe expresar dichas inquietudes a la Agencia de la ONU. Si la Oficina del PNUD no está satisfecha con la reacción de la institución, podrá reenviar las inquietudes a la Oficina de Auditoría e Investigaciones (OAI). La política del PNUD exige que un proyecto debe auditarse al menos una vez durante su período de actividad (OIL). El nuevo criterio para las auditorías OIL exige que se audite un proyecto al menos una vez durante su período de actividad en el año siguiente a aquel en que los gastos acumulativos alcancen o superen los USD 300 000.  Este criterio no rige en el primer año de actividades de un proyecto.</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Cierre del Proyecto </w:t>
-[...30 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-    <w:p w14:paraId="78A65B09" w14:textId="77777777" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="008503DF">
+      <w:r w:rsidRPr="00C6010B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La auditoría vencerá el año siguiente a aquel en que los gastos acumulativos hayan alcanzado o superado el umbral de USD 300 000. Por ejemplo, la auditoría de un proyecto se exigirá en el tercer año de actividades en los casos donde los gastos acumulativos en los primeros dos años hayan alcanzado o superado los USD 300 000 y el proyecto aún no haya estado sujeto a una auditoría. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288740A1" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C72F9C" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7A6CAE" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A83676" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3E323F" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231A6B96" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479E2505" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18FF0E41" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD29A80" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="297DCD89" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A42BA9D" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CFDFB91" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A8BE0C" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528F9A11" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A16517E" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75414E60" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65689F86" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79BCD22F" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD8549A" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153277C8" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C29F358" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00695FF3" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0831DEFE" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C446866" w14:textId="5CB38D59" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6765FEBF" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...250 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Anexo 1: Marco de Rendición de Cuentas para la Ejecución por parte de Agencias </w:t>
       </w:r>
-      <w:r w:rsidRPr="007100BA">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E5A5DA" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRDefault="008503DF" w:rsidP="009F5F8E">
+    <w:p w14:paraId="4EEAE297" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9210" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="76" w:type="dxa"/>
-          <w:left w:w="29" w:type="dxa"/>
+          <w:left w:w="72" w:type="dxa"/>
+          <w:bottom w:w="72" w:type="dxa"/>
+          <w:right w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1874"/>
+        <w:gridCol w:w="1857"/>
         <w:gridCol w:w="16"/>
-        <w:gridCol w:w="5745"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="35"/>
+        <w:gridCol w:w="5654"/>
+        <w:gridCol w:w="1533"/>
+        <w:gridCol w:w="150"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F5F8E" w14:paraId="31BFC595" w14:textId="77777777" w:rsidTr="009F5F8E">
+      <w:tr w:rsidR="00A05F90" w:rsidRPr="00A05F90" w14:paraId="3B6BBFCE" w14:textId="77777777" w:rsidTr="00C6010B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9179" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C1877FB" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E">
+          <w:p w14:paraId="2403A8B4" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
             <w:pPr>
-              <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Marco de rendición de cuentas para la aplicación de la Agencia  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5F8E" w14:paraId="11BD0AEF" w14:textId="77777777" w:rsidTr="009F5F8E">
+      <w:tr w:rsidR="00A05F90" w:rsidRPr="00A05F90" w14:paraId="2657C4D8" w14:textId="77777777" w:rsidTr="00C6010B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:trHeight w:val="8021"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="250BA019" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRDefault="009F5F8E">
+          <w:p w14:paraId="2FAA2771" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
             <w:pPr>
-              <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Responsable del programa </w:t>
+              <w:t>Responsable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A05F90">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A05F90">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>programa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A05F90">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5764" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A09B70C" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E" w:rsidP="009F5F8E">
+          <w:p w14:paraId="2DB7D937" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="50" w:line="256" w:lineRule="auto"/>
               <w:ind w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Crear proyecto y presupuesto de proyecto en Quantum.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71C02AA3" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E" w:rsidP="009F5F8E">
+          <w:p w14:paraId="0114F18B" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="34" w:line="273" w:lineRule="auto"/>
               <w:ind w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisa todos los PDR en UNEX para garantizar que los gastos notificados son coherentes con el AWP y el presupuesto del proyecto del sistema, y dentro de los límites de financiación establecidos. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7430A2E7" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E" w:rsidP="009F5F8E">
+          <w:p w14:paraId="1B831DD1" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="16" w:line="256" w:lineRule="auto"/>
               <w:ind w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Investiga y resuelve los gastos PDR rechazados por </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08E66325" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRDefault="009F5F8E">
+          <w:p w14:paraId="101B96DF" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00C6010B" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:spacing w:after="52" w:line="256" w:lineRule="auto"/>
-              <w:ind w:left="722" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C6010B">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNEX.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09763339" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E" w:rsidP="009F5F8E">
+          <w:p w14:paraId="0D77B3FB" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="31" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Determina si debe rechazarse algún gasto RDP o revisarse el plan contable. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1697CEB4" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E" w:rsidP="009F5F8E">
+          <w:p w14:paraId="4440608A" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Realizar un seguimiento con los homólogos de las agencias de la ONU para resolver todas las cuestiones pendientes relativas a gastos rechazados o contenciosos.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58E17D52" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E" w:rsidP="009F5F8E">
+          <w:p w14:paraId="74C460BD" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuando esté justificado el rechazo de gastos o la corrección del plan contable notificado (por ejemplo, debido a gastos superiores a los presupuestados), notifica a la GSSC (con documentación justificativa) la corrección o el rechazo en UNEX.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D9199E4" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E" w:rsidP="009F5F8E">
+          <w:p w14:paraId="2CC029A6" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="13"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervisa continuamente todos los gastos de los proyectos registrados en Quantum para garantizar que se declaran correctamente. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35C99745" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E">
+          <w:p w14:paraId="630A89DD" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
             <w:pPr>
-              <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5F8E" w14:paraId="506FEFE5" w14:textId="77777777" w:rsidTr="009F5F8E">
+      <w:tr w:rsidR="00A05F90" w:rsidRPr="00A05F90" w14:paraId="185E76FF" w14:textId="77777777" w:rsidTr="00C6010B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:trHeight w:val="1493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C5936A3" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRDefault="009F5F8E">
+          <w:p w14:paraId="102758FB" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:ind w:left="2"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">OFM/CFRA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5764" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2591CD74" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E" w:rsidP="009F5F8E">
+          <w:p w14:paraId="508D45BD" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="50" w:line="256" w:lineRule="auto"/>
-              <w:ind w:right="29"/>
+              <w:ind w:left="882" w:right="29" w:hanging="360"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Aprobar anticipos de proyectos para la cuenta (global) PCA GL número 16015. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="064A6F50" w14:textId="677F4DB2" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E" w:rsidP="009F5F8E">
+          <w:p w14:paraId="56B9321C" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="50" w:line="256" w:lineRule="auto"/>
-              <w:ind w:right="29"/>
+              <w:ind w:left="882" w:right="29" w:hanging="360"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Aprobar el uso de la cuenta 16010 para anticipos locales según lo solicitado por GSSC.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="709CF500" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E">
+          <w:p w14:paraId="19C43CD5" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
             <w:pPr>
-              <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5F8E" w14:paraId="2A3B7A9C" w14:textId="77777777" w:rsidTr="009F5F8E">
+      <w:tr w:rsidR="00A05F90" w:rsidRPr="00A05F90" w14:paraId="4F4A815D" w14:textId="77777777" w:rsidTr="00C6010B">
         <w:trPr>
           <w:trHeight w:val="2552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="47" w:type="dxa"/>
               <w:left w:w="11" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EA0A30E" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRDefault="009F5F8E">
+          <w:p w14:paraId="7B07D047" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
             <w:pPr>
-              <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="36"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>GSSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5748" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="47" w:type="dxa"/>
               <w:left w:w="11" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="439C03AD" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E">
+          <w:p w14:paraId="75CE241C" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
             <w:pPr>
-              <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Para fondos básicos y no básicos: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5345CCCA" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E">
+          <w:p w14:paraId="004C2ACE" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
             <w:pPr>
-              <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37CE47BC" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E" w:rsidP="009F5F8E">
+          <w:p w14:paraId="0512D238" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:spacing w:after="229" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="353" w:right="128"/>
+              <w:spacing w:after="229"/>
+              <w:ind w:right="128" w:hanging="360"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">La GSSC, en colaboración con la CFRA/FPMR, evalúa las solicitudes trimestrales de anticipos y revisa los niveles de anticipos pendientes de cada agencia y, según proceda, remite efectivo a la agencia. Estos anticipos se basan en las previsiones anuales del proyecto que debe ejecutar la agencia de la ONU respectiva. Todos los anticipos deben basarse en las previsiones de gastos y no limitarse únicamente a los pagos. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FA2D5C7" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E" w:rsidP="009F5F8E">
+          <w:p w14:paraId="3E17565B" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:spacing w:after="229" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="353" w:right="128"/>
+              <w:spacing w:after="229"/>
+              <w:ind w:right="128" w:hanging="360"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Las agencias presentan los PDR trimestrales acumulativos basados en el devengo a la GSSC, que supervisa su carga en UNEX.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24F0355F" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E" w:rsidP="009F5F8E">
+          <w:p w14:paraId="2058C91F" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:spacing w:after="228" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="353" w:right="128"/>
+              <w:spacing w:after="228"/>
+              <w:ind w:right="128" w:hanging="360"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">A continuación, los PDR validados se procesan en UNEX y se contabilizan en Quantum .  </w:t>
+              <w:t xml:space="preserve">A continuación, los PDR validados se procesan en UNEX y se contabilizan en </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A05F90">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Quantum .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A05F90">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E3C3D94" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E" w:rsidP="009F5F8E">
+          <w:p w14:paraId="092878B7" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-              <w:ind w:left="353" w:right="128"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:right="128" w:hanging="360"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>OFM/GSSC concilia los saldos del ACC con cada agencia de la ONU.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="47" w:type="dxa"/>
               <w:left w:w="11" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="581315DB" w14:textId="5CE51867" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E">
+          <w:p w14:paraId="70ABBEC6" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00C6010B">
             <w:pPr>
-              <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-              <w:ind w:left="18" w:right="27" w:firstLine="0"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="18" w:right="27"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los PDR se procesan a través de la plataforma UNEX, y la información se rellenará en Quantum AP para liquidar los anticipos y registrar los gastos que finalmente se contabilizarán en </w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Los PDR se procesan a través de la plataforma UNEX, y la información se rellenará en Quantum AP para liquidar los anticipos y registrar los gastos que finalmente se contabilizarán en LG.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F3A4A26" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E">
+          <w:p w14:paraId="07C297E9" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5F8E" w14:paraId="6B210382" w14:textId="77777777" w:rsidTr="009F5F8E">
+      <w:tr w:rsidR="00A05F90" w:rsidRPr="00A05F90" w14:paraId="6E1C092F" w14:textId="77777777" w:rsidTr="00C6010B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9179" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="47" w:type="dxa"/>
               <w:left w:w="11" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46DB6E3D" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E">
+          <w:p w14:paraId="78519DB4" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
             <w:pPr>
-              <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5F8E">
+            <w:r w:rsidRPr="00A05F90">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C907AE6" w14:textId="77777777" w:rsidR="009F5F8E" w:rsidRPr="009F5F8E" w:rsidRDefault="009F5F8E" w:rsidP="009F5F8E">
+    <w:p w14:paraId="44994796" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64375E3C" w14:textId="6F30F2F5" w:rsidR="008503DF" w:rsidRPr="00905EB2" w:rsidRDefault="008503DF" w:rsidP="009F5F8E">
-[...11 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="5913808D" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRPr="00A23672" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CBF0F5" w14:textId="533C8A91" w:rsidR="00A05F90" w:rsidRPr="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00A05F90">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...20 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564CEB37" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00C6010B">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1445" w:right="1435" w:bottom="1688" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
+      <w:pgMar w:top="1445" w:right="1435" w:bottom="1688" w:left="1530" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="139CFEFD" w14:textId="77777777" w:rsidR="00162C19" w:rsidRDefault="00162C19">
+    <w:p w14:paraId="7D6C0EB7" w14:textId="77777777" w:rsidR="007B6563" w:rsidRDefault="007B6563" w:rsidP="00A05F90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EF805C0" w14:textId="77777777" w:rsidR="00162C19" w:rsidRDefault="00162C19">
+    <w:p w14:paraId="28A1410E" w14:textId="77777777" w:rsidR="007B6563" w:rsidRDefault="007B6563" w:rsidP="00A05F90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8000006F" w:usb1="1200FBEF" w:usb2="0064C000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3D645D89" w14:textId="77777777" w:rsidR="006D289A" w:rsidRDefault="005E5910">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EA19BF3" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRDefault="00A05F90">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+      <w:ind w:right="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3D645D8A" w14:textId="77777777" w:rsidR="006D289A" w:rsidRDefault="005E5910">
+  <w:p w14:paraId="28E892D2" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRDefault="00A05F90">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3D645D8C" w14:textId="3B8A3057" w:rsidR="006D289A" w:rsidRDefault="00905EB2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49558DDE" w14:textId="67A4D688" w:rsidR="00A05F90" w:rsidRPr="00C6010B" w:rsidRDefault="00A05F90">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0072098A">
-      <w:rPr>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0072098A">
-      <w:rPr>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="00C05FDB" w:rsidRPr="00C05FDB">
-      <w:t>11/07/2019</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
     </w:r>
-    <w:r w:rsidR="00C05FDB" w:rsidRPr="00C05FDB">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 11/07/2019 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión n.°: </w:t>
+    <w:r w:rsidRPr="00C6010B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-101346413"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E260F48E-068E-40AC-8342-494DEE796717}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00F933DB">
+        <w:r w:rsidRPr="00C6010B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3D645D8D" w14:textId="77777777" w:rsidR="006D289A" w:rsidRDefault="005E5910">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FA115C3" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRDefault="00A05F90">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+      <w:ind w:right="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3D645D8E" w14:textId="77777777" w:rsidR="006D289A" w:rsidRDefault="005E5910">
+  <w:p w14:paraId="31CCA4B2" w14:textId="77777777" w:rsidR="00A05F90" w:rsidRDefault="00A05F90">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03CDAE97" w14:textId="77777777" w:rsidR="00162C19" w:rsidRDefault="00162C19">
+    <w:p w14:paraId="634D2432" w14:textId="77777777" w:rsidR="007B6563" w:rsidRDefault="007B6563" w:rsidP="00A05F90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EAB016B" w14:textId="77777777" w:rsidR="00162C19" w:rsidRDefault="00162C19">
+    <w:p w14:paraId="42EA5762" w14:textId="77777777" w:rsidR="007B6563" w:rsidRDefault="007B6563" w:rsidP="00A05F90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="3ACC43A4" w14:textId="7EC90A4E" w:rsidR="005E5910" w:rsidRDefault="005E5910" w:rsidP="00CD0862">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30D8B574" w14:textId="0C710A4D" w:rsidR="00A05F90" w:rsidRDefault="00A05F90" w:rsidP="00CD0862">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9730" w:right="43"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="333333"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4258DA24" wp14:editId="3D36EA58">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49D66EB6" wp14:editId="42621E0C">
+          <wp:extent cx="298160" cy="606425"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="3175"/>
+          <wp:docPr id="222035331" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="5084" b="15713"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="292845" cy="599861"/>
+                    <a:ext cx="309930" cy="630363"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0901132A"/>
+    <w:nsid w:val="1134353A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B2F4D3D4"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="DF4637B2"/>
+    <w:lvl w:ilvl="0" w:tplc="F38A863C">
+      <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...85 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A240469"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B4C85D2"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1134353A"/>
+    <w:nsid w:val="3F002072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0924EFE6"/>
+    <w:tmpl w:val="B6960720"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48C741D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1A0BAF6"/>
+    <w:lvl w:ilvl="0" w:tplc="F58C7D3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="722"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CA5A57FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1471"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9576721E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7940FC38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2911"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B5609948">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3631"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EA00A898">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4351"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6BD0899C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5071"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C65AEB5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5791"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CA7C994E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6511"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A8F1940"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1A0BAF6"/>
+    <w:lvl w:ilvl="0" w:tplc="F58C7D3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="722"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CA5A57FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1471"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9576721E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7940FC38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2911"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B5609948">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3631"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EA00A898">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4351"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6BD0899C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5071"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C65AEB5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5791"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CA7C994E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6511"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C9537D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A14680DC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="722"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1471"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2191"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2911"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3631"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4351"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5071"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5791"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6511"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E56723E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="489E6428"/>
+    <w:lvl w:ilvl="0" w:tplc="AF56178A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A1F8517A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4568F998">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C5025E3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9D60D8DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1F5C6A20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B6A42C82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F0AEDF42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="87A07130">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="578958E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1CE8A74"/>
     <w:lvl w:ilvl="0" w:tplc="F38A863C">
-      <w:start w:val="10"/>
+      <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2725,1685 +6434,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...428 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33864B77"/>
-[...1202 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="580032B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC9C6BDE"/>
     <w:lvl w:ilvl="0" w:tplc="9E3A8C14">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4571,51 +6646,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="601CA1D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5415"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C3828F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78CCADC2"/>
     <w:lvl w:ilvl="0" w:tplc="6E46025E">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4783,51 +6858,137 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A57C08DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FA17EA9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB12FA86"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60457D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EDE41DC"/>
     <w:lvl w:ilvl="0" w:tplc="E0EE9BDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="740"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4995,1675 +7156,647 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="19D8E43E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6511"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66150A42"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63987A83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7D7EE250"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="5C604186"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1435" w:hanging="360"/>
-[...88 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:ind w:left="740"/>
+      </w:pPr>
+      <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:color w:val="auto"/>
-[...195 lines deleted...]
-        <w:color w:val="auto"/>
+        <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="09FC7932">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1471"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="06D477B0">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2191"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FD2E5CCC">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="2911"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6CCAFAE8">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="3631"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="610EDD06">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="4351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CD221FEA">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5071"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A45A9974">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="5791"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="8DEAB290">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="6511"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63EE73D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35BE08FE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69E95FF9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D88C8A0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="882" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1602" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2322" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3042" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3762" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4482" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5202" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5922" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6642" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="102389302">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1984692963">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="947662075">
+  <w:num w:numId="3" w16cid:durableId="1005130423">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="25110006">
-[...23 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="63065379">
+  <w:num w:numId="4" w16cid:durableId="485315751">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="560796482">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="5" w16cid:durableId="1148548249">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="2035761179">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="6" w16cid:durableId="1520267334">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="333533005">
-[...26 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="1148548249">
+  <w:num w:numId="7" w16cid:durableId="1548293883">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1520267334">
+  <w:num w:numId="8" w16cid:durableId="1444223830">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1300575774">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1360813625">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1174953241">
     <w:abstractNumId w:val="10"/>
-    <w:lvlOverride w:ilvl="0">
-[...25 lines deleted...]
-    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1548293883">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="12" w16cid:durableId="979192431">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="276723458">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1626152828">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="972832113">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1833830877">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1403137010">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006D289A"/>
-[...109 lines deleted...]
-    <w:rsid w:val="00FA3779"/>
+    <w:rsidRoot w:val="00A05F90"/>
+    <w:rsid w:val="00334853"/>
+    <w:rsid w:val="007416AF"/>
+    <w:rsid w:val="007B6563"/>
+    <w:rsid w:val="009E5CEB"/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rsid w:val="00C20586"/>
+    <w:rsid w:val="00C6010B"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3D645D29"/>
-  <w15:docId w15:val="{6DA75885-B012-4217-95DB-8D48531E06B0}"/>
+  <w14:docId w14:val="26A7A5ED"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CF4CF7B0-4A8F-4FBC-857A-832BA93F7DE4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...787 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7005,208 +8138,804 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="3" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A05F90"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00585A9F"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A05F90"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7313,725 +9042,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>2357</Words>
-  <Characters>13436</Characters>
+  <Characters>13435</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>111</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15762</CharactersWithSpaces>
+  <CharactersWithSpaces>15761</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...72 lines deleted...]
-</file>