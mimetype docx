--- v0 (2025-10-14)
+++ v1 (2026-05-23)
@@ -1,3642 +1,3597 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7C2881AA" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="25471884" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="234" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA514A">
-        <w:rPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">gency Implementation Finances  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39034654" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="33843BE6" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
         <w:ind w:right="-10" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP implements projects in programme countries through its network of agencies, mainly through implementing partners, and Direct Implementation modalities.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DADC9D3" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="72FAA604" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
-        <w:ind w:left="705" w:right="-10" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1F247E2B" w14:textId="76F09D56" w:rsidR="00612F8A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+        <w:ind w:left="705" w:right="-10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14BFE1E4" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
         <w:ind w:right="-10" w:hanging="360"/>
-        <w:rPr>
-[...68 lines deleted...]
-    <w:p w14:paraId="5608FB48" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In consultation with, and with the agreement of the programme country Government, the UNDP Administrator shall select a single executing entity or, under harmonized operational modalities, an implementing partner, among the designated entities for each specific UNDP programme activity. With the agreement of the programme country Government and UNDP, the selected executing entity or implementing partner, may be associated with one or more other entities in carrying out UNDP programme activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204993D0" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
-        <w:ind w:left="705" w:right="-10" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="319CD3D2" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+        <w:ind w:left="705" w:right="-10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41B85DF1" w14:textId="16CD62F1" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="278" w:line="242" w:lineRule="auto"/>
         <w:ind w:right="-10" w:hanging="360"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="6876F0E2" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency Implementation illustrates the financial aspects of the implementation of these projects, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in particular how</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> best the country office should record, and process expenditures/cash reported/provided by agencies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F8B60C" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="256" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agency Implementation  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360406E3" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="586CDFD9" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Agency implementation is one of the four modalities available to UNDP for the implementation of projects and programmes.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538904CF" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="63D45A7A" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="39" w:line="242" w:lineRule="auto"/>
-        <w:ind w:left="705" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4A8A6AF1" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="649FE192" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A UN agency may be either an Implementing Partner (accountable for the delivery of overall results in a programme or project) or a Responsible Party (accountable for delivery of elements of a programme or project).   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B356F0D" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="649D836A" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF214DA" w14:textId="25AC1CBD" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="09C7707F" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP Financial Regulation 17.02 stipulates that </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A058A9">
-        <w:rPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“national execution shall be the norm for UNDP programme activities, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the capacities of programme countries and the nature of UNDP programme activities. Where national execution is found not to be appropriate, consideration in the selection of an executing entity shall be given to organizations of the UN system.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This applies irrespective of the cash transfer modality used in the NIM project (direct cash transfer, direct payment or reimbursement). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61169B7A" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="43337CB2" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B577E92" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="29439A39" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A UN agency will be an appropriate implementing partner when:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269F8C6B" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="21804337" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A UN agency has technical expertise that is critical to project success.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DAB57E" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="509F6BE6" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The relevant substantive national agency is unwilling or unable to undertake project implementation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E718DB2" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="0EFB2502" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="8235" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:right="8235"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7555C738" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="53C77805" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Funding of Agency Implementation   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C89C36" w14:textId="02BB543D" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="26543DCC" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5692598A" w14:textId="192C9492" w:rsidR="6BF431E4" w:rsidRDefault="6BF431E4" w:rsidP="6A6C5BD3">
+    <w:p w14:paraId="08D376C2" w14:textId="77777777" w:rsidR="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...48 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">With the implementation of new ERP System Oracle Cloud (Quantum) in UNDP starting January 2023, an important modification has been introduced on the budgetary implications of all advance payments in UNDP.  All advance payments will now impact project budget in Quantum’s Project </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Module as well as GL Cash b</w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="13D9792C" w14:textId="32CFA769" w:rsidR="00B051FE" w:rsidRDefault="00612F8A" w:rsidP="73B48433">
+        <w:t xml:space="preserve">Module as well as GL Cash budget.  Therefore, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure timely and efficient release of advance payments, UNDP Offices are required to accurately set up project budgets in advance and ensure that that budgets are adequately available to process advance payments. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A53BCD1" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337F9412" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...40 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When a UN agency undertakes programme or project activities, the Global Shared Services Centre (GSSC) provides funds directly to the UN agency. These funds are provided in accordance with the schedule of advances in the letter of agreement between UNDP and the UN agency </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="63C92048">
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="006971AD">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Model Standard Basic Executing </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="63C92048">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="006971AD">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Entity Agreement </w:t>
-[...27 lines deleted...]
-          <w:t>)</w:t>
+          <w:t>Entity Agreement [SBEAA])</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="63C92048">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="006971AD">
           <w:rPr>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="63C92048">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> The UN agency’s request for funds is documented in a financial report, which specifies the cash requirements based on planned expenses (the costs of new inputs that will be procured and received in the coming period). </w:t>
       </w:r>
-      <w:r w:rsidR="3E332C0B" w:rsidRPr="63C92048">
+      <w:r w:rsidRPr="006971AD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="F3F2F1"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>up</w:t>
       </w:r>
-      <w:r w:rsidR="3E332C0B" w:rsidRPr="00A058A9">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dated based on the current context</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4677769F" w14:textId="77777777" w:rsidR="00B051FE" w:rsidRDefault="00B051FE" w:rsidP="00A058A9">
-[...8 lines deleted...]
-    <w:p w14:paraId="091DC0FA" w14:textId="199D66A5" w:rsidR="00612F8A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="406034BB" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45D3BAA2" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The HACT assurance framework does not apply to cash transfers under agency implementation.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5580E5F3" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
-[...8 lines deleted...]
-    <w:p w14:paraId="4D027EC8" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="66ABA461" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61CDFAAC" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UN agencies report their project expenses on quarterly Project Delivery Reports (PDRs).  This funding is recorded as an advance in UNDP’s accounts. PDR and accounting procedures are the same when an Agency is an IP or RP. Indirect costs incurred by organizations of the United Nations system in the implementation of UNDP programme activities, are paid from project resources, as negotiated between the parties. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C6A0E2" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
-[...9 lines deleted...]
-    <w:p w14:paraId="26170353" w14:textId="63562DE0" w:rsidR="00612F8A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="361685BB" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+      <w:pPr>
+        <w:spacing w:after="35" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19152A55" w14:textId="60596B8D" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
-[...101 lines deleted...]
-    <w:p w14:paraId="56474488" w14:textId="11E75CF2" w:rsidR="00612F8A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+        <w:spacing w:after="34" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advances provided to UN agencies and expenses reported on the PDR are recorded in a Project Clearing Account (PCA) i.e. GL account (16015). This forms the basis of the inter-agency balance due to/from the UN agency in respect of UNDP projects. Requests for advances submitted by UN agencies are reviewed by GSSC and approved by OFM/ Financial Performance Monitoring and Reporting (FPMR) / Corporate Financial Reporting &amp; Agency Services (CFRA). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C05B8B9" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628C73BC" w14:textId="617FDC4F" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...85 lines deleted...]
-    <w:p w14:paraId="7CDC4C81" w14:textId="2C93415E" w:rsidR="00612F8A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP policy is to centralize both the advances to agencies for projects and the posting of their PDR expenses. Both are posted through the Quantum Project Clearing Account (account 16015).  With support from OFM/FPMR/CFRA, GSSC monitors and reconciles the balances due to/from each agency and together with Treasury, ensures the net balance advanced and held by the respective agency is not excessive and hence that UNDP has both control of the funds and does not lose investment revenue through excessive pre-financing, enabling UNDP to invest excess cash and maintain tighter control of the funds. It is important for UNDP Offices to comply with the centralized management structure of these interagency transactions, as failure to do so can result in the double counting of advances and/or expenses, creating potential funding problems in later periods and inefficient processes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4140EE08" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F8709C" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...127 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under exceptional circumstances (e.g. agency does not operate under the global PCA modality, i.e. it does not use the corporate Project Delivery Report (PDR) submissions, the agency has not signed the Standard Basic Executing Entity Agreement (SBEAA), etc.), UNDP offices </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>may  request</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the use of local PCA account (account 16010) through GSSC. The authorization of the use of local agency account is provided by OFM/FPMR/CFRA, with the understanding that it becomes the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Country Office’s responsibility</w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="1022716F" w14:textId="77777777" w:rsidR="00D718A4" w:rsidRDefault="00D718A4" w:rsidP="00612F8A">
+        <w:t>Country Office’s responsibility, with oversight by the respective Regional Bureau, to ensure that the balance in local PCA account 16010 is liquidated in a timely manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40050A5B" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="3" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54763043" w14:textId="39A0DEE0" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...36 lines deleted...]
-        <w:r w:rsidRPr="009E7BF8">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Offices can contact GSSC Agencies unit for general policy guidance or to request authorization for the use of local agency account using the email address:</w:t>
+      </w:r>
+      <w:r w:rsidR="003003BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="003003BD" w:rsidRPr="001D5FEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>localagencyadvance@undp.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20720E1A" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="55264E55" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5293BDD5" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="39980479" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E66BAD" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="17F05786" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Project Delivery Reports (PDR) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABD706B" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="7A5A60AE" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208E5E90" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="783BEB78" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Project Delivery Reports are due 15 days after the quarter end date (31 March quarter is due by 15 April, 30 June quarter is due by 15 July).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CE7BCE" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="2DC548F7" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7037DF" w14:textId="6BED6625" w:rsidR="00612F8A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="048CF4A4" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="268AD5B0" w14:textId="35C8A192" w:rsidR="005B1A05" w:rsidRPr="00AA514A" w:rsidRDefault="005B1A05" w:rsidP="00612F8A">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>With the adoption of IPSAS in January 2012, UNDP recognizes expenses only when goods have been received or services have been rendered. PDR expenses therefore include two components: (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) all items for which goods have been received or services have been rendered and paid for by the UN agency; and (ii) all items for which goods have been received or services have been rendered but which have not yet been invoiced to the UN agency by the supplier or service provider (receipt accrual). The concept of unliquidated obligations (ULO) no longer applies and is not part of the PDR reporting process. All UN agencies are required to submit their PDRs in the IPSAS accrual-based format effective since 1 January 2012.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E91E0F1" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="3" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6F3B38" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="581C3C07" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expenses must be recorded in the system in the period when the goods were received or services rendered. Example - Expenses reported in a PDR for Jan to Mar and submitted in April must be recorded in the period Jan to Mar to ensure compliance with IPSAS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3F99A1" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E37C676" w14:textId="40888E67" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="65F57780" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="4CC5889D" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All PDRs are entered into a bridging platform called UNEX (United Nations Expenditure system) and processed in Quantum by GSSC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F64451" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5116D084" w14:textId="5B827743" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="46A79099" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="734A3DDA" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Quantum project budgets are output-orientated as opposed to the traditional input budgets used by most other UN agencies. UNEX translates the agency expense coding to that used in Quantum, apportioning costs in respect of donor and activity which do not exist in standard UN budgets. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256307C3" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0233D59A" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="632D96EF" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="19961CBC" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programme Officers are responsible for all expenses in respect of their project portfolio, including the monitoring of project expenses in UNEX where they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>are able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amend the automated apportionment exercise </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to reject expenses, as may be appropriate.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6473EA" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...27 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="281F9655" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="302" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Recording &amp; Monitoring PDR Expenses  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3D95BB" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="5ED70DBF" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Ultimate responsibility for all UN agency expenses rests with the UNDP Programme Officer, who must: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A5FE61" w14:textId="5AD7F11C" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="7B37548A" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="1260" w:right="3" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Ensure project budgets are correctly entered into </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="061C81BE" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+        <w:t xml:space="preserve">Ensure project budgets are correctly entered into Quantum before the activities commence, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B33184" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="38"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="0EAA19D6" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+        <w:spacing w:after="38" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="3" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review incoming PDRs on a timely basis </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accept expenses that are consistent with the AWP and UNDP’s Financial Regulations and Rules (FRRs), and  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397F4056" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="3" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensure incoming PDR expenses are within the established project budget and reject improper PDR expenses. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EADE8FB" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="61D40399" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60CFAE89" w14:textId="2949B82F" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="1D9AF50D" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...22 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDR expenses may be rejected at any time if subsequent information becomes available that questions the appropriateness of expenses previously accepted and recorded in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>system .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6A6C5BD3">
-[...7 lines deleted...]
-    <w:p w14:paraId="1A67B74E" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    </w:p>
+    <w:p w14:paraId="5CB7BFD9" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17EFF6A4" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="1047D6A7" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Project budgets and Authorized Spending Limits (ASL) constitute ceilings for expenses on UNDP programme activities for current and future years. Financial Rule 118.07 (b) states: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD5BA1B" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="2F0290F2" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0151976C" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="031E1CBD" w14:textId="7E2A63FE" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
       <w:pPr>
         <w:spacing w:after="281" w:line="239" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="4" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1440" w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="auto"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In any given year, the expenses of an implementing partner may exceed an approved project budget for that year by 4 per cent of that year’s annual project budget (excluding the cost-sharing and trust fund budget). These additional expenses are authorized provided that the total excess amount of such entity or partner for that year does not exceed 2 per cent of the total UNDP fund (excluding cost-sharing and trust funds) approved for the expenses by that entity or partner for that year.” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322AB638" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="20C5BF0C" w14:textId="01D1F622" w:rsidR="006971AD" w:rsidRPr="003003BD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="257" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project Closure </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3EF44B" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>25.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...29 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As soon as UNDP project activities have ceased, the implementing partner shall declare the project operationally completed. It shall inform UNDP of such operational completion and submit to UNDP a budget revision, in conformity with established procedures for budget revision. UNDP programme activities shall be considered financially completed when they have been operationally completed or terminated, and provided that all financial transactions have been recorded, the relevant accounts closed, and a final project budget revision approved.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532EBF48" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52250807" w14:textId="1645C0EF" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00AA514A">
+    <w:p w14:paraId="436D056C" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Audit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4875D906" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB837D1" w14:textId="6F9974B9" w:rsidR="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>26.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006971AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA514A">
-[...7 lines deleted...]
-    <w:p w14:paraId="71B1C790" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The audit of programmes and projects implemented by a UN Agency is carried out by the duly appointed auditors of that agency. If a UNDP Office has concerns about the implementation of a project or programme, it should bring this to the attention of the UN Agency. If the UNDP Office is not satisfied with the agency’s response, it may forward the concerns to the Office of Audit and Investigations (OAI). UNDP policy requires that a project be audited once in a lifetime (OIL). The criterion for OIL audits requires auditing a project once in its lifecycle in the year following which the cumulative expenses reach or exceed $300,000.  This criterion does not apply in the first year of activities of a project. The audit becomes due in the year following which the cumulative expenditure has reached or exceeded the threshold of $300,000. For example, an audit of a project will be required in the third year of activities in cases where the cumulative expenditure in the first two years has reached or exceeded $300,000 and the project has not been subject to an audit yet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388D9224" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Annex 1: Accountability Framework for Agency Implementation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C41C30B" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
-[...101 lines deleted...]
-    <w:p w14:paraId="3CE11605" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="2A2C506A" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...96 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9210" w:type="dxa"/>
+        <w:tblW w:w="9921" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblCellMar>
-          <w:top w:w="76" w:type="dxa"/>
-          <w:left w:w="29" w:type="dxa"/>
+          <w:top w:w="72" w:type="dxa"/>
+          <w:left w:w="72" w:type="dxa"/>
+          <w:bottom w:w="72" w:type="dxa"/>
+          <w:right w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1875"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="31"/>
+        <w:gridCol w:w="1840"/>
+        <w:gridCol w:w="40"/>
+        <w:gridCol w:w="5592"/>
+        <w:gridCol w:w="1999"/>
+        <w:gridCol w:w="239"/>
+        <w:gridCol w:w="211"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00612F8A" w:rsidRPr="00950CE6" w14:paraId="50BF1FB5" w14:textId="77777777" w:rsidTr="63C92048">
+      <w:tr w:rsidR="006971AD" w:rsidRPr="006971AD" w14:paraId="39B821C0" w14:textId="77777777" w:rsidTr="003003BD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="31" w:type="dxa"/>
+          <w:wAfter w:w="211" w:type="dxa"/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9179" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9710" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="686DA0CF" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="0115BB1E" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA514A">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Accountability Framework for Agency Implementation  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00612F8A" w:rsidRPr="00950CE6" w14:paraId="3B1EEE63" w14:textId="77777777" w:rsidTr="63C92048">
+      <w:tr w:rsidR="006971AD" w:rsidRPr="006971AD" w14:paraId="398DA8EB" w14:textId="77777777" w:rsidTr="003003BD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="31" w:type="dxa"/>
-          <w:trHeight w:val="8021"/>
+          <w:wAfter w:w="211" w:type="dxa"/>
+          <w:trHeight w:val="5592"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F303BEB" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="67F390E6" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA514A">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5764" w:type="dxa"/>
+            <w:tcW w:w="5632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0877860F" w14:textId="0C139554" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="060ABE2C" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="50" w:line="259" w:lineRule="auto"/>
-              <w:ind w:right="29" w:hanging="360"/>
+              <w:ind w:left="600" w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA514A">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Create project </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">.  </w:t>
+              <w:t xml:space="preserve">Create project and project budget in Quantum.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C5E9F33" w14:textId="4595D05E" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="652E3FB3" w14:textId="7155E174" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="34" w:line="275" w:lineRule="auto"/>
-              <w:ind w:right="29" w:hanging="360"/>
+              <w:ind w:left="600" w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA514A">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews all PDRs in UNEX to ensure reported expenses are consistent with AWP and </w:t>
+              <w:t xml:space="preserve">Reviews all PDRs in UNEX to ensure reported expenses are consistent with AWP and the system project budget, and within </w:t>
             </w:r>
-            <w:r w:rsidR="008856DE">
+            <w:r w:rsidR="00B14211" w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">the </w:t>
+              <w:t>established funding</w:t>
             </w:r>
-            <w:r w:rsidR="00F23D51">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>system</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> budget, and within established  funding ceilings. </w:t>
+              <w:t xml:space="preserve"> ceilings. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="050E58BF" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="3A4EAC31" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
-              <w:ind w:right="29" w:hanging="360"/>
+              <w:ind w:left="600" w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA514A">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigates and resolves PDR expenses rejected by </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="126F5C8C" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="7730986F" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="003003BD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
               <w:spacing w:after="52" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="722" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="600"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA514A">
+            <w:r w:rsidRPr="003003BD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNEX.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="553E336F" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="1E54C2DA" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="31" w:line="276" w:lineRule="auto"/>
-              <w:ind w:right="29" w:hanging="360"/>
+              <w:ind w:left="600" w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA514A">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Determines if any PDR expenses should be rejected or the chart of accounts revised. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F5749C5" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="34C3E7A8" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
-              <w:ind w:right="29" w:hanging="360"/>
+              <w:ind w:left="600" w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA514A">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Follow up with UN agency counterparts to resolve all pending issues concerning rejected or contentious expenses.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12B5E336" w14:textId="4180AC75" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="5A9AF64A" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
-              <w:ind w:right="29" w:hanging="360"/>
+              <w:ind w:left="600" w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA514A">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Where rejection of expenses or correction of reported chart of accounts is justified (for example due to expenses above budget), notifies </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (with supporting documentation) for correction or rejection in UNEX.  </w:t>
+              <w:t xml:space="preserve">Where rejection of expenses or correction of reported chart of accounts is justified (for example due to expenses above budget), notifies GSSC (with supporting documentation) for correction or rejection in UNEX.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66DA3D85" w14:textId="3617C5A5" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="34E1267B" w14:textId="77777777" w:rsidR="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:right="29" w:hanging="360"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="600" w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA514A">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">On an on-going basis, monitors all project expenses recorded in </w:t>
+              <w:t xml:space="preserve">On an on-going basis, monitors all project expenses recorded in Quantum to ensure they are correctly stated. </w:t>
             </w:r>
-            <w:r w:rsidR="006F05E4">
+          </w:p>
+          <w:p w14:paraId="05E7620F" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="600" w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Quantum</w:t>
-[...14 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D770C47" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="18A97F84" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA514A">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00612F8A" w:rsidRPr="00950CE6" w14:paraId="4FB10877" w14:textId="77777777" w:rsidTr="63C92048">
+      <w:tr w:rsidR="006971AD" w:rsidRPr="006971AD" w14:paraId="21DFF69D" w14:textId="77777777" w:rsidTr="003003BD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="31" w:type="dxa"/>
+          <w:wAfter w:w="211" w:type="dxa"/>
           <w:trHeight w:val="1493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcW w:w="1840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CAC29B4" w14:textId="146AF96B" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="006F09DF">
+          <w:p w14:paraId="0A962188" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
             <w:pPr>
-              <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
-              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="241" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">/CFRA </w:t>
+              <w:t xml:space="preserve">OFM/CFRA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5764" w:type="dxa"/>
+            <w:tcW w:w="5632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21E6D3EF" w14:textId="219B6666" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="3C910FEF" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="50" w:line="259" w:lineRule="auto"/>
-              <w:ind w:right="29" w:hanging="360"/>
+              <w:ind w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="63C92048">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Approve project advances</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Approve project advances for (global) PCA GL account number 16015. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5947D3D9" w14:textId="7B89F500" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00A058A9">
+          <w:p w14:paraId="0C66B02A" w14:textId="369CAE5C" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="50" w:line="259" w:lineRule="auto"/>
-              <w:ind w:right="29" w:hanging="360"/>
+              <w:ind w:right="29"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="63C92048">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Approve use of account 16010 for local advances</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Approve use of account 16010 for local advances as requested by GSSC. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47E8F94E" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="5A80FFBE" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA514A">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00612F8A" w:rsidRPr="00950CE6" w14:paraId="0EBBA611" w14:textId="77777777" w:rsidTr="63C92048">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="006971AD" w:rsidRPr="006971AD" w14:paraId="10B62C7A" w14:textId="77777777" w:rsidTr="003003BD">
         <w:trPr>
-          <w:trHeight w:val="2179"/>
+          <w:trHeight w:val="1027"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcW w:w="1880" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="559EA2FB" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="252DA0D7" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="007A5AF1">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="36"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...14 lines deleted...]
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
-[...84 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5748" w:type="dxa"/>
+            <w:tcW w:w="5592" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="294BC190" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="62801B64" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="007A5AF1" w:rsidRDefault="006971AD" w:rsidP="007A5AF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA514A">
+            <w:r w:rsidRPr="007A5AF1">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">For core and non-core funds: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4D86A8" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="67A7A983" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="007A5AF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B33B099" w14:textId="02C06577" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="008856DE" w:rsidP="00C64116">
+          <w:p w14:paraId="261EECCB" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="007A5AF1" w:rsidRDefault="006971AD" w:rsidP="007A5AF1">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:after="229" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="353" w:right="128" w:hanging="283"/>
+              <w:spacing w:after="229"/>
+              <w:ind w:right="128"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="73B48433">
+            <w:r w:rsidRPr="007A5AF1">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>GSSC</w:t>
+              <w:t xml:space="preserve">GSSC in collaboration with CFRA/FPMR assesses quarterly advance requests and reviews the levels of outstanding advances for each agency and as appropriate remits cash to the agency. These advances are based on the annual forecasts of the </w:t>
             </w:r>
-            <w:r w:rsidR="00612F8A" w:rsidRPr="73B48433">
+            <w:r w:rsidRPr="007A5AF1">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">assesses quarterly advance requests and reviews the levels of outstanding advances for each agency and as appropriate remits cash to the agency. These advances are based on the annual forecasts of the project to be implemented by the respective UN agency. All advances should be based on expense forecasts and not limited to payments only. </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">project to be implemented by the respective UN agency. All advances should be based on expense forecasts and not limited to payments only. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="390AC80E" w14:textId="0E710B04" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00C64116">
+          <w:p w14:paraId="0B6EF84C" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="007A5AF1" w:rsidRDefault="006971AD" w:rsidP="007A5AF1">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:after="229" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="353" w:right="128" w:hanging="283"/>
+              <w:spacing w:after="229"/>
+              <w:ind w:right="128"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="63C92048">
+            <w:r w:rsidRPr="007A5AF1">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agencies submit cumulative quarterly accrual-based PDRs to </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> who oversees their upload into UNEX.  </w:t>
+              <w:t xml:space="preserve">Agencies submit cumulative quarterly accrual-based PDRs to GSSC who oversees their upload into UNEX.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DA99F45" w14:textId="2E4F9521" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A" w:rsidP="00C64116">
+          <w:p w14:paraId="3B383933" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="007A5AF1" w:rsidRDefault="006971AD" w:rsidP="007A5AF1">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="228" w:line="242" w:lineRule="auto"/>
-              <w:ind w:left="353" w:right="128" w:hanging="283"/>
+              <w:ind w:right="128"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA514A">
+            <w:r w:rsidRPr="007A5AF1">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Validated PDRs are then processed in UNEX and posted in </w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">.  </w:t>
+              <w:t xml:space="preserve">Validated PDRs are then processed in UNEX and posted in Quantum.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F500045" w14:textId="3E18E3FC" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="006F09DF" w:rsidP="00C64116">
+          <w:p w14:paraId="76F73F34" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="007A5AF1" w:rsidRDefault="006971AD" w:rsidP="007A5AF1">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="353" w:right="128" w:hanging="283"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="128"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007A5AF1">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>OFM</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> reconciles PCA balances with each UN agency.</w:t>
+              <w:t>OFM/GSSC reconciles PCA balances with each UN agency.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B27279D" w14:textId="6E6FF246" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="1107D14A">
+          <w:p w14:paraId="0E8395FB" w14:textId="77777777" w:rsidR="006971AD" w:rsidRDefault="006971AD" w:rsidP="007A5AF1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="18" w:right="27" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="18" w:right="27"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6A6C5BD3">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">  PDRs are processed via UNEX </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">PDRs are processed via UNEX platform, and the information will be populated in Quantum AP to liquidate advances and record expenses </w:t>
             </w:r>
-            <w:r w:rsidR="42AB98EA" w:rsidRPr="6A6C5BD3">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>platform</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>which will finally be posted to GL.</w:t>
             </w:r>
-            <w:r w:rsidRPr="6A6C5BD3">
+          </w:p>
+          <w:p w14:paraId="28D4FB1F" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
+            <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="2DFF9317" w:rsidRPr="6A6C5BD3">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17F98DB6" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
+            <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and the information  will be populated  in Quantum AP to liquidate advances and record expenses which will finally </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="050A129F" w:rsidRPr="6A6C5BD3">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AFDFF03" w14:textId="77777777" w:rsidR="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+            <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>be posted to GL.</w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EA45EA6" w14:textId="77777777" w:rsidR="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70EA02BB" w14:textId="77777777" w:rsidR="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06409A64" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="003003BD">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="31" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="082795FE" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="776FA266" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="007A5AF1">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00612F8A" w:rsidRPr="00950CE6" w14:paraId="6B184259" w14:textId="77777777" w:rsidTr="63C92048">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="006971AD" w:rsidRPr="006971AD" w14:paraId="3B8FF4D7" w14:textId="77777777" w:rsidTr="003003BD">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="31" w:type="dxa"/>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="450" w:type="dxa"/>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9179" w:type="dxa"/>
+            <w:tcW w:w="9471" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="526796FD" w14:textId="77777777" w:rsidR="00612F8A" w:rsidRPr="00AA514A" w:rsidRDefault="00612F8A">
+          <w:p w14:paraId="71894E5B" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA514A">
+            <w:r w:rsidRPr="006971AD">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D645D88" w14:textId="0D648B6A" w:rsidR="006D289A" w:rsidRPr="00612F8A" w:rsidRDefault="00612F8A" w:rsidP="00612F8A">
+    <w:p w14:paraId="1CB0B8A5" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="006971AD" w:rsidRDefault="006971AD" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006971AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006D289A" w:rsidRPr="00612F8A">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="2206C8DF" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="006971AD">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1445" w:right="1435" w:bottom="1688" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="433D06F5" w14:textId="77777777" w:rsidR="001A1A93" w:rsidRDefault="001A1A93">
+    <w:p w14:paraId="07DF6B98" w14:textId="77777777" w:rsidR="00EC0D14" w:rsidRDefault="00EC0D14" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2762531D" w14:textId="77777777" w:rsidR="001A1A93" w:rsidRDefault="001A1A93">
+    <w:p w14:paraId="32EC782E" w14:textId="77777777" w:rsidR="00EC0D14" w:rsidRDefault="00EC0D14" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3D645D89" w14:textId="77777777" w:rsidR="006D289A" w:rsidRDefault="005E5910">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D6F86AC" w14:textId="77777777" w:rsidR="006971AD" w:rsidRDefault="006971AD">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+      <w:ind w:right="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3D645D8A" w14:textId="77777777" w:rsidR="006D289A" w:rsidRDefault="005E5910">
+  <w:p w14:paraId="3A8E7297" w14:textId="77777777" w:rsidR="006971AD" w:rsidRDefault="006971AD">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3D645D8C" w14:textId="773D1055" w:rsidR="006D289A" w:rsidRDefault="00905EB2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B7365FE" w14:textId="77777777" w:rsidR="006971AD" w:rsidRPr="003003BD" w:rsidRDefault="006971AD">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00733C82">
-      <w:rPr>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00733C82">
-      <w:rPr>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00905EB2">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
-    <w:r>
-[...3 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="444444"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>11/07/2019</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00905EB2">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="003003BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-101346413"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E260F48E-068E-40AC-8342-494DEE796717}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00903A88">
+        <w:r w:rsidRPr="003003BD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3D645D8D" w14:textId="77777777" w:rsidR="006D289A" w:rsidRDefault="005E5910">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77492454" w14:textId="77777777" w:rsidR="006971AD" w:rsidRDefault="006971AD">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+      <w:ind w:right="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3D645D8E" w14:textId="77777777" w:rsidR="006D289A" w:rsidRDefault="005E5910">
+  <w:p w14:paraId="4C03A1CD" w14:textId="77777777" w:rsidR="006971AD" w:rsidRDefault="006971AD">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32DA6DAE" w14:textId="77777777" w:rsidR="001A1A93" w:rsidRDefault="001A1A93">
+    <w:p w14:paraId="6B0E482F" w14:textId="77777777" w:rsidR="00EC0D14" w:rsidRDefault="00EC0D14" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4378E576" w14:textId="77777777" w:rsidR="001A1A93" w:rsidRDefault="001A1A93">
+    <w:p w14:paraId="39971C9D" w14:textId="77777777" w:rsidR="00EC0D14" w:rsidRDefault="00EC0D14" w:rsidP="006971AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3ACC43A4" w14:textId="3749E4C5" w:rsidR="005E5910" w:rsidRDefault="00813618" w:rsidP="00813618">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42A851EE" w14:textId="77777777" w:rsidR="006971AD" w:rsidRDefault="006971AD" w:rsidP="00813618">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9730"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28DA2206" wp14:editId="53580C75">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38F720A1" wp14:editId="7BAB808C">
           <wp:extent cx="527056" cy="802800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="527056" cy="802800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09F7736D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD4A38E4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1738" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2458" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3898" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4618" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6058" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6778" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46032F2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D800A76"/>
     <w:lvl w:ilvl="0" w:tplc="AEA6BBC0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3804,51 +3759,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8446FE94">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48C741D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1A0BAF6"/>
     <w:lvl w:ilvl="0" w:tplc="F58C7D3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="722"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4016,51 +3971,137 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CA7C994E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6511"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49087E69"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6625952"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A8F1940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1A0BAF6"/>
     <w:lvl w:ilvl="0" w:tplc="F58C7D3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="722"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4228,51 +4269,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CA7C994E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6511"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E56723E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE7A40EC"/>
     <w:lvl w:ilvl="0" w:tplc="049C367C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4440,51 +4481,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="87A07130">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="580032B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3F06560"/>
     <w:lvl w:ilvl="0" w:tplc="6D68CE22">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4652,51 +4693,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="601CA1D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C3828F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78CCADC2"/>
     <w:lvl w:ilvl="0" w:tplc="6E46025E">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4864,51 +4905,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A57C08DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60457D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EDE41DC"/>
     <w:lvl w:ilvl="0" w:tplc="E0EE9BDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="740"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5076,1394 +5117,250 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="19D8E43E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6511"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F861248"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60BD055F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1FCC2BC6"/>
-[...1 lines deleted...]
-      <w:start w:val="12"/>
+    <w:tmpl w:val="7EB0BC5C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="09FC7932">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="06D477B0">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FD2E5CCC">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="6CCAFAE8">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="610EDD06">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...86 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1945767007">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="486675429">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1045715011">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1116218314">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="901136186">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1507090344">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1877160961">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1990397255">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="37246883">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="486675429">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="10" w16cid:durableId="1851024546">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006D289A"/>
-[...165 lines deleted...]
-    <w:rsid w:val="7D5E656E"/>
+    <w:rsidRoot w:val="006971AD"/>
+    <w:rsid w:val="000369A0"/>
+    <w:rsid w:val="002B265A"/>
+    <w:rsid w:val="003003BD"/>
+    <w:rsid w:val="006971AD"/>
+    <w:rsid w:val="00734C72"/>
+    <w:rsid w:val="00B14211"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DD745A"/>
+    <w:rsid w:val="00E3716D"/>
+    <w:rsid w:val="00EC0D14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3D645D29"/>
-  <w15:docId w15:val="{B93DE186-396A-421B-AFE7-B240C493EAA0}"/>
+  <w14:docId w14:val="43CD2918"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F5993D47-DAF6-4661-B63D-335E6CAE9180}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...866 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6805,208 +5702,824 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006971AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006971AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006971AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006971AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006971AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006971AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006971AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006971AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006971AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006971AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006971AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006971AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006971AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006971AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006971AD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="3" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006971AD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006971AD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003003BD"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00585A9F"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003003BD"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/ppm/Standard_Basic_Executing_Agency_Agreement_(SBEAA).doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/ppm/Standard_Basic_Executing_Agency_Agreement_(SBEAA).doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:localagencyadvance@undp.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/ppm/Standard_Basic_Executing_Agency_Agreement_(SBEAA).doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7113,657 +6626,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1951</Words>
-  <Characters>11123</Characters>
+  <Words>1948</Words>
+  <Characters>11108</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>92</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13048</CharactersWithSpaces>
+  <CharactersWithSpaces>13030</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>