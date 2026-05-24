--- v0 (2025-10-05)
+++ v1 (2026-05-24)
@@ -1,6793 +1,7715 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7C4AAB10" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="331B3967" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="57918D68" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Améliorations locatives : Acquisition et gestion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3675E2FC" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="05EAADB8" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="4A7EB3F9" w:rsidP="4A7EB3F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6391AAB9" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les améliorations locatives (LHI) au Programme des Nations Unies pour le développement (PNUD) sont les améliorations apportées aux locaux loués à des fins commerciales lorsque le contrat de location a été signé par le PNUD, ou que le PNUD a des droits d’usage cédés sans contrepartie, pour des locaux qu'il occupe ou tout autre lieu qui n’est pas la PROPRIÉTÉ du PNUD. Ces améliorations ne seront immobilisées que si le coût total de l'amélioration dépasse 50</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A7EB3F9">
+      <w:r w:rsidRPr="00555F4F">
         <w:rPr>
           <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A7EB3F9">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">000 dollars des États-Unis. Chaque amélioration sera basée sur une amélioration identifiable du bâtiment, </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A7EB3F9">
-        <w:rPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>par exemple l’installation d'équipements de sécurité incendie, les rénovations de la toiture, etc. et tous les coûts associés à l'amélioration seront consolidés pour obtenir le coût de l'amélioration. Les améliorations peuvent également être classées par étage ou emplacement, par exemple rénovation de bureaux au 5</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A7EB3F9">
-        <w:rPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A7EB3F9">
-        <w:rPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> étage ou rénovation de bureaux dans l’immeuble n</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A7EB3F9">
-        <w:rPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A7EB3F9">
-        <w:rPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> 6.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171724A4" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="664F587E" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6DE57547" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="4A7EB3F9" w:rsidP="4A7EB3F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D02B916" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Il existe plusieurs types d'améliorations locatives. Il s’agit notamment </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A7EB3F9">
-        <w:rPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des appareils d'éclairage fixes, du chauffage et d'autres améliorations aux infrastructures. Les améliorations peuvent également inclure de nouvelles constructions comme des pièces, des ajouts, des cloisons inamovibles, des entrées, des infrastructures de sécurité ou des améliorations permanentes de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l'apparence extérieure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'une structure. L'aménagement paysager peut également être classé comme amélioration locative. À noter que la LHI exclut les tâches d’entretien régulier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D10C7F" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="3C833644" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6CD92699" w14:textId="7ABC7173" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA" w:rsidP="001F0247">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C5AE2A" w14:textId="3BC6AA67" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les améliorations locatives sont immobilisées si le potentiel de service de l'immobilisation corporelle est amélioré. Aux fins du PNUD, une amélioration locative sera immobilisée (c’est-à-dire que le coût total de l'actif sera comptabilisé en charges sur plusieurs </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="008A7889">
+      <w:r w:rsidRPr="00495700">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>périodes comptables</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00555F4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...7 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001F0247">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">au lieu d'être </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...28 lines deleted...]
-    <w:p w14:paraId="68DCBA6C" w14:textId="3F0105F7" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="4A7EB3F9" w:rsidP="4A7EB3F9">
+      <w:r w:rsidRPr="00495700">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>comptabilisé en charges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lors de l'achat) si elle répond aux critères suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB74479" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="646"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33CA86D0" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="76E8C1F5" w14:textId="008B45D5" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="4A7EB3F9" w:rsidP="4A7EB3F9">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au PNUD de futurs avantages économiques ou de services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA29D85" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Est destinée à être utilisée pendant plus d'une période de référence (qui est de 12 mois au PNUD) ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A65D674" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="004F3B25">
+    <w:p w14:paraId="2881EDDB" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...40 lines deleted...]
-    <w:p w14:paraId="0FE10320" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="004F3B25">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'une valeur égale ou supérieure à 50 000 dollars des États-Unis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8EABD3" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="46419414" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="004F3B25">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilisée et contrôlée par le PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B627925" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00DF2EDA" w:rsidRPr="001F0247">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> un coût qui peut être déterminé de manière fiable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDA989C" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="1BCE62D3" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="491D6E3D" w14:textId="0C0EFC00" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="4A7EB3F9" w:rsidP="4A7EB3F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B1FF15" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En plus de ces critères, pour qu'une dépense soit traitée comme une amélioration locative, le PNUD doit avoir le droit d'utiliser, et la responsabilité d’entretenir cette amélioration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091B04A3" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="6293BEF0" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6C8D98F6" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5910F61F" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="0F31F49B" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les améliorations locatives comme la rénovation ne seront pas liquidées ou comptabilisées en pertes car elles sont rattachées au bâtiment. Le contrat de bail type du PNUD contient l'article suivant :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABEE38B" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0A818CB1" w14:textId="482C069D" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="4A7EB3F9" w:rsidP="4A7EB3F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082C3500" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="646" w:firstLine="0"/>
-        <w:rPr>
+        <w:ind w:left="720" w:right="646"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">« Lorsque, avec le consentement écrit préalable du bailleur, des modifications, des rénovations ou des ajouts majeurs sont effectués sur les locaux loués, le PNUD ne sera pas tenu de restaurer les locaux loués à l'état et aux conditions existants avant d'y entrer en vertu du présent contrat de location. Ce consentement doit être établi par écrit et doit contenir des dispositions sur </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A7EB3F9">
-        <w:rPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>l'amortissement ou le remboursement des dépenses, soit en compensant les dépenses par le paiement de loyers, soit par le paiement de leur juste valeur marchande. »</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FF267D" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="22F9EAE3" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="25744821" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B4CE8B" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...64 lines deleted...]
-    <w:p w14:paraId="78FFCEBC" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Par conséquent, il n'y a pas de liquidation des améliorations locatives. Cependant, si le PNUD est en mesure de démanteler l'amélioration conformément aux termes et conditions du contrat de location et de la liquider, il convient de suivre les procédures de liquidation prévues pour le matériel dans le cadre des politiques et procédures régissant les programmes et opérations (POPP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B64A0A8" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="08AAFDB5" w14:textId="7C630099" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="4A7EB3F9" w:rsidP="4A7EB3F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E743807" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="22D3C287" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsqu'un bail est résilié avant que l'amélioration locative ne soit entièrement amortie, le montant non amorti (VCN) de l'amélioration inscrit dans le module des actifs du système Quantum du PNUD, devra être intégralement comptabilisé en pertes dans les livres comptables. Ces comptabilisations en pertes doivent suivre les mécanismes d'approbation prévus par le POPP pour la liquidation et la comptabilisation en pertes du mobilier et du matériel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B964D12" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40176DED" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Caractéristiques de l'amélioration locative</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462AA504" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="5DE0F463" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6D0951C8" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A0C6B42" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">L'amélioration doit être apportée au bien </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F0247">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>loué</w:t>
       </w:r>
-      <w:r w:rsidR="004F3B25">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199362DD" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="697B8F07" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="46447FD7" w14:textId="50F15FB0" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="4A7EB3F9" w:rsidP="4A7EB3F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442AE765" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="4CE946DA" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD doit payer pour l'amélioration (soit au début du bail, soit pendant la durée restante du bail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un donateur peut effectuer l’amélioration pour le compte du PNUD (dans ce cas, une juste valeur marchande sera utilisée pour déterminer la valeur équivalente à celle qu’un acheteur raisonnable et de bonne volonté et un vendeur raisonnable et de bonne volonté utiliseront pour négocier le bien dans un marché concurrentiel).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFBDE17" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2C4FFAAE" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2583EE60" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="1350A4C1" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L'amélioration doit procurer des avantages à long terme (c’est-à-dire s'étendre sur plus d'une période comptable).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515CA06E" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="17CD34CA" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="698387B5" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L'amélioration devient une partie de la propriété.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366EF776" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="75FA0C3C" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5A1827AF" w14:textId="10C7FEB4" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="4A7EB3F9" w:rsidP="4A7EB3F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B43FB4" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Après la résiliation du bail par le PNUD ou le propriétaire, les améliorations locatives deviennent la propriété du bailleur, qui peut en faire tout ce qu'il veut. Par ailleurs, le PNUD pourra être tenu de démanteler les améliorations locatives à ses frais. Cette mesure est traitée dans la section « Démantèlement et coûts similaires » ci-dessous.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB738CB" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="61FC9110" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6F0AA3E0" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31560741" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Avant d'apporter des améliorations, les bureaux du PNUD doivent veiller à ce que les conditions du bail le permettent. Par exemple, il se peut que les coûts de retrait ou de démantèlement soient comptabilisés lorsque les travaux sont convenus avec le propriétaire. Les améliorations doivent être prises en compte dans le cadre du processus général de la relation d'engagement et de continuité du PNUD avec le propriétaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063DCA61" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="4C61066E" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...17 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41407E2E" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Améliorations interdites</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A751A53" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="62358AD8" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="397FB540" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B1C5C08" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Lors de la location de locaux, certains éléments ne peuvent pas être considérés comme des améliorations locatives. Il s’agit des articles qui peuvent être déplacés ou retirés du bâtiment lorsque la durée du bail du PNUD arrive à son terme. Par exemple, des cloisons ou des panneaux muraux mobiles, des cloisons de poste de travail mobiles, des lignes téléphoniques mobiles, des appareils électroménagers, du mobilier de bureau, de l'équipement, des enseignes facilement démontables ou de la moquette qui n’est pas fixée au sol. Ces articles sont principalement classés comme mobilier et agencements (F&amp;F), et non comme améliorations locatives. Ces articles doivent être enregistrés comme mobilier et agencements, conformément à la politique sur les immobilisations corporelles relative au mobilier et au matériel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73591C95" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="4A037765" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3CAA7325" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02084B64" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si ces biens meubles sont laissés par le PNUD à la fin du bail, ils sont traités comme la propriété du bailleur parce qu'ils sont considérés comme abandonnés et doivent être comptabilisés en pertes par le PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72102562" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="1340EBCF" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="707723B9" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA32BAF" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les bâtiments mobiles comme les remorques ou les maisons mobiles ne sont pas considérés comme des améliorations locatives.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A26B9E" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="5ACFADFE" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6307462B" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C52C5CF" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="27E8D291" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004F3B25" w:rsidRDefault="004F3B25">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les dépenses liées aux révisions et à l'entretien ne doivent pas être classées comme des améliorations locatives, car il s'agit d'améliorations apportées dans le cours normal des activités, par exemple :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7B7C8D" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="658" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22660BDC" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="29E2CC02" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004F3B25" w:rsidRDefault="004F3B25">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> papier peint et la peinture ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE1BA35" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="7CB93F91" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004F3B25" w:rsidRDefault="004F3B25">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> joints de calfeutrage ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B16170" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="69C88B85" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="004F3B25" w:rsidRDefault="004F3B25">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> réparation d’une toiture ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF3EBE4" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="91" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="4D9D523F" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> réfection des plâtres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AD5A60" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="27690811" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1970F8D5" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En cas d'ambiguïté avec cette politique, l'unité concernée devra consulter le service des opérations générales, bureau des services de gestion pour obtenir des éclaircissements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03672B1A" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="1E06C2B2" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0467ECCD" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Locaux non loués par le PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535900F7" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="21F4288D" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC465EA" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="648" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dans les rares cas où une amélioration locative est effectuée en utilisant les fonds du PNUD pour des locaux non PNUD, ou un bureau loué pour lequel le PNUD n'a pas signé de bail, le montant sera comptabilisé en charges car le PNUD ne possède pas ou ne loue pas les locaux.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C69204" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="3F86A0CB" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD35CF8" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Locaux loués par le PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9B1EA9" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="09A26C0A" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="05F40992" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37177C39" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Au PNUD, une amélioration locative effectuée à l'aide des fonds du PNUD ou effectuée par un donateur au nom du PNUD, dans des locaux où le PNUD a signé un bail, sera reconnue comme une immobilisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1FE726" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="1B056037" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="28F39717" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA" w:rsidP="00645A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3848D8BA" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="291"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La valeur de l'amélioration locative (c’est-à-dire son coût total) sera amortie (c’est-à-dire </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F8119E" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00645A7F" w:rsidP="00645A7F">
+    <w:p w14:paraId="5DAF1AA1" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1425" w:hanging="291"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="1425" w:right="658" w:hanging="291"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DF2EDA" w:rsidRPr="001F0247">
-[...13 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>comptabilisée</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> en charges) sur la durée du bail. La durée du bail est différente de la durée totale du bail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC8A014" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774" w:rsidP="0062202B">
+    <w:p w14:paraId="219D8222" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="71B21C9E" w14:textId="77777777" w:rsidR="0062202B" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32961E8E" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...90 lines deleted...]
-    <w:p w14:paraId="10020232" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La durée du bail est la principale période non résiliable du bail ainsi que toutes les périodes secondaires pendant lesquelles le PNUD a le droit contractuel de continuer à utiliser les locaux. Par exemple, le PNUD peut avoir une durée de bail de 5 ans mais réellement rester dans un bâtiment pendant 20 ans en raison du droit contractuel d'opter pour la prolongation du bail. La durée du bail sera donc de 20 ans si, au début, le PNUD prévoyait de rester 20 ans même s'il ne signe qu'un bail initial de 5 ans. Il est important de tenir compte de la durée du bail au début du bail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441EFD03" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73DD243E" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="381AFB00" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour les besoins du PNUD, toutes les LHI auront une durée de vie utile de 10 ans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C45BA8" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58FCFCB1" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Types de baux opérationnels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AE703A" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774" w:rsidP="0062202B">
+    <w:p w14:paraId="7C770922" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA660B3" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="648" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Baux opérationnels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386FE1FA" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="72D89CE6" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="373CF370" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0816B7" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="3853E256" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bail commercial : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un bail commercial est un contrat entre le PNUD et une entreprise privée. En échange de l'utilisation des locaux, le propriétaire reçoit un paiement ou une série de paiements du PNUD sur la durée du bail. Lorsque la durée du bail couvre plus d'une période comptable (période de déclaration), les améliorations locatives doivent être immobilisées et amorties sur la durée du contrat de location. Au PNUD, cela sera sur plus de 10 ans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005C71BB" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="766" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="051EBE22" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:ind w:left="766"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7583C129" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...30 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accord de base type en matière d'assistance (SBAA) et autres baux gouvernementaux : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Selon l’Accord de base type en matière d'assistance, le gouvernement hôte, en tant que contrepartie de l'intervention du PNUD dans le pays, doit fournir au PNUD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>« un bureau approprié avec l’équipement et les fournitures nécessaires pour servir de siège local du PNUD dans le pays » et « le gouvernement aura la possibilité de fournir des locaux en nature [...] ».</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F0247">
-[...18 lines deleted...]
-    <w:p w14:paraId="0770DD5F" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorsqu'un gouvernement bénéficiaire choisit de faire don de locaux à usage de bureaux, un accord entre le gouvernement et le PNUD est signé. Les locaux sont fournis gratuitement (droits d’usage cédés sans contrepartie). Si le PNUD a l'intention d'utiliser les locaux pendant plus d'une période comptable, la LHI sur ces biens doit être immobilisée et amortie sur 10 ans. L'amortissement est automatisé et exécuté tous les mois de manière centralisée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9644DF" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="766" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0FE92FC6" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:ind w:left="766"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24971CA1" w14:textId="4F8414D9" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00495700">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Baux libres de loyer :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Le PNUD peut recevoir le droit d'utiliser des locaux gratuitement - par exemple, les baux sans loyer fournis par le gouvernement allemand (locaux du programme VNU) et par le gouvernement danois (locaux de Copenhague) (également appelé droits d’usage cédés sans contrepartie). Dans la plupart de ces cas, le bail est résiliable. Si le PNUD a l'intention d'utiliser les locaux pendant plus d'une période comptable, la LHI sur ces biens doit être immobilisée et amortie sur 10 ans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54321099" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="7FDA837C" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Types courants d'améliorations locatives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB39BB2" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...35 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4868B489" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="center" w:pos="1788"/>
         </w:tabs>
-        <w:ind w:left="-15" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-15"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Améliorations du revêtement de sol</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A831163" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="73E2C070" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CFD6C44" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="648" w:hanging="360"/>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="242DD690" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il s'agit d'améliorations apportées aux sols des locaux loués et qui apportent des avantages à long terme pour le PNUD dans l'utilisation des locaux. Exemples d'amélioration du revêtement de sol :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012F55FB" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0D8D0797" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="004F3B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10023988" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="7668E4F3" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="004F3B25">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>parquet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, vinyle et carrelage ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4065C47D" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="312427DA" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="004F3B25">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tapis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fixes inamovibles ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2FC997" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="5319AD7C" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reconstruction</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la base du plancher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13555D4E" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE93CB2" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Améliorations structurelles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5358A8" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="2ACA5DD2" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="307DFD02" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="648" w:hanging="360"/>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="4A640A80" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les améliorations structurelles sont celles qui sont faites à la structure du bâtiment, et apportent des avantages à long terme au PNUD, en prolongeant sa durée de vie utile et en améliorant son utilité. Exemples d'améliorations structurelles :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6006A6" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7AF3A684" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="004F3B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEBEEBD" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="704803DF" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="004F3B25">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ajout</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de murs permanents ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083299D0" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="15C96DD6" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="004F3B25">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ajout</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'un entrepôt ou d'une extension ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1843692D" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="6B876CE7" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="004F3B25">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amélioration structurelle des murs ou des fondations ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D26A80E" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="4569C2AB" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>installation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de nouvelles portes et cadres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0A1093" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402AE265" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Améliorations des fenêtres</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0008FA2F" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="483C146F" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E8B4B3" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="648" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="09D328EC" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les améliorations apportées aux fenêtres sont les améliorations des fenêtres qui apportent des avantages à long terme au PNUD dans la poursuite de la location. Les exemples incluent le remplacement des fenêtres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516910B7" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B32694" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Améliorations de la toiture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FC02F3" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="61DBDD65" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC95F88" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="648" w:hanging="360"/>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="26D2225B" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il s'agit d'améliorations cruciales apportées à la toiture des locaux loués et qui apportent des avantages à long terme au PNUD dans la location des locaux. Exemple : le remplacement de la toiture et des poutres de soutien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A62B734" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="281B14B8" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Améliorations esthétiques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF10B5D" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="31F68D9E" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA3B7C5" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="648" w:hanging="360"/>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="5C89179A" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ce sont des améliorations apportées à un local loué afin d'améliorer l'environnement de travail du bâtiment. Par exemple :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CDE472" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="125B5EAB" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="004F3B25">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C1C81F" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="564B89EE" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="004F3B25">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>installation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de systèmes de chauffage et de refroidissement ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63273DE1" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="2AF75810" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="004F3B25">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>amélioration</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du système de ventilation ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737DBACD" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="6DFA272A" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="004F3B25">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cloisons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intérieures amovibles composées de cloisons sèches, de verre et de métal ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398A8CD3" w14:textId="1920A419" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00495700">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accessoires</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de toilettes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134950F9" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...17 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Améliorations en matière de sécurité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A09CFE" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="7EB41D85" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EDD78F1" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="648" w:hanging="360"/>
-        <w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="781EFF56" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Elles comprennent l'installation :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717598AE" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="58368817" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00814262">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476F30F7" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="3F0FD251" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00814262">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’un</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> système d'alarme antieffraction robuste ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB640FC" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="5D043FD8" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00814262">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lecteurs de cartes d'accès ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE7C170" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="07123A2F" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00814262">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grilles de sécurité ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF4C0E1" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="614EC216" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> murs et clôtures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E982D63" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F120AE7" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agencements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CB8FAF" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="123914E4" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E3218E" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="648" w:hanging="360"/>
-        <w:rPr>
-[...38 lines deleted...]
-    <w:p w14:paraId="4C382299" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00814262">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ces améliorations comprennent les accessoires de nature permanente qui ne peuvent être déplacés ou désinstallés. Par exemple :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8B1D4D" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="706" w:right="648"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49EFEF36" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="20941835" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00814262">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>appareils</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'éclairage électriques ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B8B519" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="6C716DD0" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aménagements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paysagers et sculptures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0848B1" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D96228" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Autorisation d'acquérir des LHI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3987B9EB" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="5B974051" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="548B4E93" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="648" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Tous les coûts associés à l'amélioration d'un bâtiment du PNUD doivent être approuvés conformément aux directives de délégation de pouvoirs en matière d'approvisionnement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DCE448" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="7F522D7F" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA86803" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Enregistrement des améliorations locatives (LHI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B20D876" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="6DAAECC4" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514A0573" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="648" w:hanging="360"/>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="527D083E" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’immobilisation des améliorations d’un bien loué en tant qu'améliorations locatives est déterminée selon que l'amélioration devient ou non une partie intégrante permanente du bien loué, et selon que les améliorations sont conformes aux trois critères mentionnés à la section 3. Les améliorations locatives seront comptabilisées comme suit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBFFC7F" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="21B21A4D" w14:textId="2917DF9F" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00CB155A">
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2346674F" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="48A7C567" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774" w:rsidP="00814262">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avant de commencer un projet LHI, un bureau de pays (CO) ou une unité du siège devra informer le GSSC du fait qu'il crée un projet et/ou une nouvelle tâche dans Quantum ou qu'il utilise une ou plusieurs tâches existantes pour suivre la LHI. Cela se fera par le biais de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>). Les CO devront spécifier la catégorie d'actif "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Leasehold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Improvement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" dans la section </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Additional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Information de la tâche du projet dans Project Financial Information (PPM).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF60D00" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="674CDA8E" w14:textId="0420E68A" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00CB155A" w:rsidP="4A7EB3F9">
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="205DA7E5" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="0A696722" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le bureaux</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de pays doit également conserver une documentation de sauvegarde disponible pour examen par le GSSC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FECF70" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="766" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="766"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="08A64C43" w14:textId="7CC3F337" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00CB155A">
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2168CDF6" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Toutes les dépenses imputées à cette tâche spécifique seront transférées aux actifs fixes et celles qui sont admissibles seront ajoutées/fusionnées au type d'actif CIP, par le GSSC jusqu'à ce que tous les coûts aient été saisis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC84FB3" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="4CB21AC7" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="766" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="766"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="15A66A0F" w14:textId="6BA8F94C" w:rsidR="00852774" w:rsidRPr="00CB155A" w:rsidRDefault="00CB155A">
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67BA17E9" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...13 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lorsque la LHI est terminée, que tous les coûts ont été saisis et que la LHI est prête à être capitalisée, le point focal des actifs soumettra une demande via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et le GSSC capitalisera l'actif du CIP avec la date de mise en service fournie par le CO, le cycle d'amortissement commençant alors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3F87CF" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="00CB155A" w:rsidRDefault="00852774">
+    <w:p w14:paraId="69343AC1" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="766" w:right="0" w:firstLine="0"/>
-[...26 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="766"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13BEFAA6" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A26170" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Étiquetage des LHI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA2202D" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="1080C2D5" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36BF213F" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>32.</w:t>
       </w:r>
-      <w:r w:rsidR="00814262">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001F0247">
-[...30 lines deleted...]
-    <w:p w14:paraId="509435D0" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les LHI font normalement partie de la structure du bâtiment ou sont rattachées à l'enceinte et sont donc inamovibles et, comme les bâtiments et les terrains, elles ne nécessitent aucun étiquetage. Le numéro de bâtiment ou de terrain (parcelle) peut être utilisé à la place d'une étiquette dans le système de gestion des actifs Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6B4CBF" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="9251" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="9251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786C1393" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Coûts de démantèlement et coûts similaires</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AC68AE" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="6537E696" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3138B846" w14:textId="27B92B49" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C95EFD2" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...40 lines deleted...]
-    <w:p w14:paraId="68021FD5" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD est tenu de comptabiliser un passif (un montant dû à une tierce partie) lorsque les termes d'un contrat de location prévoient une clause exigeant que le PNUD retire des locaux loués les améliorations locatives ou autres immobilisations. Le retrait de la LHI ou d’autres immobilisations est désigné sous le nom de « démantèlement ». L’évaluation des coûts de démantèlement doit être faite de façon raisonnable. La probabilité d'une obligation de démantèlement des LHI devra être analysée par les bureaux de pays. Dans certains cas, même si le contrat prévoit une obligation pour le PNUD de démanteler la LHI, il est probable que le propriétaire considérera la LHI comme une amélioration de sa propriété et préférera conserver la LHI plutôt que de la démanteler ou de la retirer. Lorsque la probabilité de démantèlement est très faible, aucun passif ne doit être comptabilisé. Cette décision est basée sur un jugement professionnel et doit prendre en compte l’expérience passée du PNUD et le jugement du chef du bureau de pays. Pour toutes les LHI comptabilisées au cours de l'année, le GSSC examinera les baux correspondants afin de déterminer si des coûts de démantèlement sont nécessaires ou non et sollicitera l'avis du bureau de pays pour établir une estimation objective et indépendante des coûts de démantèlement. Lorsqu'il n'y a pas de coûts de démantèlement, aucune écriture comptable n'est requise et aucune mesure ne doit être prise par le bureau de pays ou l’entité du siège.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1E1147" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="348C1661" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8976EF" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="7D436592" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD comptabilisera un passif au titre des coûts de démantèlement lorsque les conditions suivantes sont remplies :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A473C3" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1D9C862E" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF9B782" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="18D45B2B" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD a actuellement une exigence : le bail impose au PNUD une obligation contractuelle de retirer l'actif à la fin de sa durée de vie ou lorsque le PNUD quitte les locaux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0901F4DC" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="25BA4CE6" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B1B4E80" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="7724E9F2" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il est probable qu'une sortie de ressources représentant des avantages économiques ou un potentiel de service sera nécessaire pour satisfaire l'obligation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519F4F47" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5E2FD350" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B13B45" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="6BCA7B34" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Il est probable que le propriétaire appliquera la clause de démantèlement du bail (dans le cas du PNUD, il est nécessaire de prendre en compte l'expérience acquise. Dans certains cas, le propriétaire peut préférer conserver les améliorations apportées par le PNUD en matière de sécurité dans les locaux. Dans de telles circonstances, l'exigence n'est pas probable et aucun passif n'est comptabilisé dans les états financiers).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153BB629" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="51E55D3F" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC8128B" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="67370E54" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une estimation fiable du montant de l’exigence peut être faite (une estimation fiable est toujours disponible).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7C3B8E" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="462DA18E" w14:textId="00EE9AC0" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="4A7EB3F9" w:rsidP="4A7EB3F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5505A75A" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le contrat de bail type du PNUD contient un article qui limite son exposition au démantèlement. L’article 17(c) stipule que :</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A7EB3F9">
-        <w:rPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> « Lorsque, avec le consentement écrit préalable du bailleur, des modifications, des rénovations ou des ajouts majeurs sont effectués sur les locaux loués, le PNUD ne sera pas tenu de restaurer les locaux loués à l'état et aux conditions existants avant d'y entrer en vertu du présent contrat de location. Ce consentement doit être établi par écrit et doit contenir des dispositions sur l'amortissement ou le remboursement des dépenses soit en compensant les dépenses par le paiement de loyers, soit par paiement de leur juste valeur marchande ».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9B93C9" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="54F20FB2" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6E815FA2" w14:textId="42F00A86" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="4A7EB3F9" w:rsidP="4A7EB3F9">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6550FDFF" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La liquidation ou la comptabilisation en pertes des actifs devront être examinées par les comités compétents et approuvées par les agents ordonnateurs compétents conformément à la délégation de pouvoirs (se référer à la section sur le mobilier et le matériel du POPP) et aux sections du dispositif de contrôle interne régissant les niveaux d'autorisation et la séparation des tâches.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743EACFB" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="6F2D13C6" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F5C819A" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Traitement comptable du démantèlement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A09EA3C" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="0AE4AF5D" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="496BD8F6" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02284207" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="496F350D" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:ind w:right="658" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si un passif doit être comptabilisé, le traitement comptable dépendra du type de bail :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D79C5B5" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4A530BD7" w14:textId="72953A58" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA" w:rsidP="00AD2AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A28F51" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...61 lines deleted...]
-    <w:p w14:paraId="0829FF74" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrats de location-financement : La valeur estimée des frais de l’exigence de démantèlement sera ajoutée au coût du contrat de location-financement (débit). Le crédit est une provision au passif (le passif et les charges seront augmentés). L'actif supplémentaire est amorti sur la durée du contrat de location. Cette saisie sera effectuée par le GSSC à la demande du bureau de pays ou de l'unité administrative du siège. Lorsque le PNUD doit démanteler l'actif, la provision est utilisée (au lieu d'enregistrer une dépense dans l'état des résultats financiers).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E60E9BF" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1450" w:right="650" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F41DA0" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...49 lines deleted...]
-    <w:p w14:paraId="1A29B784" w14:textId="3596F23F" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="4A7EB3F9" w:rsidP="4A7EB3F9">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat de location simple (non un contrat de location-financement) : la valeur estimée de l’exigence de démantèlement est enregistrée en totalité comme une dépense à la signature du contrat (débit), ou la LHI est entreprise, et un passif est établi. Le crédit est une provision ou un passif et la dépense sera augmentée. Cette dépense fera l'objet d'un contrôle budgétaire (affectant les ressources disponibles) et sera répartie au prorata (répartition en fonction de l'espace occupé) avec les autres organismes occupant les locaux. Lorsque le PNUD doit démanteler l'actif, la provision est utilisée (au lieu de comptabiliser une charge dans l’état des résultats financiers).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2169C6" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E3CB4A" w14:textId="14440FB4" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="36"/>
+        <w:spacing w:after="36" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...35 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coût réel : Au moment où le PNUD doit démanteler l'actif, le passif établi antérieurement sera facturé. Si les coûts de démantèlement dépassent le montant du passif, l’excédent sera comptabilisé directement dans les dépenses et affectera les ressources. Ces entrées seront traitées par le GSSC à la demande de l'unité administrative ou de l'entité du siège par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNAll</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A7EB3F9">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D721440" w14:textId="77777777" w:rsidR="00AD2AAD" w:rsidRPr="001F0247" w:rsidRDefault="00AD2AAD" w:rsidP="00AD2AAD">
-[...8 lines deleted...]
-    <w:p w14:paraId="2C7FB82A" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="47FAA130" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="650"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750676F7" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="3AC8DFBA" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vérification du budget : L'utilisation de la provision ne sera pas vérifiée dans le budget à moins que la dépense ne dépasse la provision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140EDB58" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="473BAC73" w14:textId="65F4446B" w:rsidR="00814262" w:rsidRDefault="4A7EB3F9" w:rsidP="4A7EB3F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19016AF4" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="658" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Il convient de noter que le contrat de location type du PNUD est un contrat de location simple, qui exclut le PNUD de la responsabilité de démantèlement ; il ne s’agit donc pas d’un problème courant, mais d’une exception.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5753955D" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774" w:rsidP="00814262">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="6670DE04" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="658"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13023552" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Exercice de vérification physique de la LHI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D963676" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="56C4338D" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="66B42DD3" w14:textId="1FC01B69" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FFA7ADE" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...46 lines deleted...]
-    <w:p w14:paraId="294ED324" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un inventaire physique (comptage) des biens en LHI doit être effectué deux fois par an (semestriellement) ou chaque année pour s'assurer que les données incluses dans le module des actifs du système Quantum correspondent aux biens physiquement présents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07487DE7" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5006DD99" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0312C5F0" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="32702866" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le processus à suivre pour l'inventaire physique des LHI est semblable à celui suivi pour l'inventaire physique du mobilier et du matériel et suit les mêmes étapes. Voir la politique sur le mobilier et le matériel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02403273" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73DC2A56" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="648" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rôles et responsabilités</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60898AAE" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="60511DCC" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="179A2E99" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F0F759" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L'Administrateur assistant, chef de la section des achats (CPO) du Bureau des services de gestion (BMS) est responsable de toutes les immobilisations corporelles acquises, contrôlées et gérées par le PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FA60F4" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="114DDBD0" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1126" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="70661B0C" w14:textId="6761D69F" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="4A7EB3F9" w:rsidP="4A7EB3F9">
+        <w:ind w:left="1126"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F6832A" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="650" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le CPO délègue le pouvoir d'acquérir, de contrôler et de gérer les immobilisations corporelles à chaque Représentant Résident, chef d'entité du siège détachée et au chef du service des opérations générales, bureau des services de gestion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18289439" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="7612E2D5" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="720E5785" w14:textId="77777777" w:rsidR="009B4E92" w:rsidRPr="001F0247" w:rsidRDefault="009B4E92" w:rsidP="009B4E92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D94F9E4" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67438B0C" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="658"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Améliorations locatives dans les locaux communs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B407B6F" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="253A48CB" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="63CC1D60" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="480749C5" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="288FD3BA" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aux fins du PNUD, une amélioration locative dans des locaux communs est une amélioration d'un local loué en commun d'une valeur égale ou supérieure à 50 000 dollars des États-Unis réalisée par le PNUD ou pour le compte du PNUD par l'un des occupants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA5E2FB" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="30BA56F8" w14:textId="6789E4C1" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="4A7EB3F9" w:rsidP="4A7EB3F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29019DE9" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="77A73E1C" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les locaux communs des Nations Unies sont un bâtiment partagé par deux ou plusieurs organismes du Comité exécutif, même si davantage d'organismes du Comité exécutif sont </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>présents dans le pays. Par exemple, le PNUD peut occuper un bâtiment dans un bureau de pays avec UNICEF, UNFPA, etc. Certains organismes des Nations Unies qui ne font pas partie du comité exécutif sont également présents dans ces locaux communs. L'objectif de ces locaux communs est de resserrer les liens entre les fonctionnaires des Nations Unies et de promouvoir une présence plus unie et rentable au niveau des pays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E13CE9C" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E9FDC8" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Organisme chef de file pour les locaux communs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281EAC2E" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="000E2198">
-[...6 lines deleted...]
-    <w:p w14:paraId="3BC022CC" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+    <w:p w14:paraId="63B9A397" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="658" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C5D210" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Aux fins des locaux communs du PNUD, un organisme chef de file est la partie qui agit au nom des autres organismes des Nations Unies pour traiter avec le propriétaire ou une tierce partie en ce qui concerne les opérations sur le bâtiment loué.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5503CDE4" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="37189378" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0DFE7F3E" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44DE2C66" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Afin de déterminer le traitement comptable des améliorations locatives dans des locaux communs, chacun des scénarios suivants dans lesquels les organismes occupent conjointement des immeubles doit être évalué sur la base de la « propriété et du contrôle ».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77643813" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+    <w:p w14:paraId="1A5A1BAD" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5AC826D7" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00DF2EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DE46E6D" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="4B86DC59" w14:textId="77777777" w:rsidR="00852774" w:rsidRPr="001F0247" w:rsidRDefault="00852774">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque l'organisme chef de file </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la propriété ou le contrôle exclusif du bâtiment, il assume tous les risques en agissant en tant qu'agent principal tout en laissant les autres organismes des Nations Unies l'utiliser. Par conséquent, l'amélioration locative sera inscrite dans ses livres comptables à titre d'immobilisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6D1661" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0FC01ECC" w14:textId="77777777" w:rsidR="00814262" w:rsidRPr="00814262" w:rsidRDefault="00DF2EDA" w:rsidP="00814262">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6700455A" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="646" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lorsque l'organisme chef de file agit au nom de tous les organismes des Nations Unies, tous les organismes participants supportent les risques proportionnellement à leur part d'occupation. Dans ce cas, l'amélioration locative sera enregistrée dans les livres comptables de chaque agence proportionnellement au montant de la contribution qui sera basé sur leur part d'occupation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586A3121" w14:textId="77777777" w:rsidR="00814262" w:rsidRPr="001F0247" w:rsidRDefault="00814262" w:rsidP="00814262">
+    <w:p w14:paraId="10717DCB" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="705" w:right="646" w:firstLine="0"/>
-[...15 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="705" w:right="646"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CF37E07" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>TRAITEMENT COMPTABLE DES AMÉLIORATIONS LOCATIVES DANS DES LOCAUX COMMUNS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A31F8E" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="000E2198">
+    <w:p w14:paraId="5436D5F7" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9555" w:type="dxa"/>
-        <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1365"/>
-        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="1607"/>
+        <w:gridCol w:w="3358"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="3585"/>
         <w:gridCol w:w="769"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E2198" w:rsidRPr="001F0247" w14:paraId="59D4987B" w14:textId="77777777" w:rsidTr="00F9572C">
+      <w:tr w:rsidR="00555F4F" w:rsidRPr="00555F4F" w14:paraId="0A251F6B" w14:textId="77777777" w:rsidTr="007B2CE1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AFE749B" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="56BB55A5" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Scénarios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3358" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3ECC5F69" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="6BD190E0" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Type d'arrangement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="417517C9" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="61AFDDD4" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="658" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="441E4F4A" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="32DE02FB" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Traitement comptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E2198" w:rsidRPr="001F0247" w14:paraId="04463AC7" w14:textId="77777777" w:rsidTr="00F9572C">
+      <w:tr w:rsidR="00555F4F" w:rsidRPr="00555F4F" w14:paraId="73FF548B" w14:textId="77777777" w:rsidTr="007B2CE1">
         <w:trPr>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BEA9547" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="004F3B25">
+          <w:p w14:paraId="4D33033E" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1.</w:t>
-[...15 lines deleted...]
-              <w:t>Immeuble acheté ou construit</w:t>
+              <w:t>1. Immeuble acheté ou construit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3358" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="016DA288" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="39104448" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1a.</w:t>
-[...11 lines deleted...]
-              <w:t>Construit ou acheté exclusivement par l'organisme chef de file</w:t>
+              <w:t>1a. Construit ou acheté exclusivement par l'organisme chef de file</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6600F7CC" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="40184111" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="658" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E2F3662" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="7D850AE1" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1a.</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> la LHI comme immobilisation dans les livres comptables de l'organisme chef de file</w:t>
+              <w:t>1a. Enregistrer la LHI comme immobilisation dans les livres comptables de l'organisme chef de file</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E2198" w:rsidRPr="001F0247" w14:paraId="4E22E27B" w14:textId="77777777" w:rsidTr="00F9572C">
+      <w:tr w:rsidR="00555F4F" w:rsidRPr="00555F4F" w14:paraId="46C78B6D" w14:textId="77777777" w:rsidTr="007B2CE1">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15498A5C" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="255B4D9C" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3358" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="414DA963" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="3ABD2FEA" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1b.</w:t>
-[...11 lines deleted...]
-              <w:t>Construction ou achat conjoint par tous les organismes des Nations Unies</w:t>
+              <w:t>1b. Construction ou achat conjoint par tous les organismes des Nations Unies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B681D1F" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="06E40079" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="658" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44320627" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="73F2DAFA" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1b.</w:t>
-[...11 lines deleted...]
-              <w:t>Enregistrer la LHI comme immobilisation dans les livres comptables de chaque organisme en fonction du montant de la contribution</w:t>
+              <w:t>1b. Enregistrer la LHI comme immobilisation dans les livres comptables de chaque organisme en fonction du montant de la contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E2198" w:rsidRPr="001F0247" w14:paraId="79F34D9C" w14:textId="77777777" w:rsidTr="00F9572C">
+      <w:tr w:rsidR="00555F4F" w:rsidRPr="00555F4F" w14:paraId="04598D3B" w14:textId="77777777" w:rsidTr="007B2CE1">
         <w:trPr>
           <w:trHeight w:val="172"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B575A22" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="703CAFEF" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3358" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51298ED6" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="63364DC5" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42598255" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="355278C7" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="658" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3585" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EE9C181" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="37F02796" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68B16EC4" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="132B6F4D" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E2198" w:rsidRPr="001F0247" w14:paraId="0817D86D" w14:textId="77777777" w:rsidTr="00F9572C">
+      <w:tr w:rsidR="00555F4F" w:rsidRPr="00555F4F" w14:paraId="3EE4BA46" w14:textId="77777777" w:rsidTr="007B2CE1">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05F555E8" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="7A8BC302" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2.</w:t>
-[...23 lines deleted...]
-              <w:t>e</w:t>
+              <w:t>2. Bail d'exploitation commerciale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3358" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FED5F0D" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="5EC514DE" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2a.</w:t>
-[...11 lines deleted...]
-              <w:t>L'organisme chef de file agit en tant que mandant et supporte tous les risques du bail</w:t>
+              <w:t>2a. L'organisme chef de file agit en tant que mandant et supporte tous les risques du bail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40645149" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="49BE6D47" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="658" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="638F3602" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="29731476" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2a.</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> la LHI comme immobilisation dans les livres comptables de l'organisme chef de file</w:t>
+              <w:t>2a. Enregistrer la LHI comme immobilisation dans les livres comptables de l'organisme chef de file</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E2198" w:rsidRPr="001F0247" w14:paraId="2D20AD74" w14:textId="77777777" w:rsidTr="00F9572C">
+      <w:tr w:rsidR="00555F4F" w:rsidRPr="00555F4F" w14:paraId="2349D954" w14:textId="77777777" w:rsidTr="007B2CE1">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15D67E14" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="67CAED3D" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3358" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60AF8CBF" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="6EFC26E2" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2b.</w:t>
+              <w:t xml:space="preserve">2b. L'organisme chef de file intervient en tant qu'agent au nom </w:t>
             </w:r>
-            <w:r w:rsidR="00140C58" w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t> L'organisme</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> chef de file intervient en tant qu'agent au nom de tous les organismes des Nations Unies</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>de tous les organismes des Nations Unies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49B7602A" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="5A6C9141" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="658" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AF110DD" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="004F3B25" w:rsidP="00F9572C">
+          <w:p w14:paraId="120D4CD9" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2b. </w:t>
+              <w:t xml:space="preserve">2b. Enregistrer la LHI comme immobilisation dans les livres comptables de chaque </w:t>
             </w:r>
-            <w:r w:rsidR="000E2198" w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Enregistrer la LHI comme immobilisation dans les livres comptables de chaque organisme en fonction du montant de la contribution</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>organisme en fonction du montant de la contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E2198" w:rsidRPr="001F0247" w14:paraId="06655C63" w14:textId="77777777" w:rsidTr="00F9572C">
+      <w:tr w:rsidR="00555F4F" w:rsidRPr="00555F4F" w14:paraId="12023E63" w14:textId="77777777" w:rsidTr="007B2CE1">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59AAF356" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="632343B4" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3358" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E460CED" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="5AE94893" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="306A9C0B" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="429216BB" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="658" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3585" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04F11177" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="797EC9EA" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F37AFF0" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="101508E0" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E2198" w:rsidRPr="001F0247" w14:paraId="17F874EC" w14:textId="77777777" w:rsidTr="00F9572C">
+      <w:tr w:rsidR="00555F4F" w:rsidRPr="00555F4F" w14:paraId="143B24D3" w14:textId="77777777" w:rsidTr="007B2CE1">
         <w:trPr>
           <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7995FF67" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="004F3B25">
+          <w:p w14:paraId="7B201A9A" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>3.</w:t>
-[...15 lines deleted...]
-              <w:t>Droits d’usage cédés sans contrepartie</w:t>
+              <w:t>3. Droits d’usage cédés sans contrepartie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3358" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A741087" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="19A98075" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>3a.</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> donné exclusivement à l'organisme chef de file pour utilisation</w:t>
+              <w:t>3a. Bâtiment donné exclusivement à l'organisme chef de file pour utilisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21AAB322" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="16B1BB62" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="658" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CA6D9A6" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="3B6E5EE4" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>3a.</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> la LHI comme immobilisation dans les livres comptables de l'organisme chef de file</w:t>
+              <w:t>3a. Enregistrer la LHI comme immobilisation dans les livres comptables de l'organisme chef de file</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E2198" w:rsidRPr="001F0247" w14:paraId="4BF3ECBF" w14:textId="77777777" w:rsidTr="00F9572C">
+      <w:tr w:rsidR="00555F4F" w:rsidRPr="00555F4F" w14:paraId="678F665A" w14:textId="77777777" w:rsidTr="007B2CE1">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31AA3D61" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="3C007DE2" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3358" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B017C31" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="79EA08A9" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>3b.</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> donné au système des Nations Unies pour utilisation</w:t>
+              <w:t>3b. Bâtiment donné au système des Nations Unies pour utilisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3306485B" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="225B3920" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="658" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13129BE9" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="20AB52AC" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>3b.</w:t>
-[...11 lines deleted...]
-              <w:t>Enregistrer la LHI comme immobilisation dans les livres comptables de chaque organisme en fonction du montant de la contribution</w:t>
+              <w:t>3b. Enregistrer la LHI comme immobilisation dans les livres comptables de chaque organisme en fonction du montant de la contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E2198" w:rsidRPr="001F0247" w14:paraId="33480964" w14:textId="77777777" w:rsidTr="00F9572C">
+      <w:tr w:rsidR="00555F4F" w:rsidRPr="00555F4F" w14:paraId="350B122A" w14:textId="77777777" w:rsidTr="007B2CE1">
         <w:trPr>
           <w:trHeight w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67CE3094" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="03566AAF" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3358" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C2A8BC2" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="254762D7" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37408431" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="3EA78C7A" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="658" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3585" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="411C293D" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="3CC4EAE7" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7066D00A" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="69747DCD" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E2198" w:rsidRPr="001F0247" w14:paraId="106E238A" w14:textId="77777777" w:rsidTr="00F9572C">
+      <w:tr w:rsidR="00555F4F" w:rsidRPr="00555F4F" w14:paraId="6B4B1487" w14:textId="77777777" w:rsidTr="007B2CE1">
         <w:trPr>
           <w:trHeight w:val="784"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D9D219C" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="004F3B25">
+          <w:p w14:paraId="04C4B64B" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-              <w:t>Locaux donnés</w:t>
+              <w:t>4. Locaux donnés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3358" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="401F472C" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="09921758" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>4a.</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> exclusivement à l’organisme chef de file</w:t>
+              <w:t>4a. Donné exclusivement à l’organisme chef de file</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AFA333C" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="44963202" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="658" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B8C4CE1" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="5109428E" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>4a.</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> la LHI comme immobilisation dans les livres comptables de l'organisme chef de file</w:t>
+              <w:t>4a. Enregistrer la LHI comme immobilisation dans les livres comptables de l'organisme chef de file</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E2198" w:rsidRPr="001F0247" w14:paraId="142C3B74" w14:textId="77777777" w:rsidTr="00F9572C">
+      <w:tr w:rsidR="00555F4F" w:rsidRPr="00555F4F" w14:paraId="2CFCB9AC" w14:textId="77777777" w:rsidTr="007B2CE1">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C5629C4" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="3A5F822B" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="15" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="15" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3600" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3358" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="408D2CBA" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="004F3B25">
+          <w:p w14:paraId="7D1180A9" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> au Système des Nations Unies</w:t>
+              <w:t>4b. Donné au Système des Nations Unies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02F9C466" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="2381D9D1" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="658" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4354" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42F034F4" w14:textId="77777777" w:rsidR="000E2198" w:rsidRPr="001F0247" w:rsidRDefault="000E2198" w:rsidP="00F9572C">
+          <w:p w14:paraId="478DFBAB" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
             <w:pPr>
-              <w:ind w:left="16" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="16" w:hanging="10"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0247">
+            <w:r w:rsidRPr="00555F4F">
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>4b.</w:t>
-[...11 lines deleted...]
-              <w:t>Enregistrer la LHI comme immobilisation dans les livres comptables de chaque organisme en fonction du montant de la contribution</w:t>
+              <w:t>4b. Enregistrer la LHI comme immobilisation dans les livres comptables de chaque organisme en fonction du montant de la contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7FF18E34" w14:textId="77777777" w:rsidR="00852774" w:rsidRDefault="00852774" w:rsidP="000E2198">
+    <w:p w14:paraId="766BBA32" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="65E140F6" w14:textId="77777777" w:rsidR="00F94DA1" w:rsidRDefault="00F94DA1" w:rsidP="000E2198">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD311A4" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2314AF" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00272698" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00272698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00272698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D85FAF5" w14:textId="77777777" w:rsidR="00F94DA1" w:rsidRPr="00583567" w:rsidRDefault="00F94DA1" w:rsidP="000E2198">
+    <w:p w14:paraId="15DD2C7B" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRPr="00272698" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7270D4D1" w14:textId="0EDC4D22" w:rsidR="00555F4F" w:rsidRPr="00272698" w:rsidRDefault="00555F4F" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00272698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00272698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243B7305" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00555F4F">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1482" w:right="779" w:bottom="1508" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5614F564" w14:textId="77777777" w:rsidR="0004554B" w:rsidRDefault="0004554B">
+    <w:p w14:paraId="29293F9F" w14:textId="77777777" w:rsidR="00606E4C" w:rsidRDefault="00606E4C" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F8BA6D3" w14:textId="77777777" w:rsidR="0004554B" w:rsidRDefault="0004554B">
+    <w:p w14:paraId="2E74BC58" w14:textId="77777777" w:rsidR="00606E4C" w:rsidRDefault="00606E4C" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5BCB9509" w14:textId="77777777" w:rsidR="00FA3B1E" w:rsidRDefault="002C5F5B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="290ED0EF" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRDefault="00555F4F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FA3B1E">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00FA3B1E">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2C216F89" w14:textId="77777777" w:rsidR="00FA3B1E" w:rsidRDefault="00FA3B1E">
+  <w:p w14:paraId="3872278F" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRDefault="00555F4F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0CA7A6D8" w14:textId="2D32E1B9" w:rsidR="00FA3B1E" w:rsidRDefault="00FA3B1E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DAE8B67" w14:textId="758340C1" w:rsidR="00555F4F" w:rsidRPr="00495700" w:rsidRDefault="00555F4F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E01524">
-      <w:rPr>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>12</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Date d’entrée en vigueur</w:t>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidR="00583567">
-      <w:t xml:space="preserve"> : </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
     </w:r>
-    <w:r w:rsidR="00583567" w:rsidRPr="00583567">
-[...2 lines deleted...]
-    <w:r w:rsidR="00583567" w:rsidRPr="00583567">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 25/07/2016 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-[...6 lines deleted...]
-      <w:t>o</w:t>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version </w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> : </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00495700">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1048031905"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{04E8A8FD-0107-48B9-A3F8-291B0A6E883B}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00583567">
+        <w:r w:rsidRPr="00495700">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1C09F1A3" w14:textId="77777777" w:rsidR="00FA3B1E" w:rsidRDefault="00FA3B1E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D4395A2" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRDefault="00555F4F">
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4487B3E9" w14:textId="23A98A81" w:rsidR="00FA3B1E" w:rsidRDefault="00FA3B1E">
+  <w:p w14:paraId="24D06B47" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRDefault="00555F4F">
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
@@ -6795,267 +7717,287 @@
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:fldSimple>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur </w:t>
+      <w:t xml:space="preserve">Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Date d’entrée en vigueur"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-434752198"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{04E8A8FD-0107-48B9-A3F8-291B0A6E883B}"/>
         <w:date w:fullDate="2016-07-25T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="fr-FR"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00583567">
+        <w:r>
           <w:t>25/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Version n° : </w:t>
+      <w:t>Version n</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:t>° :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1275520243"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{04E8A8FD-0107-48B9-A3F8-291B0A6E883B}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00583567">
+        <w:r>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74B5BEEB" w14:textId="77777777" w:rsidR="0004554B" w:rsidRDefault="0004554B">
+    <w:p w14:paraId="2E8425C3" w14:textId="77777777" w:rsidR="00606E4C" w:rsidRDefault="00606E4C" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32CF447F" w14:textId="77777777" w:rsidR="0004554B" w:rsidRDefault="0004554B">
+    <w:p w14:paraId="68447AD9" w14:textId="77777777" w:rsidR="00606E4C" w:rsidRDefault="00606E4C" w:rsidP="00555F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="4AA9FF8C" w14:textId="43B32296" w:rsidR="00FA3B1E" w:rsidRDefault="00FA3B1E" w:rsidP="000E2198">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46787562" w14:textId="3487D576" w:rsidR="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="000E2198">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3326E8E3" wp14:editId="71437381">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A295820" wp14:editId="1F26B18C">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="16642"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="309373" cy="594754"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="303804E0" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="000E2198">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3BD5269C" w14:textId="77777777" w:rsidR="00FA3B1E" w:rsidRDefault="00FA3B1E" w:rsidP="000E2198">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24763953" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="000E2198">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AFB6F1A" wp14:editId="4AE21B6D">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="555C519D" wp14:editId="51B3E421">
           <wp:extent cx="304800" cy="703072"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309317" cy="713491"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7B370AAE" w14:textId="77777777" w:rsidR="00FA3B1E" w:rsidRDefault="00FA3B1E" w:rsidP="000E2198">
+  <w:p w14:paraId="6681FE17" w14:textId="77777777" w:rsidR="00555F4F" w:rsidRDefault="00555F4F" w:rsidP="000E2198">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018C77D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="318049B0"/>
     <w:lvl w:ilvl="0" w:tplc="3850C1AE">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -9769,271 +10711,50 @@
     <w:lvl w:ilvl="8" w:tplc="ACE09566">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52BD531B"/>
-[...219 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C5910D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A36F324"/>
     <w:lvl w:ilvl="0" w:tplc="64D826E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10201,51 +10922,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0FCE966C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A62CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF442C12"/>
     <w:lvl w:ilvl="0" w:tplc="FB9884B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10413,51 +11134,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="55F4CD94">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76641978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9D6E918"/>
     <w:lvl w:ilvl="0" w:tplc="DE863A8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10625,51 +11346,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B7CEC9D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77EE4244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CC6003E"/>
     <w:lvl w:ilvl="0" w:tplc="9522E3E6">
       <w:start w:val="44"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10856,219 +11577,166 @@
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1819228465">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="609170651">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="660736409">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="364255772">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2086150466">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1159466660">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="440078460">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="70391235">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1127775680">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="717752096">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="603996010">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2049797162">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="463890336">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1000695743">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="781613786">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2088259124">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="769277740">
-    <w:abstractNumId w:val="17"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00852774"/>
-[...59 lines deleted...]
-    <w:rsid w:val="4A7EB3F9"/>
+    <w:rsidRoot w:val="00555F4F"/>
+    <w:rsid w:val="00272698"/>
+    <w:rsid w:val="00495700"/>
+    <w:rsid w:val="00555F4F"/>
+    <w:rsid w:val="005826E1"/>
+    <w:rsid w:val="00606E4C"/>
+    <w:rsid w:val="00735F3F"/>
+    <w:rsid w:val="007B2CE1"/>
+    <w:rsid w:val="007E48FD"/>
+    <w:rsid w:val="009C4CEF"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="27DD23B9"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="0DCDAA2F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{57A49C8A-3B55-4E15-B3FB-CDE2A81E498E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11183,51 +11851,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -11402,1871 +12070,951 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001068C6"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001068C6"/>
+    <w:rsid w:val="00555F4F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="333333"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001068C6"/>
+    <w:rsid w:val="00555F4F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00555F4F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00555F4F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00555F4F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00555F4F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00555F4F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00555F4F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00555F4F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00555F4F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="001068C6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00555F4F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:rsid w:val="001068C6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00555F4F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
-[...1 lines deleted...]
-    <w:rsid w:val="001068C6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00555F4F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00555F4F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00555F4F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00555F4F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00555F4F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00555F4F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555F4F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:tblPr>
-[...6 lines deleted...]
-    </w:tblPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00555F4F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555F4F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00555F4F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555F4F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00555F4F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555F4F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555F4F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555F4F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00555F4F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555F4F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000E2198"/>
+    <w:rsid w:val="00555F4F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000E2198"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00555F4F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="000E2198"/>
+    <w:rsid w:val="00555F4F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...28 lines deleted...]
-    <w:rsid w:val="000E2198"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007B2CE1"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...34 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrtl.fr/definition/d%C3%A9pense" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.businessdictionary.com/definition/accounting-period.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.businessdictionary.com/definition/expense.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrtl.fr/definition/d%C3%A9pense" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...666 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3830</Words>
-  <Characters>21835</Characters>
+  <Words>3837</Words>
+  <Characters>21875</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>181</Lines>
+  <Lines>182</Lines>
   <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25614</CharactersWithSpaces>
+  <CharactersWithSpaces>25661</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>